--- v0 (2026-05-15)
+++ v1 (2026-07-16)
@@ -15,60 +15,60 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefilm-my.sharepoint.com/personal/elaine_beliveau_telefilm_ca/Documents/Relaunch 26-27/Fichiers à partir de Sharepoint/2_Prototypage/REV EB/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefilm.sharepoint.com/sites/TheRebrandGroup/Documents partages/Relaunch - Program Application Documents/2026-2027 Interactive Digital Media - Application Documents per Program/Prototyping Program/26-27 PROTOTYPAGE/FINAL - Prototypage/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{A03CF57E-C690-47CE-8440-C69EABD1A2B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9EC2CE4D-71A8-4288-839A-4EDD18667728}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{A03CF57E-C690-47CE-8440-C69EABD1A2B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D4A2FD68-BE8B-4F0A-A148-BDAAAA443190}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-705" windowWidth="29040" windowHeight="15720" tabRatio="684" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="684" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary (locked)" sheetId="2" r:id="rId1"/>
     <sheet name="Detail" sheetId="3" r:id="rId2"/>
     <sheet name="Cash Flow" sheetId="4" r:id="rId3"/>
     <sheet name="Instructions" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Detail!$19:$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Detail!$A$1:$V$198</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Summary (locked)'!$A$1:$L$56</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2314,53 +2314,50 @@
   <si>
     <t>Internal and related salaries must be hourly, daily, weekly or monthly based, and not flat.</t>
   </si>
   <si>
     <t>Please do not write anything in this column nor delete it.</t>
   </si>
   <si>
     <t>Interactive Digital Media</t>
   </si>
   <si>
     <t>* Make sure that the totals of the sub-sections in which lines have been added include the amounts of the new lines added.</t>
   </si>
   <si>
     <t>INTERACTIVE OR GAME DESIGNER (DESIGNER)</t>
   </si>
   <si>
     <t>DEVOTED TIME</t>
   </si>
   <si>
     <t>% of the duration devoted to the project</t>
   </si>
   <si>
     <t>APPLICATION PREPARATION</t>
   </si>
   <si>
-    <t>Equipment and software must be calculated on a prorata basis for use during the project only AND amortized on a staight-line or declining balance basis. You may add lines to specify each software licence and usage.</t>
-[...1 lines deleted...]
-  <si>
     <t>TOTAL APPLICATION PREPARATION</t>
   </si>
   <si>
     <t>(name and responsibility)</t>
   </si>
   <si>
     <t>You may add lines if more than one person holds the same role. See instructions.</t>
   </si>
   <si>
     <t xml:space="preserve">Expenses must be real and verifiable, and incurred prior the application submission. </t>
   </si>
   <si>
     <t>AUDIT - Engagement review or audit</t>
   </si>
   <si>
     <t>Cost allocation: Internal, Related or External?  Refer to Appendix B - Business policies for more details.</t>
   </si>
   <si>
     <t>Internal:</t>
   </si>
   <si>
     <t>A cost that will be paid to an employee (on the payroll) or directly to the applicant company.</t>
   </si>
   <si>
     <t>Related:</t>
@@ -2497,50 +2494,53 @@
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>New in 26-27:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>costs related to the design, construction or exhibition of immersive/experiential projects are eligible for testing purposes so long as these costs account for no more than 20% of Eligible Costs and that the production of digital content remains the primary component of the budget. Applicants must identify these expenses clearly in their budget and must retain ownership of the results produced from these costs</t>
     </r>
+  </si>
+  <si>
+    <t>Equipment and software must be calculated on a prorata basis for use during the project only AND amortized on a straight-line or declining balance basis. You may add lines to specify each software licence and usage.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="5" formatCode="#,##0\ &quot;$&quot;_);\(#,##0\ &quot;$&quot;\)"/>
     <numFmt numFmtId="44" formatCode="_ * #,##0.00_)\ &quot;$&quot;_ ;_ * \(#,##0.00\)\ &quot;$&quot;_ ;_ * &quot;-&quot;??_)\ &quot;$&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="[$$-1009]#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="#,##0\ [$$-C0C]"/>
     <numFmt numFmtId="167" formatCode="#,##0\ &quot;$&quot;"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
   </numFmts>
   <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -4556,395 +4556,395 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="15" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="17" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="7" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="9" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="13" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="10" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="7" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...232 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -5658,51 +5658,51 @@
       <c r="G1" s="111"/>
       <c r="H1" s="111"/>
       <c r="I1" s="111"/>
       <c r="J1" s="111"/>
       <c r="K1" s="111"/>
       <c r="O1" s="58"/>
     </row>
     <row r="2" spans="1:15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
       <c r="B2" s="3"/>
       <c r="E2" s="64"/>
       <c r="F2" s="130"/>
       <c r="G2" s="130"/>
       <c r="H2" s="3"/>
       <c r="K2" s="130" t="s">
         <v>324</v>
       </c>
       <c r="O2" s="58"/>
     </row>
     <row r="3" spans="1:15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7"/>
       <c r="E3" s="126"/>
       <c r="F3" s="126"/>
       <c r="H3" s="3"/>
       <c r="K3" s="130" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="O3" s="58"/>
     </row>
     <row r="4" spans="1:15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7"/>
       <c r="E4" s="126"/>
       <c r="F4" s="126"/>
       <c r="H4" s="3"/>
       <c r="K4" s="53" t="s">
         <v>0</v>
       </c>
       <c r="O4" s="58"/>
     </row>
     <row r="5" spans="1:15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="7"/>
       <c r="E5" s="127"/>
       <c r="F5" s="128"/>
       <c r="G5" s="128"/>
       <c r="H5" s="128"/>
       <c r="K5" s="74"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
     </row>
@@ -6935,101 +6935,101 @@
       <c r="C53" s="78" t="str">
         <f>IF(OR(H36&gt;(0.1*H30),H37&gt;(0.1*H30)),"    Please check : Account F and/or G exceeds the cap","")</f>
         <v/>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
     </row>
     <row r="54" spans="1:13" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A54" s="213" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="214"/>
       <c r="C54" s="85" t="str">
         <f>IF(G39&gt;(0.25*H39),"    Please check : Canadian costs represent less than 75% of the budget","")</f>
         <v/>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
     </row>
     <row r="55" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="304" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B55" s="304"/>
       <c r="C55" s="304"/>
       <c r="D55" s="304"/>
       <c r="E55" s="304"/>
       <c r="F55" s="304"/>
       <c r="G55" s="304"/>
       <c r="H55" s="304"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="265" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="t/mMnlWAZCfLaNzNAc82FrRJLKGADiFSAtthmvNfArDse3fPWC+P8ITop2tMMQFrEu6MiiO8hYbvgFJLGQi0iw==" saltValue="EVTfCQZbOUO9Fr/s1za8WA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="10">
     <mergeCell ref="A55:H55"/>
     <mergeCell ref="B41:G41"/>
     <mergeCell ref="B43:G43"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="D47:E47"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.96250000000000002" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="54" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="A13:A14 A17:A23 A26:A27 A32" numberStoredAsText="1"/>
     <ignoredError sqref="B7:B8" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil2"/>
   <dimension ref="A1:V246"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRuler="0" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="60" workbookViewId="0">
+    <sheetView showGridLines="0" showRuler="0" topLeftCell="A125" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="60" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="A133" sqref="A133"/>
-      <selection pane="topRight" activeCell="A11" sqref="A11:K12"/>
+      <selection pane="topRight" activeCell="B140" sqref="B140:K140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5" style="7" customWidth="1"/>
     <col min="2" max="2" width="47.88671875" customWidth="1"/>
     <col min="3" max="3" width="38.88671875" customWidth="1"/>
     <col min="4" max="4" width="8.6640625" customWidth="1"/>
     <col min="5" max="5" width="6.33203125" customWidth="1"/>
     <col min="6" max="6" width="12.77734375" customWidth="1"/>
     <col min="7" max="7" width="11.33203125" customWidth="1"/>
     <col min="8" max="8" width="13.5546875" customWidth="1"/>
     <col min="9" max="9" width="11" customWidth="1"/>
     <col min="10" max="10" width="10.109375" customWidth="1"/>
     <col min="11" max="11" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="50.21875" style="74" customWidth="1"/>
     <col min="13" max="14" width="13.88671875" style="74" customWidth="1"/>
     <col min="15" max="15" width="14.77734375" style="74" customWidth="1"/>
     <col min="16" max="16" width="3.33203125" style="58" customWidth="1"/>
     <col min="17" max="19" width="10.77734375" customWidth="1"/>
     <col min="20" max="20" width="2.44140625" customWidth="1"/>
     <col min="21" max="22" width="10.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -7040,642 +7040,642 @@
       <c r="E1" s="111"/>
       <c r="F1" s="111"/>
       <c r="G1" s="111"/>
       <c r="H1" s="111"/>
       <c r="I1" s="111"/>
       <c r="J1" s="111"/>
       <c r="K1" s="111"/>
       <c r="L1"/>
       <c r="M1"/>
       <c r="N1"/>
       <c r="O1"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F2" s="130"/>
       <c r="G2" s="130"/>
       <c r="H2" s="130"/>
       <c r="I2" s="130"/>
       <c r="K2" s="130" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E3" s="126"/>
       <c r="F3" s="126"/>
       <c r="K3" s="130" t="s">
-        <v>364</v>
-[...10 lines deleted...]
-      <c r="V3" s="400"/>
+        <v>363</v>
+      </c>
+      <c r="M3" s="374"/>
+      <c r="N3" s="375"/>
+      <c r="O3" s="375"/>
+      <c r="P3" s="375"/>
+      <c r="Q3" s="375"/>
+      <c r="R3" s="375"/>
+      <c r="S3" s="375"/>
+      <c r="T3" s="375"/>
+      <c r="U3" s="375"/>
+      <c r="V3" s="375"/>
     </row>
     <row r="4" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="129" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="226" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="126"/>
       <c r="F4" s="126"/>
       <c r="K4" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="M4" s="400"/>
-[...8 lines deleted...]
-      <c r="V4" s="400"/>
+      <c r="M4" s="375"/>
+      <c r="N4" s="375"/>
+      <c r="O4" s="375"/>
+      <c r="P4" s="375"/>
+      <c r="Q4" s="375"/>
+      <c r="R4" s="375"/>
+      <c r="S4" s="375"/>
+      <c r="T4" s="375"/>
+      <c r="U4" s="375"/>
+      <c r="V4" s="375"/>
     </row>
     <row r="5" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="129" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="227" t="s">
         <v>46</v>
       </c>
-      <c r="M5" s="400"/>
-[...8 lines deleted...]
-      <c r="V5" s="400"/>
+      <c r="M5" s="375"/>
+      <c r="N5" s="375"/>
+      <c r="O5" s="375"/>
+      <c r="P5" s="375"/>
+      <c r="Q5" s="375"/>
+      <c r="R5" s="375"/>
+      <c r="S5" s="375"/>
+      <c r="T5" s="375"/>
+      <c r="U5" s="375"/>
+      <c r="V5" s="375"/>
     </row>
     <row r="6" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M6" s="19"/>
       <c r="N6" s="19"/>
       <c r="O6" s="19"/>
       <c r="P6" s="19"/>
       <c r="Q6" s="19"/>
       <c r="R6" s="19"/>
       <c r="S6" s="19"/>
       <c r="T6" s="19"/>
       <c r="U6" s="19"/>
       <c r="V6" s="19"/>
     </row>
     <row r="7" spans="1:22" s="134" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="424" t="s">
-[...11 lines deleted...]
-      <c r="K7" s="426"/>
+      <c r="A7" s="319" t="s">
+        <v>352</v>
+      </c>
+      <c r="B7" s="320"/>
+      <c r="C7" s="320"/>
+      <c r="D7" s="320"/>
+      <c r="E7" s="320"/>
+      <c r="F7" s="320"/>
+      <c r="G7" s="320"/>
+      <c r="H7" s="320"/>
+      <c r="I7" s="320"/>
+      <c r="J7" s="320"/>
+      <c r="K7" s="321"/>
       <c r="L7" s="277"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
       <c r="P7" s="12"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="12"/>
       <c r="V7" s="12"/>
     </row>
     <row r="8" spans="1:22" s="134" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="271" t="s">
         <v>311</v>
       </c>
       <c r="B8" s="272"/>
       <c r="C8" s="272"/>
       <c r="D8" s="272"/>
       <c r="E8" s="272"/>
       <c r="F8" s="272"/>
       <c r="G8" s="272"/>
       <c r="H8" s="272"/>
       <c r="I8" s="272"/>
       <c r="J8" s="272"/>
       <c r="K8" s="273"/>
       <c r="M8" s="277"/>
       <c r="N8" s="277"/>
       <c r="O8" s="277"/>
       <c r="P8" s="278"/>
     </row>
     <row r="9" spans="1:22" s="134" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="274" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B9" s="275"/>
       <c r="C9" s="275"/>
       <c r="D9" s="275"/>
       <c r="E9" s="275"/>
       <c r="F9" s="275"/>
       <c r="G9" s="275"/>
       <c r="H9" s="275"/>
       <c r="I9" s="275"/>
       <c r="J9" s="275"/>
       <c r="K9" s="276"/>
-      <c r="M9" s="401" t="s">
+      <c r="M9" s="376" t="s">
         <v>302</v>
       </c>
-      <c r="N9" s="402"/>
-      <c r="O9" s="403"/>
+      <c r="N9" s="377"/>
+      <c r="O9" s="378"/>
       <c r="P9" s="278"/>
     </row>
     <row r="10" spans="1:22" s="134" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="407" t="s">
-[...11 lines deleted...]
-      <c r="K10" s="409"/>
+      <c r="A10" s="385" t="s">
+        <v>350</v>
+      </c>
+      <c r="B10" s="354"/>
+      <c r="C10" s="354"/>
+      <c r="D10" s="354"/>
+      <c r="E10" s="354"/>
+      <c r="F10" s="354"/>
+      <c r="G10" s="354"/>
+      <c r="H10" s="354"/>
+      <c r="I10" s="354"/>
+      <c r="J10" s="354"/>
+      <c r="K10" s="355"/>
       <c r="L10" s="279"/>
-      <c r="M10" s="427" t="s">
+      <c r="M10" s="322" t="s">
         <v>307</v>
       </c>
-      <c r="N10" s="379"/>
-      <c r="O10" s="380"/>
+      <c r="N10" s="323"/>
+      <c r="O10" s="324"/>
       <c r="P10" s="210"/>
       <c r="Q10" s="210"/>
     </row>
     <row r="11" spans="1:22" s="134" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="410" t="s">
-[...11 lines deleted...]
-      <c r="K11" s="409"/>
+      <c r="A11" s="353" t="s">
+        <v>364</v>
+      </c>
+      <c r="B11" s="354"/>
+      <c r="C11" s="354"/>
+      <c r="D11" s="354"/>
+      <c r="E11" s="354"/>
+      <c r="F11" s="354"/>
+      <c r="G11" s="354"/>
+      <c r="H11" s="354"/>
+      <c r="I11" s="354"/>
+      <c r="J11" s="354"/>
+      <c r="K11" s="355"/>
       <c r="M11" s="197" t="s">
         <v>44</v>
       </c>
       <c r="N11" s="198" t="s">
         <v>43</v>
       </c>
       <c r="O11" s="199" t="s">
         <v>45</v>
       </c>
       <c r="T11" s="278"/>
     </row>
     <row r="12" spans="1:22" s="134" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="411"/>
-[...9 lines deleted...]
-      <c r="K12" s="409"/>
+      <c r="A12" s="356"/>
+      <c r="B12" s="354"/>
+      <c r="C12" s="354"/>
+      <c r="D12" s="354"/>
+      <c r="E12" s="354"/>
+      <c r="F12" s="354"/>
+      <c r="G12" s="354"/>
+      <c r="H12" s="354"/>
+      <c r="I12" s="354"/>
+      <c r="J12" s="354"/>
+      <c r="K12" s="355"/>
       <c r="M12" s="200" t="s">
         <v>46</v>
       </c>
       <c r="N12" s="201" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="136" t="s">
         <v>46</v>
       </c>
       <c r="T12" s="278"/>
     </row>
     <row r="13" spans="1:22" s="134" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="412" t="s">
+      <c r="A13" s="357" t="s">
         <v>313</v>
       </c>
-      <c r="B13" s="413"/>
-[...9 lines deleted...]
-      <c r="M13" s="427" t="s">
+      <c r="B13" s="358"/>
+      <c r="C13" s="358"/>
+      <c r="D13" s="358"/>
+      <c r="E13" s="358"/>
+      <c r="F13" s="358"/>
+      <c r="G13" s="358"/>
+      <c r="H13" s="358"/>
+      <c r="I13" s="358"/>
+      <c r="J13" s="358"/>
+      <c r="K13" s="359"/>
+      <c r="M13" s="322" t="s">
         <v>308</v>
       </c>
-      <c r="N13" s="379"/>
-      <c r="O13" s="380"/>
+      <c r="N13" s="323"/>
+      <c r="O13" s="324"/>
       <c r="T13" s="278"/>
     </row>
     <row r="14" spans="1:22" s="134" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="415"/>
-[...9 lines deleted...]
-      <c r="K14" s="414"/>
+      <c r="A14" s="360"/>
+      <c r="B14" s="358"/>
+      <c r="C14" s="358"/>
+      <c r="D14" s="358"/>
+      <c r="E14" s="358"/>
+      <c r="F14" s="358"/>
+      <c r="G14" s="358"/>
+      <c r="H14" s="358"/>
+      <c r="I14" s="358"/>
+      <c r="J14" s="358"/>
+      <c r="K14" s="359"/>
       <c r="M14" s="197" t="s">
         <v>48</v>
       </c>
       <c r="N14" s="198" t="s">
         <v>47</v>
       </c>
       <c r="O14" s="199" t="s">
         <v>49</v>
       </c>
       <c r="P14" s="277"/>
       <c r="Q14" s="210"/>
       <c r="R14" s="210"/>
       <c r="S14" s="210"/>
       <c r="T14" s="210"/>
       <c r="U14" s="210"/>
       <c r="V14" s="210"/>
     </row>
     <row r="15" spans="1:22" s="134" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="428" t="s">
+      <c r="A15" s="325" t="s">
         <v>322</v>
       </c>
-      <c r="B15" s="429"/>
-[...8 lines deleted...]
-      <c r="K15" s="430"/>
+      <c r="B15" s="326"/>
+      <c r="C15" s="326"/>
+      <c r="D15" s="326"/>
+      <c r="E15" s="326"/>
+      <c r="F15" s="326"/>
+      <c r="G15" s="326"/>
+      <c r="H15" s="326"/>
+      <c r="I15" s="326"/>
+      <c r="J15" s="326"/>
+      <c r="K15" s="327"/>
       <c r="M15" s="200" t="s">
         <v>46</v>
       </c>
       <c r="N15" s="201" t="s">
         <v>46</v>
       </c>
       <c r="O15" s="136" t="s">
         <v>46</v>
       </c>
       <c r="P15" s="277"/>
       <c r="Q15" s="210"/>
       <c r="R15" s="210"/>
       <c r="S15" s="210"/>
       <c r="T15" s="210"/>
       <c r="U15" s="210"/>
       <c r="V15" s="210"/>
     </row>
     <row r="16" spans="1:22" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="254"/>
       <c r="B16" s="254"/>
       <c r="C16" s="254"/>
       <c r="D16" s="254"/>
       <c r="E16" s="254"/>
       <c r="F16" s="254"/>
       <c r="G16" s="254"/>
       <c r="H16" s="254"/>
       <c r="I16" s="254"/>
       <c r="J16" s="254"/>
       <c r="K16" s="254"/>
       <c r="L16"/>
       <c r="P16" s="74"/>
       <c r="Q16" s="210"/>
       <c r="R16" s="210"/>
       <c r="S16" s="210"/>
       <c r="T16" s="210"/>
       <c r="U16" s="210"/>
       <c r="V16" s="210"/>
     </row>
     <row r="17" spans="1:22" s="3" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="421" t="s">
+      <c r="A17" s="369" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="422"/>
-[...8 lines deleted...]
-      <c r="K17" s="422"/>
+      <c r="B17" s="370"/>
+      <c r="C17" s="370"/>
+      <c r="D17" s="370"/>
+      <c r="E17" s="370"/>
+      <c r="F17" s="370"/>
+      <c r="G17" s="370"/>
+      <c r="H17" s="370"/>
+      <c r="I17" s="370"/>
+      <c r="J17" s="370"/>
+      <c r="K17" s="370"/>
       <c r="L17" s="234" t="s">
         <v>323</v>
       </c>
       <c r="M17" s="74"/>
       <c r="N17" s="74"/>
       <c r="O17" s="74"/>
       <c r="P17" s="74"/>
-      <c r="Q17" s="431" t="s">
+      <c r="Q17" s="330" t="s">
         <v>312</v>
       </c>
-      <c r="R17" s="432"/>
-[...3 lines deleted...]
-      <c r="V17" s="433"/>
+      <c r="R17" s="331"/>
+      <c r="S17" s="331"/>
+      <c r="T17" s="331"/>
+      <c r="U17" s="331"/>
+      <c r="V17" s="332"/>
     </row>
     <row r="18" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="41"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="42"/>
       <c r="I18" s="42"/>
       <c r="J18" s="42"/>
       <c r="K18" s="43"/>
-      <c r="M18" s="401" t="s">
+      <c r="M18" s="376" t="s">
         <v>302</v>
       </c>
-      <c r="N18" s="402"/>
-      <c r="O18" s="403"/>
+      <c r="N18" s="377"/>
+      <c r="O18" s="378"/>
       <c r="P18" s="74"/>
       <c r="Q18" s="210"/>
       <c r="R18" s="210"/>
       <c r="S18" s="210"/>
       <c r="T18" s="210"/>
       <c r="U18" s="210"/>
       <c r="V18" s="210"/>
     </row>
     <row r="19" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="346" t="s">
+      <c r="A19" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="367" t="s">
+      <c r="B19" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C19" s="385" t="s">
+      <c r="C19" s="401" t="s">
         <v>53</v>
       </c>
-      <c r="D19" s="386"/>
-[...3 lines deleted...]
-      <c r="H19" s="387"/>
+      <c r="D19" s="402"/>
+      <c r="E19" s="402"/>
+      <c r="F19" s="402"/>
+      <c r="G19" s="402"/>
+      <c r="H19" s="403"/>
       <c r="I19" s="48" t="s">
         <v>54</v>
       </c>
       <c r="J19" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="K19" s="376" t="s">
+      <c r="K19" s="348" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="74"/>
-      <c r="M19" s="378" t="s">
+      <c r="M19" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N19" s="379"/>
-      <c r="O19" s="380"/>
+      <c r="N19" s="323"/>
+      <c r="O19" s="324"/>
       <c r="P19" s="74"/>
-      <c r="Q19" s="381" t="s">
+      <c r="Q19" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R19" s="382"/>
-      <c r="S19" s="383"/>
+      <c r="R19" s="381"/>
+      <c r="S19" s="382"/>
       <c r="T19" s="58"/>
-      <c r="U19" s="374" t="s">
+      <c r="U19" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V19" s="375"/>
+      <c r="V19" s="384"/>
     </row>
     <row r="20" spans="1:22" s="46" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="418"/>
-[...1 lines deleted...]
-      <c r="C20" s="388" t="s">
+      <c r="A20" s="366"/>
+      <c r="B20" s="367"/>
+      <c r="C20" s="404" t="s">
         <v>58</v>
       </c>
-      <c r="D20" s="389"/>
-[...3 lines deleted...]
-      <c r="H20" s="390"/>
+      <c r="D20" s="405"/>
+      <c r="E20" s="405"/>
+      <c r="F20" s="405"/>
+      <c r="G20" s="405"/>
+      <c r="H20" s="406"/>
       <c r="I20" s="244" t="s">
         <v>59</v>
       </c>
       <c r="J20" s="244" t="s">
         <v>60</v>
       </c>
-      <c r="K20" s="384"/>
+      <c r="K20" s="400"/>
       <c r="L20" s="74"/>
       <c r="M20" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N20" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O20" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P20" s="74"/>
       <c r="Q20" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R20" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S20" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T20" s="58"/>
       <c r="U20" s="33" t="s">
         <v>12</v>
       </c>
       <c r="V20" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="420" t="s">
+      <c r="A21" s="368" t="s">
         <v>315</v>
       </c>
-      <c r="B21" s="420"/>
-[...8 lines deleted...]
-      <c r="K21" s="420"/>
+      <c r="B21" s="368"/>
+      <c r="C21" s="368"/>
+      <c r="D21" s="368"/>
+      <c r="E21" s="368"/>
+      <c r="F21" s="368"/>
+      <c r="G21" s="368"/>
+      <c r="H21" s="368"/>
+      <c r="I21" s="368"/>
+      <c r="J21" s="368"/>
+      <c r="K21" s="368"/>
       <c r="L21" s="74" t="str">
         <f>IF(K21&lt;&gt;0,IF(I21="","Répartir les coûts!",""),"")</f>
         <v/>
       </c>
       <c r="M21" s="138"/>
       <c r="N21" s="139"/>
       <c r="O21" s="205"/>
       <c r="P21" s="74"/>
       <c r="Q21" s="233"/>
       <c r="R21" s="233"/>
       <c r="S21" s="233"/>
       <c r="T21" s="58"/>
       <c r="U21" s="233"/>
       <c r="V21" s="233"/>
     </row>
     <row r="22" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="245" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="246" t="s">
         <v>51</v>
       </c>
-      <c r="C22" s="391"/>
-[...4 lines deleted...]
-      <c r="H22" s="393"/>
+      <c r="C22" s="407"/>
+      <c r="D22" s="408"/>
+      <c r="E22" s="408"/>
+      <c r="F22" s="408"/>
+      <c r="G22" s="408"/>
+      <c r="H22" s="409"/>
       <c r="I22" s="247"/>
       <c r="J22" s="247"/>
       <c r="K22" s="248"/>
       <c r="L22" s="74" t="str">
         <f>IF(K22&gt;$K$170*0.1,"Over 10% cap! (Ignore if not a shareholder)  ","")&amp;IF(K22&lt;&gt;0,IF(I22="","Allocate costs!  ",""),"")&amp;IF(K22&lt;&gt;0,IF(J22="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="M22" s="237"/>
       <c r="N22" s="238"/>
       <c r="O22" s="204">
         <f>SUM(M22+N22)</f>
         <v>0</v>
       </c>
       <c r="P22" s="74"/>
       <c r="Q22" s="84" t="str">
         <f>IF(I22="Internal",K22,"-")</f>
         <v>-</v>
       </c>
       <c r="R22" s="84" t="str">
         <f>IF(I22="Related",K22,"-")</f>
         <v>-</v>
       </c>
       <c r="S22" s="84" t="str">
         <f>IF(I22="External",K22,"-")</f>
         <v>-</v>
       </c>
       <c r="T22" s="58"/>
       <c r="U22" s="84" t="str">
         <f>IF($J22="Canadian",IF(OR($K22="",$K22=0),"-",$K22),"-")</f>
         <v>-</v>
       </c>
       <c r="V22" s="84" t="str">
         <f>IF($J22="Non-Canadian",IF(OR($K22="",$K22=0),"-",$K22),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="23" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="231"/>
       <c r="B23" s="249"/>
-      <c r="C23" s="391"/>
-[...4 lines deleted...]
-      <c r="H23" s="393"/>
+      <c r="C23" s="407"/>
+      <c r="D23" s="408"/>
+      <c r="E23" s="408"/>
+      <c r="F23" s="408"/>
+      <c r="G23" s="408"/>
+      <c r="H23" s="409"/>
       <c r="I23" s="61"/>
       <c r="J23" s="61"/>
       <c r="K23" s="47"/>
       <c r="L23" s="74" t="str">
         <f>IF(K23&gt;$K$170*0.1,"Over 10% cap! (Ignore if not a shareholder)  ","")&amp;IF(K23&lt;&gt;0,IF(I23="","Allocate costs!  ",""),"")&amp;IF(K23&lt;&gt;0,IF(J23="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="M23" s="237"/>
       <c r="N23" s="238"/>
       <c r="O23" s="204">
         <f>SUM(M23+N23)</f>
         <v>0</v>
       </c>
       <c r="P23" s="74"/>
       <c r="Q23" s="84" t="str">
         <f>IF(I23="Internal",K23,"-")</f>
         <v>-</v>
       </c>
       <c r="R23" s="84" t="str">
         <f>IF(I23="Related",K23,"-")</f>
         <v>-</v>
       </c>
       <c r="S23" s="84" t="str">
         <f>IF(I23="External",K23,"-")</f>
         <v>-</v>
       </c>
       <c r="T23" s="58"/>
       <c r="U23" s="84" t="str">
         <f>IF($J23="Canadian",IF(OR($K23="",$K23=0),"-",$K23),"-")</f>
         <v>-</v>
       </c>
       <c r="V23" s="84" t="str">
         <f>IF($J23="Non-Canadian",IF(OR($K23="",$K23=0),"-",$K23),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="24" spans="1:22" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="C24" s="416"/>
-[...6 lines deleted...]
-      <c r="J24" s="397"/>
+      <c r="C24" s="364"/>
+      <c r="D24" s="365"/>
+      <c r="E24" s="365"/>
+      <c r="F24" s="365"/>
+      <c r="G24" s="365"/>
+      <c r="H24" s="365"/>
+      <c r="I24" s="365"/>
+      <c r="J24" s="338"/>
       <c r="K24" s="35">
         <f>ROUND(SUM(K22:K23),0)</f>
         <v>0</v>
       </c>
       <c r="L24" s="74"/>
       <c r="M24" s="141">
         <f>SUM(M22+M23)</f>
         <v>0</v>
       </c>
       <c r="N24" s="142">
         <f>SUM(N22+N23)</f>
         <v>0</v>
       </c>
       <c r="O24" s="206">
         <f>SUM(O22:O23)</f>
         <v>0</v>
       </c>
       <c r="P24" s="74"/>
       <c r="Q24" s="114">
         <f>ROUND(SUM(Q22:Q23),0)</f>
         <v>0</v>
       </c>
       <c r="R24" s="114">
         <f>ROUND(SUM(R22:R23),0)</f>
         <v>0</v>
@@ -7708,845 +7708,845 @@
       <c r="K25" s="9"/>
       <c r="L25" s="74"/>
       <c r="M25" s="74"/>
       <c r="N25" s="74"/>
       <c r="O25" s="74"/>
       <c r="P25" s="74"/>
       <c r="T25" s="58"/>
     </row>
     <row r="26" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="40" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="41"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="43"/>
       <c r="L26" s="74"/>
-      <c r="M26" s="371" t="s">
+      <c r="M26" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N26" s="372"/>
-      <c r="O26" s="373"/>
+      <c r="N26" s="334"/>
+      <c r="O26" s="335"/>
       <c r="P26" s="74"/>
       <c r="T26" s="58"/>
     </row>
     <row r="27" spans="1:22" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="346" t="s">
+      <c r="A27" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B27" s="367" t="s">
+      <c r="B27" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C27" s="385" t="s">
+      <c r="C27" s="401" t="s">
         <v>65</v>
       </c>
-      <c r="D27" s="386"/>
-[...3 lines deleted...]
-      <c r="H27" s="387"/>
+      <c r="D27" s="402"/>
+      <c r="E27" s="402"/>
+      <c r="F27" s="402"/>
+      <c r="G27" s="402"/>
+      <c r="H27" s="403"/>
       <c r="I27" s="48" t="s">
         <v>54</v>
       </c>
       <c r="J27" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="K27" s="376" t="s">
+      <c r="K27" s="348" t="s">
         <v>8</v>
       </c>
       <c r="L27" s="74"/>
-      <c r="M27" s="378" t="s">
+      <c r="M27" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N27" s="379"/>
-      <c r="O27" s="380"/>
+      <c r="N27" s="323"/>
+      <c r="O27" s="324"/>
       <c r="P27" s="74"/>
-      <c r="Q27" s="381" t="s">
+      <c r="Q27" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R27" s="382"/>
-      <c r="S27" s="383"/>
+      <c r="R27" s="381"/>
+      <c r="S27" s="382"/>
       <c r="T27" s="58"/>
-      <c r="U27" s="374" t="s">
+      <c r="U27" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V27" s="375"/>
+      <c r="V27" s="384"/>
     </row>
     <row r="28" spans="1:22" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="347"/>
-[...1 lines deleted...]
-      <c r="C28" s="388" t="s">
+      <c r="A28" s="345"/>
+      <c r="B28" s="347"/>
+      <c r="C28" s="404" t="s">
         <v>58</v>
       </c>
-      <c r="D28" s="389"/>
-[...3 lines deleted...]
-      <c r="H28" s="390"/>
+      <c r="D28" s="405"/>
+      <c r="E28" s="405"/>
+      <c r="F28" s="405"/>
+      <c r="G28" s="405"/>
+      <c r="H28" s="406"/>
       <c r="I28" s="79" t="s">
         <v>59</v>
       </c>
       <c r="J28" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="K28" s="377"/>
+      <c r="K28" s="349"/>
       <c r="L28" s="74"/>
       <c r="M28" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N28" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O28" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P28" s="74"/>
       <c r="Q28" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R28" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S28" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T28" s="58"/>
       <c r="U28" s="33" t="s">
         <v>12</v>
       </c>
       <c r="V28" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:22" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="404" t="s">
+      <c r="A29" s="361" t="s">
         <v>66</v>
       </c>
-      <c r="B29" s="405"/>
-[...8 lines deleted...]
-      <c r="K29" s="406"/>
+      <c r="B29" s="362"/>
+      <c r="C29" s="362"/>
+      <c r="D29" s="362"/>
+      <c r="E29" s="362"/>
+      <c r="F29" s="362"/>
+      <c r="G29" s="362"/>
+      <c r="H29" s="362"/>
+      <c r="I29" s="362"/>
+      <c r="J29" s="362"/>
+      <c r="K29" s="363"/>
       <c r="L29" s="74"/>
       <c r="M29" s="138"/>
       <c r="N29" s="139"/>
       <c r="O29" s="205"/>
       <c r="P29" s="74"/>
       <c r="Q29" s="233"/>
       <c r="R29" s="233"/>
       <c r="S29" s="233"/>
       <c r="T29" s="58"/>
       <c r="U29" s="233"/>
       <c r="V29" s="233"/>
     </row>
     <row r="30" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25" t="s">
         <v>67</v>
       </c>
       <c r="B30" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="C30" s="394"/>
-[...4 lines deleted...]
-      <c r="H30" s="393"/>
+      <c r="C30" s="410"/>
+      <c r="D30" s="408"/>
+      <c r="E30" s="408"/>
+      <c r="F30" s="408"/>
+      <c r="G30" s="408"/>
+      <c r="H30" s="409"/>
       <c r="I30" s="61"/>
       <c r="J30" s="61"/>
       <c r="K30" s="47"/>
       <c r="L30" s="74" t="str">
         <f>IF(K30&lt;&gt;0,IF(I30="","Allocate cost!  ",""),"")&amp;IF(K30&lt;&gt;0,IF(J30="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="M30" s="237"/>
       <c r="N30" s="238"/>
       <c r="O30" s="204">
         <f t="shared" ref="O30:O34" si="0">SUM(M30+N30)</f>
         <v>0</v>
       </c>
       <c r="P30" s="74"/>
       <c r="Q30" s="84" t="str">
         <f>IF(I30="Internal",K30,"-")</f>
         <v>-</v>
       </c>
       <c r="R30" s="84" t="str">
         <f>IF(I30="Related",K30,"-")</f>
         <v>-</v>
       </c>
       <c r="S30" s="84" t="str">
         <f>IF(I30="External",K30,"-")</f>
         <v>-</v>
       </c>
       <c r="T30" s="58"/>
       <c r="U30" s="84" t="str">
         <f>IF($J30="Canadian",IF(OR($K30="",$K30=0),"-",$K30),"-")</f>
         <v>-</v>
       </c>
       <c r="V30" s="84" t="str">
         <f>IF($J30="Non-Canadian",IF(OR($K30="",$K30=0),"-",$K30),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="31" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="25" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="336"/>
-[...4 lines deleted...]
-      <c r="H31" s="324"/>
+      <c r="C31" s="372"/>
+      <c r="D31" s="342"/>
+      <c r="E31" s="342"/>
+      <c r="F31" s="342"/>
+      <c r="G31" s="342"/>
+      <c r="H31" s="373"/>
       <c r="I31" s="61"/>
       <c r="J31" s="61"/>
       <c r="K31" s="47"/>
       <c r="L31" s="74" t="str">
         <f t="shared" ref="L31:L34" si="1">IF(K31&lt;&gt;0,IF(I31="","Allocate cost!  ",""),"")&amp;IF(K31&lt;&gt;0,IF(J31="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="M31" s="237"/>
       <c r="N31" s="238"/>
       <c r="O31" s="204">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P31" s="74"/>
       <c r="Q31" s="84" t="str">
         <f t="shared" ref="Q31:Q34" si="2">IF(I31="Internal",K31,"-")</f>
         <v>-</v>
       </c>
       <c r="R31" s="84" t="str">
         <f t="shared" ref="R31:R34" si="3">IF(I31="Related",K31,"-")</f>
         <v>-</v>
       </c>
       <c r="S31" s="84" t="str">
         <f t="shared" ref="S31:S34" si="4">IF(I31="External",K31,"-")</f>
         <v>-</v>
       </c>
       <c r="T31" s="58"/>
       <c r="U31" s="84" t="str">
         <f t="shared" ref="U31:U34" si="5">IF($J31="Canadian",IF(OR($K31="",$K31=0),"-",$K31),"-")</f>
         <v>-</v>
       </c>
       <c r="V31" s="84" t="str">
         <f t="shared" ref="V31:V34" si="6">IF($J31="Non-Canadian",IF(OR($K31="",$K31=0),"-",$K31),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="32" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="25" t="s">
         <v>71</v>
       </c>
       <c r="B32" s="62" t="s">
         <v>72</v>
       </c>
-      <c r="C32" s="336"/>
-[...4 lines deleted...]
-      <c r="H32" s="324"/>
+      <c r="C32" s="372"/>
+      <c r="D32" s="342"/>
+      <c r="E32" s="342"/>
+      <c r="F32" s="342"/>
+      <c r="G32" s="342"/>
+      <c r="H32" s="373"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="47"/>
       <c r="L32" s="74" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="M32" s="237"/>
       <c r="N32" s="238"/>
       <c r="O32" s="204">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P32" s="74"/>
       <c r="Q32" s="84" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="R32" s="84" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="S32" s="84" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="T32" s="58"/>
       <c r="U32" s="84" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="V32" s="84" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
     </row>
     <row r="33" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="62" t="s">
         <v>74</v>
       </c>
-      <c r="C33" s="336"/>
-[...4 lines deleted...]
-      <c r="H33" s="324"/>
+      <c r="C33" s="372"/>
+      <c r="D33" s="342"/>
+      <c r="E33" s="342"/>
+      <c r="F33" s="342"/>
+      <c r="G33" s="342"/>
+      <c r="H33" s="373"/>
       <c r="I33" s="61"/>
       <c r="J33" s="61"/>
       <c r="K33" s="32"/>
       <c r="L33" s="74" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="M33" s="237"/>
       <c r="N33" s="238"/>
       <c r="O33" s="204">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P33" s="74"/>
       <c r="Q33" s="84" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="R33" s="84" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="S33" s="84" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="T33" s="58"/>
       <c r="U33" s="84" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="V33" s="84" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
     </row>
     <row r="34" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="62" t="s">
         <v>76</v>
       </c>
-      <c r="C34" s="336"/>
-[...4 lines deleted...]
-      <c r="H34" s="324"/>
+      <c r="C34" s="372"/>
+      <c r="D34" s="342"/>
+      <c r="E34" s="342"/>
+      <c r="F34" s="342"/>
+      <c r="G34" s="342"/>
+      <c r="H34" s="373"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="47"/>
       <c r="L34" s="74" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="M34" s="237"/>
       <c r="N34" s="238"/>
       <c r="O34" s="204">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P34" s="74"/>
       <c r="Q34" s="84" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="R34" s="84" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
       <c r="S34" s="84" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="T34" s="58"/>
       <c r="U34" s="84" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="V34" s="84" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
     </row>
     <row r="35" spans="1:22" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="49" t="s">
         <v>77</v>
       </c>
-      <c r="C35" s="416"/>
-[...6 lines deleted...]
-      <c r="J35" s="397"/>
+      <c r="C35" s="364"/>
+      <c r="D35" s="365"/>
+      <c r="E35" s="365"/>
+      <c r="F35" s="365"/>
+      <c r="G35" s="365"/>
+      <c r="H35" s="365"/>
+      <c r="I35" s="365"/>
+      <c r="J35" s="338"/>
       <c r="K35" s="50">
         <f>ROUND(SUM(K30:K34),0)</f>
         <v>0</v>
       </c>
       <c r="L35" s="74"/>
       <c r="M35" s="141">
         <f>SUM(M30:M34)</f>
         <v>0</v>
       </c>
       <c r="N35" s="142">
         <f>SUM(N30:N34)</f>
         <v>0</v>
       </c>
       <c r="O35" s="206">
         <f>SUM(O30:O34)</f>
         <v>0</v>
       </c>
       <c r="P35" s="74"/>
       <c r="Q35" s="114">
         <f>ROUND(SUM(Q30:Q34),0)</f>
         <v>0</v>
       </c>
       <c r="R35" s="114">
         <f>ROUND(SUM(R30:R34),0)</f>
         <v>0</v>
       </c>
       <c r="S35" s="114">
         <f>ROUND(SUM(S30:S34),0)</f>
         <v>0</v>
       </c>
       <c r="T35" s="58"/>
       <c r="U35" s="114">
         <f>ROUND(SUM(U30:U34),0)</f>
         <v>0</v>
       </c>
       <c r="V35" s="114">
         <f>ROUND(SUM(V30:V34),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:22" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="55"/>
       <c r="B36" s="27"/>
-      <c r="C36" s="423"/>
-[...3 lines deleted...]
-      <c r="G36" s="423"/>
+      <c r="C36" s="371"/>
+      <c r="D36" s="371"/>
+      <c r="E36" s="371"/>
+      <c r="F36" s="371"/>
+      <c r="G36" s="371"/>
       <c r="H36" s="121"/>
       <c r="I36" s="121"/>
       <c r="J36" s="121"/>
       <c r="K36" s="24"/>
       <c r="L36" s="74"/>
       <c r="M36" s="74"/>
       <c r="N36" s="74"/>
       <c r="O36" s="74"/>
       <c r="P36" s="74"/>
       <c r="T36" s="58"/>
     </row>
     <row r="37" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="40" t="s">
         <v>329</v>
       </c>
       <c r="C37" s="41"/>
       <c r="D37" s="42"/>
       <c r="E37" s="42"/>
       <c r="F37" s="42"/>
       <c r="G37" s="42"/>
       <c r="H37" s="42"/>
       <c r="I37" s="42"/>
       <c r="J37" s="42"/>
       <c r="K37" s="43"/>
       <c r="L37" s="74"/>
-      <c r="M37" s="371" t="s">
+      <c r="M37" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N37" s="372"/>
-      <c r="O37" s="373"/>
+      <c r="N37" s="334"/>
+      <c r="O37" s="335"/>
       <c r="P37" s="74"/>
       <c r="T37" s="58"/>
     </row>
     <row r="38" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="346" t="s">
+      <c r="A38" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B38" s="367" t="s">
+      <c r="B38" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C38" s="328" t="s">
+      <c r="C38" s="394" t="s">
         <v>79</v>
       </c>
-      <c r="D38" s="329"/>
-[...3 lines deleted...]
-      <c r="H38" s="330"/>
+      <c r="D38" s="395"/>
+      <c r="E38" s="395"/>
+      <c r="F38" s="395"/>
+      <c r="G38" s="395"/>
+      <c r="H38" s="396"/>
       <c r="I38" s="48" t="s">
         <v>54</v>
       </c>
       <c r="J38" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="K38" s="376" t="s">
+      <c r="K38" s="348" t="s">
         <v>8</v>
       </c>
       <c r="L38" s="74"/>
-      <c r="M38" s="378" t="s">
+      <c r="M38" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N38" s="379"/>
-      <c r="O38" s="380"/>
+      <c r="N38" s="323"/>
+      <c r="O38" s="324"/>
       <c r="P38" s="74"/>
-      <c r="Q38" s="381" t="s">
+      <c r="Q38" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R38" s="382"/>
-      <c r="S38" s="383"/>
+      <c r="R38" s="381"/>
+      <c r="S38" s="382"/>
       <c r="T38" s="58"/>
-      <c r="U38" s="374" t="s">
+      <c r="U38" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V38" s="375"/>
+      <c r="V38" s="384"/>
     </row>
     <row r="39" spans="1:22" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="347"/>
-[...8 lines deleted...]
-      <c r="H39" s="333"/>
+      <c r="A39" s="345"/>
+      <c r="B39" s="347"/>
+      <c r="C39" s="397" t="s">
+        <v>331</v>
+      </c>
+      <c r="D39" s="398"/>
+      <c r="E39" s="398"/>
+      <c r="F39" s="398"/>
+      <c r="G39" s="398"/>
+      <c r="H39" s="399"/>
       <c r="I39" s="79" t="s">
         <v>59</v>
       </c>
       <c r="J39" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="K39" s="377"/>
+      <c r="K39" s="349"/>
       <c r="L39" s="74"/>
       <c r="M39" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N39" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O39" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P39" s="74"/>
       <c r="Q39" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R39" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S39" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T39" s="58"/>
       <c r="U39" s="33" t="s">
         <v>12</v>
       </c>
       <c r="V39" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:22" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="437" t="s">
-[...11 lines deleted...]
-      <c r="K40" s="363"/>
+      <c r="A40" s="350" t="s">
+        <v>333</v>
+      </c>
+      <c r="B40" s="351"/>
+      <c r="C40" s="351"/>
+      <c r="D40" s="351"/>
+      <c r="E40" s="351"/>
+      <c r="F40" s="351"/>
+      <c r="G40" s="351"/>
+      <c r="H40" s="351"/>
+      <c r="I40" s="351"/>
+      <c r="J40" s="351"/>
+      <c r="K40" s="352"/>
       <c r="L40" s="74"/>
       <c r="M40" s="266"/>
       <c r="N40" s="267"/>
       <c r="O40" s="268"/>
       <c r="P40" s="74"/>
       <c r="Q40" s="269"/>
       <c r="R40" s="269"/>
       <c r="S40" s="269"/>
       <c r="T40" s="58"/>
       <c r="U40" s="269"/>
       <c r="V40" s="269"/>
     </row>
     <row r="41" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="25" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="26" t="s">
         <v>81</v>
       </c>
-      <c r="C41" s="336"/>
-[...4 lines deleted...]
-      <c r="H41" s="324"/>
+      <c r="C41" s="372"/>
+      <c r="D41" s="342"/>
+      <c r="E41" s="342"/>
+      <c r="F41" s="342"/>
+      <c r="G41" s="342"/>
+      <c r="H41" s="373"/>
       <c r="I41" s="61"/>
       <c r="J41" s="61"/>
       <c r="K41" s="47"/>
       <c r="L41" s="74" t="str">
         <f t="shared" ref="L41:L44" si="7">IF(K41&lt;&gt;0,IF(I41="","Allocate cost!  ",""),"")&amp;IF(K41&lt;&gt;0,IF(J41="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="M41" s="237"/>
       <c r="N41" s="238"/>
       <c r="O41" s="204">
         <f t="shared" ref="O41:O44" si="8">SUM(M41+N41)</f>
         <v>0</v>
       </c>
       <c r="P41" s="74"/>
       <c r="Q41" s="84" t="str">
         <f>IF(I41="Internal",K41,"-")</f>
         <v>-</v>
       </c>
       <c r="R41" s="84" t="str">
         <f>IF(I41="Related",K41,"-")</f>
         <v>-</v>
       </c>
       <c r="S41" s="84" t="str">
         <f>IF(I41="External",K41,"-")</f>
         <v>-</v>
       </c>
       <c r="T41" s="58"/>
       <c r="U41" s="84" t="str">
         <f>IF($J41="Canadian",IF(OR($K41="",$K41=0),"-",$K41),"-")</f>
         <v>-</v>
       </c>
       <c r="V41" s="84" t="str">
         <f>IF($J41="Non-Canadian",IF(OR($K41="",$K41=0),"-",$K41),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="42" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="25" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="26" t="s">
         <v>83</v>
       </c>
-      <c r="C42" s="336"/>
-[...4 lines deleted...]
-      <c r="H42" s="324"/>
+      <c r="C42" s="372"/>
+      <c r="D42" s="342"/>
+      <c r="E42" s="342"/>
+      <c r="F42" s="342"/>
+      <c r="G42" s="342"/>
+      <c r="H42" s="373"/>
       <c r="I42" s="61"/>
       <c r="J42" s="61"/>
       <c r="K42" s="47"/>
       <c r="L42" s="74" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="M42" s="237"/>
       <c r="N42" s="238"/>
       <c r="O42" s="204">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="P42" s="74"/>
       <c r="Q42" s="84" t="str">
         <f t="shared" ref="Q42:Q44" si="9">IF(I42="Internal",K42,"-")</f>
         <v>-</v>
       </c>
       <c r="R42" s="84" t="str">
         <f t="shared" ref="R42:R44" si="10">IF(I42="Related",K42,"-")</f>
         <v>-</v>
       </c>
       <c r="S42" s="84" t="str">
         <f t="shared" ref="S42:S44" si="11">IF(I42="External",K42,"-")</f>
         <v>-</v>
       </c>
       <c r="T42" s="58"/>
       <c r="U42" s="84" t="str">
         <f t="shared" ref="U42:U44" si="12">IF($J42="Canadian",IF(OR($K42="",$K42=0),"-",$K42),"-")</f>
         <v>-</v>
       </c>
       <c r="V42" s="84" t="str">
         <f t="shared" ref="V42:V44" si="13">IF($J42="Non-Canadian",IF(OR($K42="",$K42=0),"-",$K42),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="43" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B43" s="26" t="s">
         <v>85</v>
       </c>
-      <c r="C43" s="336"/>
-[...4 lines deleted...]
-      <c r="H43" s="324"/>
+      <c r="C43" s="372"/>
+      <c r="D43" s="342"/>
+      <c r="E43" s="342"/>
+      <c r="F43" s="342"/>
+      <c r="G43" s="342"/>
+      <c r="H43" s="373"/>
       <c r="I43" s="61"/>
       <c r="J43" s="61"/>
       <c r="K43" s="32"/>
       <c r="L43" s="74" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="M43" s="237"/>
       <c r="N43" s="238"/>
       <c r="O43" s="204">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="P43" s="74"/>
       <c r="Q43" s="84" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="R43" s="84" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="S43" s="84" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="T43" s="58"/>
       <c r="U43" s="84" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="V43" s="84" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
     </row>
     <row r="44" spans="1:22" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="25" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="26" t="s">
         <v>87</v>
       </c>
-      <c r="C44" s="336"/>
-[...4 lines deleted...]
-      <c r="H44" s="324"/>
+      <c r="C44" s="372"/>
+      <c r="D44" s="342"/>
+      <c r="E44" s="342"/>
+      <c r="F44" s="342"/>
+      <c r="G44" s="342"/>
+      <c r="H44" s="373"/>
       <c r="I44" s="61"/>
       <c r="J44" s="61"/>
       <c r="K44" s="47"/>
       <c r="L44" s="74" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="M44" s="237"/>
       <c r="N44" s="238"/>
       <c r="O44" s="204">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="P44" s="74"/>
       <c r="Q44" s="84" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="R44" s="84" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="S44" s="84" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="T44" s="58"/>
       <c r="U44" s="84" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="V44" s="84" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
     </row>
     <row r="45" spans="1:22" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="39" t="s">
-        <v>331</v>
-[...8 lines deleted...]
-      <c r="J45" s="397"/>
+        <v>330</v>
+      </c>
+      <c r="C45" s="336"/>
+      <c r="D45" s="337"/>
+      <c r="E45" s="337"/>
+      <c r="F45" s="337"/>
+      <c r="G45" s="337"/>
+      <c r="H45" s="337"/>
+      <c r="I45" s="337"/>
+      <c r="J45" s="338"/>
       <c r="K45" s="35">
         <f>ROUND(SUM(K41:K44),0)</f>
         <v>0</v>
       </c>
       <c r="L45" s="74"/>
       <c r="M45" s="141">
         <f>SUM(M41:M44)</f>
         <v>0</v>
       </c>
       <c r="N45" s="142">
         <f>SUM(N41:N44)</f>
         <v>0</v>
       </c>
       <c r="O45" s="206">
         <f>SUM(O41:O44)</f>
         <v>0</v>
       </c>
       <c r="P45" s="74"/>
       <c r="Q45" s="114">
         <f>ROUND(SUM(Q41:Q44),0)</f>
         <v>0</v>
       </c>
       <c r="R45" s="114">
         <f>ROUND(SUM(R41:R44),0)</f>
         <v>0</v>
@@ -8581,206 +8581,206 @@
       <c r="M46" s="74"/>
       <c r="N46" s="74"/>
       <c r="O46" s="74"/>
       <c r="P46" s="74"/>
       <c r="T46" s="58"/>
     </row>
     <row r="47" spans="1:22" s="23" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="116" t="s">
         <v>88</v>
       </c>
       <c r="B47" s="51"/>
       <c r="C47" s="51"/>
       <c r="D47" s="51"/>
       <c r="E47" s="51"/>
       <c r="F47" s="51"/>
       <c r="G47" s="51"/>
       <c r="H47" s="51"/>
       <c r="I47" s="51"/>
       <c r="J47" s="51"/>
       <c r="K47" s="52"/>
       <c r="L47" s="74"/>
       <c r="P47" s="74"/>
       <c r="T47" s="58"/>
     </row>
     <row r="48" spans="1:22" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="404" t="s">
-[...11 lines deleted...]
-      <c r="K48" s="406"/>
+      <c r="A48" s="361" t="s">
+        <v>332</v>
+      </c>
+      <c r="B48" s="362"/>
+      <c r="C48" s="362"/>
+      <c r="D48" s="362"/>
+      <c r="E48" s="362"/>
+      <c r="F48" s="362"/>
+      <c r="G48" s="362"/>
+      <c r="H48" s="362"/>
+      <c r="I48" s="362"/>
+      <c r="J48" s="362"/>
+      <c r="K48" s="363"/>
       <c r="M48" s="252"/>
       <c r="N48" s="253"/>
       <c r="O48" s="253"/>
       <c r="P48" s="74"/>
       <c r="T48" s="58"/>
     </row>
     <row r="49" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="40" t="s">
         <v>89</v>
       </c>
       <c r="C49" s="41"/>
       <c r="D49" s="42"/>
       <c r="E49" s="42"/>
       <c r="F49" s="42"/>
       <c r="G49" s="42"/>
       <c r="H49" s="42"/>
       <c r="I49" s="42"/>
       <c r="J49" s="42"/>
       <c r="K49" s="43"/>
       <c r="L49" s="74"/>
-      <c r="M49" s="401" t="s">
+      <c r="M49" s="376" t="s">
         <v>302</v>
       </c>
-      <c r="N49" s="402"/>
-      <c r="O49" s="403"/>
+      <c r="N49" s="377"/>
+      <c r="O49" s="378"/>
       <c r="P49" s="74"/>
       <c r="T49" s="58"/>
     </row>
     <row r="50" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="346" t="s">
+      <c r="A50" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B50" s="367" t="s">
+      <c r="B50" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C50" s="367" t="s">
+      <c r="C50" s="346" t="s">
         <v>90</v>
       </c>
       <c r="D50" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="E50" s="360" t="s">
+      <c r="E50" s="386" t="s">
         <v>92</v>
       </c>
-      <c r="F50" s="361"/>
+      <c r="F50" s="387"/>
       <c r="G50" s="60" t="s">
         <v>93</v>
       </c>
       <c r="H50" s="261" t="s">
         <v>327</v>
       </c>
-      <c r="I50" s="369" t="s">
+      <c r="I50" s="328" t="s">
         <v>94</v>
       </c>
-      <c r="J50" s="369" t="s">
+      <c r="J50" s="328" t="s">
         <v>95</v>
       </c>
-      <c r="K50" s="376" t="s">
+      <c r="K50" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M50" s="378" t="s">
+      <c r="M50" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N50" s="379"/>
-      <c r="O50" s="380"/>
+      <c r="N50" s="323"/>
+      <c r="O50" s="324"/>
       <c r="P50" s="74"/>
-      <c r="Q50" s="381" t="s">
+      <c r="Q50" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R50" s="382"/>
-      <c r="S50" s="383"/>
+      <c r="R50" s="381"/>
+      <c r="S50" s="382"/>
       <c r="T50" s="58"/>
-      <c r="U50" s="374" t="s">
+      <c r="U50" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V50" s="375"/>
+      <c r="V50" s="384"/>
     </row>
     <row r="51" spans="1:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="347"/>
-[...1 lines deleted...]
-      <c r="C51" s="368"/>
+      <c r="A51" s="345"/>
+      <c r="B51" s="347"/>
+      <c r="C51" s="347"/>
       <c r="D51" s="45"/>
       <c r="E51" s="176" t="s">
         <v>96</v>
       </c>
       <c r="F51" s="175" t="s">
         <v>310</v>
       </c>
       <c r="G51" s="117" t="s">
         <v>97</v>
       </c>
       <c r="H51" s="262" t="s">
         <v>328</v>
       </c>
-      <c r="I51" s="370"/>
-[...1 lines deleted...]
-      <c r="K51" s="377"/>
+      <c r="I51" s="329"/>
+      <c r="J51" s="329"/>
+      <c r="K51" s="349"/>
       <c r="M51" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N51" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O51" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P51" s="74"/>
       <c r="Q51" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R51" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S51" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T51" s="58"/>
       <c r="U51" s="33" t="s">
         <v>12</v>
       </c>
       <c r="V51" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A52" s="404" t="s">
+      <c r="A52" s="361" t="s">
         <v>314</v>
       </c>
-      <c r="B52" s="405"/>
-[...8 lines deleted...]
-      <c r="K52" s="406"/>
+      <c r="B52" s="362"/>
+      <c r="C52" s="362"/>
+      <c r="D52" s="362"/>
+      <c r="E52" s="362"/>
+      <c r="F52" s="362"/>
+      <c r="G52" s="362"/>
+      <c r="H52" s="362"/>
+      <c r="I52" s="362"/>
+      <c r="J52" s="362"/>
+      <c r="K52" s="363"/>
       <c r="M52" s="138"/>
       <c r="N52" s="139"/>
       <c r="O52" s="205"/>
       <c r="P52" s="74"/>
       <c r="Q52" s="233"/>
       <c r="R52" s="233"/>
       <c r="S52" s="233"/>
       <c r="T52" s="58"/>
       <c r="U52" s="233"/>
       <c r="V52" s="233"/>
     </row>
     <row r="53" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="243" t="s">
         <v>98</v>
       </c>
       <c r="B53" s="113" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="26"/>
       <c r="D53" s="31">
         <v>1</v>
       </c>
       <c r="E53" s="179"/>
       <c r="F53" s="61"/>
       <c r="G53" s="31"/>
@@ -9187,58 +9187,58 @@
       <c r="R60" s="84" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="S60" s="84" t="str">
         <f t="shared" si="19"/>
         <v>-</v>
       </c>
       <c r="T60" s="58"/>
       <c r="U60" s="84" t="str">
         <f t="shared" si="20"/>
         <v>-</v>
       </c>
       <c r="V60" s="84" t="str">
         <f t="shared" si="21"/>
         <v>-</v>
       </c>
     </row>
     <row r="61" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B61" s="44" t="s">
         <v>114</v>
       </c>
-      <c r="C61" s="395"/>
-[...6 lines deleted...]
-      <c r="J61" s="397"/>
+      <c r="C61" s="336"/>
+      <c r="D61" s="337"/>
+      <c r="E61" s="337"/>
+      <c r="F61" s="337"/>
+      <c r="G61" s="337"/>
+      <c r="H61" s="337"/>
+      <c r="I61" s="337"/>
+      <c r="J61" s="338"/>
       <c r="K61" s="35">
         <f>ROUND(SUM(K53:K60),0)</f>
         <v>0</v>
       </c>
       <c r="L61" s="74"/>
       <c r="M61" s="141">
         <f>SUM(M53:M60)</f>
         <v>0</v>
       </c>
       <c r="N61" s="142">
         <f>SUM(N53:N60)</f>
         <v>0</v>
       </c>
       <c r="O61" s="206">
         <f>SUM(O53:O60)</f>
         <v>0</v>
       </c>
       <c r="P61" s="74"/>
       <c r="Q61" s="114">
         <f>ROUND(SUM(Q53:Q60),0)</f>
         <v>0</v>
       </c>
       <c r="R61" s="114">
         <f>ROUND(SUM(R53:R60),0)</f>
         <v>0</v>
@@ -9271,127 +9271,127 @@
       <c r="K62" s="16"/>
       <c r="L62" s="74"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="74"/>
       <c r="T62" s="58"/>
     </row>
     <row r="63" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="40" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="41"/>
       <c r="D63" s="42"/>
       <c r="E63" s="42"/>
       <c r="F63" s="42"/>
       <c r="G63" s="42"/>
       <c r="H63" s="42"/>
       <c r="I63" s="42"/>
       <c r="J63" s="42"/>
       <c r="K63" s="43"/>
       <c r="L63" s="74"/>
-      <c r="M63" s="371" t="s">
+      <c r="M63" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N63" s="372"/>
-      <c r="O63" s="373"/>
+      <c r="N63" s="334"/>
+      <c r="O63" s="335"/>
       <c r="P63" s="74"/>
       <c r="T63" s="58"/>
     </row>
     <row r="64" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="346" t="s">
+      <c r="A64" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B64" s="367" t="s">
+      <c r="B64" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C64" s="367" t="s">
+      <c r="C64" s="346" t="s">
         <v>90</v>
       </c>
       <c r="D64" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="E64" s="360" t="s">
+      <c r="E64" s="386" t="s">
         <v>92</v>
       </c>
-      <c r="F64" s="361"/>
+      <c r="F64" s="387"/>
       <c r="G64" s="60" t="s">
         <v>93</v>
       </c>
       <c r="H64" s="261" t="s">
         <v>327</v>
       </c>
-      <c r="I64" s="369" t="s">
+      <c r="I64" s="328" t="s">
         <v>94</v>
       </c>
-      <c r="J64" s="369" t="s">
+      <c r="J64" s="328" t="s">
         <v>95</v>
       </c>
-      <c r="K64" s="376" t="s">
+      <c r="K64" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M64" s="378" t="s">
+      <c r="M64" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N64" s="379"/>
-      <c r="O64" s="380"/>
+      <c r="N64" s="323"/>
+      <c r="O64" s="324"/>
       <c r="P64" s="74"/>
-      <c r="Q64" s="381" t="s">
+      <c r="Q64" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R64" s="382"/>
-      <c r="S64" s="383"/>
+      <c r="R64" s="381"/>
+      <c r="S64" s="382"/>
       <c r="T64" s="58"/>
-      <c r="U64" s="374" t="s">
+      <c r="U64" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V64" s="375"/>
+      <c r="V64" s="384"/>
     </row>
     <row r="65" spans="1:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="347"/>
-[...1 lines deleted...]
-      <c r="C65" s="368"/>
+      <c r="A65" s="345"/>
+      <c r="B65" s="347"/>
+      <c r="C65" s="347"/>
       <c r="D65" s="45"/>
       <c r="E65" s="176" t="s">
         <v>96</v>
       </c>
       <c r="F65" s="175" t="s">
         <v>310</v>
       </c>
       <c r="G65" s="117" t="s">
         <v>97</v>
       </c>
       <c r="H65" s="262" t="s">
         <v>328</v>
       </c>
-      <c r="I65" s="370"/>
-[...1 lines deleted...]
-      <c r="K65" s="377"/>
+      <c r="I65" s="329"/>
+      <c r="J65" s="329"/>
+      <c r="K65" s="349"/>
       <c r="M65" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N65" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O65" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P65" s="74"/>
       <c r="Q65" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R65" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S65" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T65" s="58"/>
       <c r="U65" s="33" t="s">
         <v>12</v>
       </c>
@@ -9870,58 +9870,58 @@
       <c r="R74" s="84" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="S74" s="84" t="str">
         <f t="shared" si="27"/>
         <v>-</v>
       </c>
       <c r="T74" s="58"/>
       <c r="U74" s="84" t="str">
         <f t="shared" si="28"/>
         <v>-</v>
       </c>
       <c r="V74" s="84" t="str">
         <f t="shared" si="29"/>
         <v>-</v>
       </c>
     </row>
     <row r="75" spans="1:22" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A75" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B75" s="44" t="s">
         <v>132</v>
       </c>
-      <c r="C75" s="395"/>
-[...6 lines deleted...]
-      <c r="J75" s="397"/>
+      <c r="C75" s="336"/>
+      <c r="D75" s="337"/>
+      <c r="E75" s="337"/>
+      <c r="F75" s="337"/>
+      <c r="G75" s="337"/>
+      <c r="H75" s="337"/>
+      <c r="I75" s="337"/>
+      <c r="J75" s="338"/>
       <c r="K75" s="35">
         <f>ROUND(SUM(K66:K74),0)</f>
         <v>0</v>
       </c>
       <c r="L75" s="74"/>
       <c r="M75" s="141">
         <f>SUM(M66:M74)</f>
         <v>0</v>
       </c>
       <c r="N75" s="142">
         <f>SUM(N66:N74)</f>
         <v>0</v>
       </c>
       <c r="O75" s="206">
         <f>SUM(O66:O74)</f>
         <v>0</v>
       </c>
       <c r="P75" s="74"/>
       <c r="Q75" s="114">
         <f>ROUND(SUM(Q66:Q74),0)</f>
         <v>0</v>
       </c>
       <c r="R75" s="114">
         <f>ROUND(SUM(R66:R74),0)</f>
         <v>0</v>
@@ -9956,127 +9956,127 @@
       <c r="M76" s="74"/>
       <c r="N76" s="74"/>
       <c r="O76" s="74"/>
       <c r="P76" s="74"/>
       <c r="Q76" s="4"/>
       <c r="T76" s="58"/>
     </row>
     <row r="77" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="36" t="str">
         <f>"06"</f>
         <v>06</v>
       </c>
       <c r="B77" s="40" t="s">
         <v>133</v>
       </c>
       <c r="C77" s="41"/>
       <c r="D77" s="42"/>
       <c r="E77" s="42"/>
       <c r="F77" s="42"/>
       <c r="G77" s="42"/>
       <c r="H77" s="42"/>
       <c r="I77" s="42"/>
       <c r="J77" s="42"/>
       <c r="K77" s="43"/>
       <c r="L77" s="74"/>
-      <c r="M77" s="371" t="s">
+      <c r="M77" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N77" s="372"/>
-      <c r="O77" s="373"/>
+      <c r="N77" s="334"/>
+      <c r="O77" s="335"/>
       <c r="P77" s="74"/>
       <c r="T77" s="58"/>
     </row>
     <row r="78" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="346" t="s">
+      <c r="A78" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B78" s="367" t="s">
+      <c r="B78" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C78" s="367" t="s">
+      <c r="C78" s="346" t="s">
         <v>90</v>
       </c>
       <c r="D78" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="E78" s="360" t="s">
+      <c r="E78" s="386" t="s">
         <v>92</v>
       </c>
-      <c r="F78" s="361"/>
+      <c r="F78" s="387"/>
       <c r="G78" s="60" t="s">
         <v>93</v>
       </c>
       <c r="H78" s="261" t="s">
         <v>327</v>
       </c>
-      <c r="I78" s="369" t="s">
+      <c r="I78" s="328" t="s">
         <v>94</v>
       </c>
-      <c r="J78" s="369" t="s">
+      <c r="J78" s="328" t="s">
         <v>95</v>
       </c>
-      <c r="K78" s="376" t="s">
+      <c r="K78" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M78" s="378" t="s">
+      <c r="M78" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N78" s="379"/>
-      <c r="O78" s="380"/>
+      <c r="N78" s="323"/>
+      <c r="O78" s="324"/>
       <c r="P78" s="74"/>
-      <c r="Q78" s="381" t="s">
+      <c r="Q78" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R78" s="382"/>
-      <c r="S78" s="383"/>
+      <c r="R78" s="381"/>
+      <c r="S78" s="382"/>
       <c r="T78" s="58"/>
-      <c r="U78" s="374" t="s">
+      <c r="U78" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V78" s="375"/>
+      <c r="V78" s="384"/>
     </row>
     <row r="79" spans="1:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="347"/>
-[...1 lines deleted...]
-      <c r="C79" s="368"/>
+      <c r="A79" s="345"/>
+      <c r="B79" s="347"/>
+      <c r="C79" s="347"/>
       <c r="D79" s="45"/>
       <c r="E79" s="176" t="s">
         <v>96</v>
       </c>
       <c r="F79" s="175" t="s">
         <v>310</v>
       </c>
       <c r="G79" s="117" t="s">
         <v>97</v>
       </c>
       <c r="H79" s="262" t="s">
         <v>328</v>
       </c>
-      <c r="I79" s="370"/>
-[...1 lines deleted...]
-      <c r="K79" s="377"/>
+      <c r="I79" s="329"/>
+      <c r="J79" s="329"/>
+      <c r="K79" s="349"/>
       <c r="M79" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N79" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O79" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P79" s="74"/>
       <c r="Q79" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R79" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S79" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T79" s="58"/>
       <c r="U79" s="33" t="s">
         <v>12</v>
       </c>
@@ -10393,58 +10393,58 @@
       <c r="R85" s="84" t="str">
         <f t="shared" si="39"/>
         <v>-</v>
       </c>
       <c r="S85" s="84" t="str">
         <f t="shared" si="40"/>
         <v>-</v>
       </c>
       <c r="T85" s="58"/>
       <c r="U85" s="84" t="str">
         <f t="shared" si="36"/>
         <v>-</v>
       </c>
       <c r="V85" s="84" t="str">
         <f t="shared" si="37"/>
         <v>-</v>
       </c>
     </row>
     <row r="86" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A86" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="39" t="s">
         <v>145</v>
       </c>
-      <c r="C86" s="395"/>
-[...6 lines deleted...]
-      <c r="J86" s="397"/>
+      <c r="C86" s="336"/>
+      <c r="D86" s="337"/>
+      <c r="E86" s="337"/>
+      <c r="F86" s="337"/>
+      <c r="G86" s="337"/>
+      <c r="H86" s="337"/>
+      <c r="I86" s="337"/>
+      <c r="J86" s="338"/>
       <c r="K86" s="35">
         <f>ROUND(SUM(K80:K85),0)</f>
         <v>0</v>
       </c>
       <c r="L86" s="74"/>
       <c r="M86" s="141">
         <f>SUM(M80:M85)</f>
         <v>0</v>
       </c>
       <c r="N86" s="142">
         <f>SUM(N80:N85)</f>
         <v>0</v>
       </c>
       <c r="O86" s="206">
         <f>SUM(O80:O85)</f>
         <v>0</v>
       </c>
       <c r="P86" s="74"/>
       <c r="Q86" s="115">
         <f>ROUND(SUM(Q80:Q85),0)</f>
         <v>0</v>
       </c>
       <c r="R86" s="115">
         <f>ROUND(SUM(R80:R85),0)</f>
         <v>0</v>
@@ -10474,127 +10474,127 @@
       <c r="H87" s="2"/>
       <c r="I87" s="2"/>
       <c r="J87" s="2"/>
       <c r="K87" s="10"/>
       <c r="P87" s="74"/>
       <c r="T87" s="58"/>
     </row>
     <row r="88" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="36" t="str">
         <f>"07"</f>
         <v>07</v>
       </c>
       <c r="B88" s="40" t="s">
         <v>146</v>
       </c>
       <c r="C88" s="41"/>
       <c r="D88" s="42"/>
       <c r="E88" s="42"/>
       <c r="F88" s="42"/>
       <c r="G88" s="42"/>
       <c r="H88" s="42"/>
       <c r="I88" s="42"/>
       <c r="J88" s="42"/>
       <c r="K88" s="43"/>
       <c r="L88" s="74"/>
-      <c r="M88" s="371" t="s">
+      <c r="M88" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N88" s="372"/>
-      <c r="O88" s="373"/>
+      <c r="N88" s="334"/>
+      <c r="O88" s="335"/>
       <c r="P88" s="74"/>
       <c r="T88" s="58"/>
     </row>
     <row r="89" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="346" t="s">
+      <c r="A89" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B89" s="367" t="s">
+      <c r="B89" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C89" s="367" t="s">
+      <c r="C89" s="346" t="s">
         <v>90</v>
       </c>
       <c r="D89" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="E89" s="360" t="s">
+      <c r="E89" s="386" t="s">
         <v>92</v>
       </c>
-      <c r="F89" s="361"/>
+      <c r="F89" s="387"/>
       <c r="G89" s="60" t="s">
         <v>93</v>
       </c>
       <c r="H89" s="261" t="s">
         <v>327</v>
       </c>
-      <c r="I89" s="369" t="s">
+      <c r="I89" s="328" t="s">
         <v>94</v>
       </c>
-      <c r="J89" s="369" t="s">
+      <c r="J89" s="328" t="s">
         <v>95</v>
       </c>
-      <c r="K89" s="376" t="s">
+      <c r="K89" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M89" s="378" t="s">
+      <c r="M89" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N89" s="379"/>
-      <c r="O89" s="380"/>
+      <c r="N89" s="323"/>
+      <c r="O89" s="324"/>
       <c r="P89" s="74"/>
-      <c r="Q89" s="381" t="s">
+      <c r="Q89" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R89" s="382"/>
-      <c r="S89" s="383"/>
+      <c r="R89" s="381"/>
+      <c r="S89" s="382"/>
       <c r="T89" s="58"/>
-      <c r="U89" s="374" t="s">
+      <c r="U89" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V89" s="375"/>
+      <c r="V89" s="384"/>
     </row>
     <row r="90" spans="1:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="347"/>
-[...1 lines deleted...]
-      <c r="C90" s="368"/>
+      <c r="A90" s="345"/>
+      <c r="B90" s="347"/>
+      <c r="C90" s="347"/>
       <c r="D90" s="45"/>
       <c r="E90" s="176" t="s">
         <v>96</v>
       </c>
       <c r="F90" s="175" t="s">
         <v>310</v>
       </c>
       <c r="G90" s="117" t="s">
         <v>97</v>
       </c>
       <c r="H90" s="262" t="s">
         <v>328</v>
       </c>
-      <c r="I90" s="370"/>
-[...1 lines deleted...]
-      <c r="K90" s="377"/>
+      <c r="I90" s="329"/>
+      <c r="J90" s="329"/>
+      <c r="K90" s="349"/>
       <c r="M90" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N90" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O90" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P90" s="74"/>
       <c r="Q90" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R90" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S90" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T90" s="58"/>
       <c r="U90" s="33" t="s">
         <v>12</v>
       </c>
@@ -11019,58 +11019,58 @@
       <c r="R98" s="84" t="str">
         <f t="shared" si="50"/>
         <v>-</v>
       </c>
       <c r="S98" s="84" t="str">
         <f t="shared" si="51"/>
         <v>-</v>
       </c>
       <c r="T98" s="58"/>
       <c r="U98" s="84" t="str">
         <f t="shared" si="47"/>
         <v>-</v>
       </c>
       <c r="V98" s="84" t="str">
         <f t="shared" si="48"/>
         <v>-</v>
       </c>
     </row>
     <row r="99" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B99" s="39" t="s">
         <v>162</v>
       </c>
-      <c r="C99" s="395"/>
-[...6 lines deleted...]
-      <c r="J99" s="397"/>
+      <c r="C99" s="336"/>
+      <c r="D99" s="337"/>
+      <c r="E99" s="337"/>
+      <c r="F99" s="337"/>
+      <c r="G99" s="337"/>
+      <c r="H99" s="337"/>
+      <c r="I99" s="337"/>
+      <c r="J99" s="338"/>
       <c r="K99" s="35">
         <f>ROUND(SUM(K91:K98),0)</f>
         <v>0</v>
       </c>
       <c r="L99" s="74"/>
       <c r="M99" s="141">
         <f>SUM(M91:M98)</f>
         <v>0</v>
       </c>
       <c r="N99" s="142">
         <f>SUM(N91:N98)</f>
         <v>0</v>
       </c>
       <c r="O99" s="206">
         <f>SUM(O91:O98)</f>
         <v>0</v>
       </c>
       <c r="P99" s="74"/>
       <c r="Q99" s="115">
         <f>ROUND(SUM(Q91:Q98),0)</f>
         <v>0</v>
       </c>
       <c r="R99" s="115">
         <f>ROUND(SUM(R91:R98),0)</f>
         <v>0</v>
@@ -11093,127 +11093,127 @@
       <c r="A100" s="12"/>
       <c r="B100" s="11"/>
       <c r="C100" s="7"/>
       <c r="E100" s="7"/>
       <c r="F100" s="7"/>
       <c r="P100" s="74"/>
       <c r="T100" s="59"/>
     </row>
     <row r="101" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A101" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="40" t="s">
         <v>163</v>
       </c>
       <c r="C101" s="41"/>
       <c r="D101" s="42"/>
       <c r="E101" s="42"/>
       <c r="F101" s="42"/>
       <c r="G101" s="42"/>
       <c r="H101" s="42"/>
       <c r="I101" s="42"/>
       <c r="J101" s="42"/>
       <c r="K101" s="43"/>
       <c r="L101" s="74"/>
-      <c r="M101" s="371" t="s">
+      <c r="M101" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N101" s="372"/>
-      <c r="O101" s="373"/>
+      <c r="N101" s="334"/>
+      <c r="O101" s="335"/>
       <c r="P101" s="74"/>
       <c r="T101" s="58"/>
     </row>
     <row r="102" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="346" t="s">
+      <c r="A102" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B102" s="367" t="s">
+      <c r="B102" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C102" s="367" t="s">
+      <c r="C102" s="346" t="s">
         <v>90</v>
       </c>
       <c r="D102" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="E102" s="360" t="s">
+      <c r="E102" s="386" t="s">
         <v>92</v>
       </c>
-      <c r="F102" s="361"/>
+      <c r="F102" s="387"/>
       <c r="G102" s="60" t="s">
         <v>93</v>
       </c>
       <c r="H102" s="261" t="s">
         <v>327</v>
       </c>
-      <c r="I102" s="369" t="s">
+      <c r="I102" s="328" t="s">
         <v>94</v>
       </c>
-      <c r="J102" s="369" t="s">
+      <c r="J102" s="328" t="s">
         <v>95</v>
       </c>
-      <c r="K102" s="376" t="s">
+      <c r="K102" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M102" s="378" t="s">
+      <c r="M102" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N102" s="379"/>
-      <c r="O102" s="380"/>
+      <c r="N102" s="323"/>
+      <c r="O102" s="324"/>
       <c r="P102" s="74"/>
-      <c r="Q102" s="381" t="s">
+      <c r="Q102" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R102" s="382"/>
-      <c r="S102" s="383"/>
+      <c r="R102" s="381"/>
+      <c r="S102" s="382"/>
       <c r="T102" s="58"/>
-      <c r="U102" s="374" t="s">
+      <c r="U102" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V102" s="375"/>
+      <c r="V102" s="384"/>
     </row>
     <row r="103" spans="1:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="347"/>
-[...1 lines deleted...]
-      <c r="C103" s="368"/>
+      <c r="A103" s="345"/>
+      <c r="B103" s="347"/>
+      <c r="C103" s="347"/>
       <c r="D103" s="45"/>
       <c r="E103" s="176" t="s">
         <v>96</v>
       </c>
       <c r="F103" s="175" t="s">
         <v>310</v>
       </c>
       <c r="G103" s="117" t="s">
         <v>97</v>
       </c>
       <c r="H103" s="262" t="s">
         <v>328</v>
       </c>
-      <c r="I103" s="370"/>
-[...1 lines deleted...]
-      <c r="K103" s="377"/>
+      <c r="I103" s="329"/>
+      <c r="J103" s="329"/>
+      <c r="K103" s="349"/>
       <c r="M103" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N103" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O103" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P103" s="74"/>
       <c r="Q103" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R103" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S103" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T103" s="58"/>
       <c r="U103" s="33" t="s">
         <v>12</v>
       </c>
@@ -11368,58 +11368,58 @@
       <c r="R106" s="84" t="str">
         <f t="shared" si="61"/>
         <v>-</v>
       </c>
       <c r="S106" s="84" t="str">
         <f t="shared" si="62"/>
         <v>-</v>
       </c>
       <c r="T106" s="58"/>
       <c r="U106" s="84" t="str">
         <f t="shared" si="58"/>
         <v>-</v>
       </c>
       <c r="V106" s="84" t="str">
         <f t="shared" si="59"/>
         <v>-</v>
       </c>
     </row>
     <row r="107" spans="1:22" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A107" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B107" s="44" t="s">
         <v>169</v>
       </c>
-      <c r="C107" s="395"/>
-[...6 lines deleted...]
-      <c r="J107" s="397"/>
+      <c r="C107" s="336"/>
+      <c r="D107" s="337"/>
+      <c r="E107" s="337"/>
+      <c r="F107" s="337"/>
+      <c r="G107" s="337"/>
+      <c r="H107" s="337"/>
+      <c r="I107" s="337"/>
+      <c r="J107" s="338"/>
       <c r="K107" s="35">
         <f>ROUND(SUM(K104:K106),0)</f>
         <v>0</v>
       </c>
       <c r="L107" s="74"/>
       <c r="M107" s="141">
         <f>SUM(M104:M106)</f>
         <v>0</v>
       </c>
       <c r="N107" s="142">
         <f>SUM(N104:N106)</f>
         <v>0</v>
       </c>
       <c r="O107" s="206">
         <f>SUM(O104:O106)</f>
         <v>0</v>
       </c>
       <c r="P107" s="74"/>
       <c r="Q107" s="115">
         <f>ROUND(SUM(Q104:Q106),0)</f>
         <v>0</v>
       </c>
       <c r="R107" s="115">
         <f>ROUND(SUM(R104:R106),0)</f>
         <v>0</v>
@@ -11452,127 +11452,127 @@
       <c r="K108" s="9"/>
       <c r="L108" s="74"/>
       <c r="M108" s="74"/>
       <c r="N108" s="74"/>
       <c r="O108" s="74"/>
       <c r="P108" s="74"/>
       <c r="T108" s="58"/>
     </row>
     <row r="109" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A109" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B109" s="40" t="s">
         <v>170</v>
       </c>
       <c r="C109" s="41"/>
       <c r="D109" s="42"/>
       <c r="E109" s="42"/>
       <c r="F109" s="42"/>
       <c r="G109" s="42"/>
       <c r="H109" s="42"/>
       <c r="I109" s="42"/>
       <c r="J109" s="42"/>
       <c r="K109" s="43"/>
       <c r="L109" s="74"/>
-      <c r="M109" s="371" t="s">
+      <c r="M109" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N109" s="372"/>
-      <c r="O109" s="373"/>
+      <c r="N109" s="334"/>
+      <c r="O109" s="335"/>
       <c r="P109" s="74"/>
       <c r="T109" s="58"/>
     </row>
     <row r="110" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="346" t="s">
+      <c r="A110" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B110" s="367" t="s">
+      <c r="B110" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C110" s="367" t="s">
+      <c r="C110" s="346" t="s">
         <v>90</v>
       </c>
       <c r="D110" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="E110" s="360" t="s">
+      <c r="E110" s="386" t="s">
         <v>92</v>
       </c>
-      <c r="F110" s="361"/>
+      <c r="F110" s="387"/>
       <c r="G110" s="60" t="s">
         <v>93</v>
       </c>
       <c r="H110" s="261" t="s">
         <v>327</v>
       </c>
-      <c r="I110" s="369" t="s">
+      <c r="I110" s="328" t="s">
         <v>94</v>
       </c>
-      <c r="J110" s="369" t="s">
+      <c r="J110" s="328" t="s">
         <v>95</v>
       </c>
-      <c r="K110" s="376" t="s">
+      <c r="K110" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M110" s="378" t="s">
+      <c r="M110" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N110" s="379"/>
-      <c r="O110" s="380"/>
+      <c r="N110" s="323"/>
+      <c r="O110" s="324"/>
       <c r="P110" s="74"/>
-      <c r="Q110" s="381" t="s">
+      <c r="Q110" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R110" s="382"/>
-      <c r="S110" s="383"/>
+      <c r="R110" s="381"/>
+      <c r="S110" s="382"/>
       <c r="T110" s="58"/>
-      <c r="U110" s="374" t="s">
+      <c r="U110" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V110" s="375"/>
+      <c r="V110" s="384"/>
     </row>
     <row r="111" spans="1:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="347"/>
-[...1 lines deleted...]
-      <c r="C111" s="368"/>
+      <c r="A111" s="345"/>
+      <c r="B111" s="347"/>
+      <c r="C111" s="347"/>
       <c r="D111" s="45"/>
       <c r="E111" s="176" t="s">
         <v>96</v>
       </c>
       <c r="F111" s="175" t="s">
         <v>310</v>
       </c>
       <c r="G111" s="117" t="s">
         <v>97</v>
       </c>
       <c r="H111" s="262" t="s">
         <v>328</v>
       </c>
-      <c r="I111" s="370"/>
-[...1 lines deleted...]
-      <c r="K111" s="377"/>
+      <c r="I111" s="329"/>
+      <c r="J111" s="329"/>
+      <c r="K111" s="349"/>
       <c r="M111" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N111" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O111" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P111" s="74"/>
       <c r="Q111" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R111" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S111" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T111" s="58"/>
       <c r="U111" s="33" t="s">
         <v>12</v>
       </c>
@@ -11673,58 +11673,58 @@
       <c r="R113" s="84" t="str">
         <f t="shared" ref="R113" si="72">IF(I113="Related",K113,"-")</f>
         <v>-</v>
       </c>
       <c r="S113" s="84" t="str">
         <f t="shared" ref="S113" si="73">IF(I113="External",K113,"-")</f>
         <v>-</v>
       </c>
       <c r="T113" s="58"/>
       <c r="U113" s="84" t="str">
         <f t="shared" si="69"/>
         <v>-</v>
       </c>
       <c r="V113" s="84" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
     </row>
     <row r="114" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A114" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B114" s="40" t="s">
         <v>174</v>
       </c>
-      <c r="C114" s="395"/>
-[...6 lines deleted...]
-      <c r="J114" s="397"/>
+      <c r="C114" s="336"/>
+      <c r="D114" s="337"/>
+      <c r="E114" s="337"/>
+      <c r="F114" s="337"/>
+      <c r="G114" s="337"/>
+      <c r="H114" s="337"/>
+      <c r="I114" s="337"/>
+      <c r="J114" s="338"/>
       <c r="K114" s="35">
         <f>ROUND(SUM(K112:K113),0)</f>
         <v>0</v>
       </c>
       <c r="L114" s="74"/>
       <c r="M114" s="141">
         <f>SUM(M112:M113)</f>
         <v>0</v>
       </c>
       <c r="N114" s="142">
         <f>SUM(N112:N113)</f>
         <v>0</v>
       </c>
       <c r="O114" s="206">
         <f>SUM(O112:O113)</f>
         <v>0</v>
       </c>
       <c r="P114" s="74"/>
       <c r="Q114" s="115">
         <f>ROUND(SUM(Q112:Q113),0)</f>
         <v>0</v>
       </c>
       <c r="R114" s="115">
         <f>ROUND(SUM(R112:R113),0)</f>
         <v>0</v>
@@ -11753,127 +11753,127 @@
       <c r="G115" s="24"/>
       <c r="H115" s="24"/>
       <c r="I115" s="24"/>
       <c r="J115" s="24"/>
       <c r="K115" s="24"/>
       <c r="P115" s="74"/>
       <c r="T115" s="58"/>
     </row>
     <row r="116" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A116" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B116" s="40" t="s">
         <v>175</v>
       </c>
       <c r="C116" s="41"/>
       <c r="D116" s="42"/>
       <c r="E116" s="42"/>
       <c r="F116" s="42"/>
       <c r="G116" s="42"/>
       <c r="H116" s="42"/>
       <c r="I116" s="42"/>
       <c r="J116" s="42"/>
       <c r="K116" s="43"/>
       <c r="L116" s="74"/>
-      <c r="M116" s="371" t="s">
+      <c r="M116" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N116" s="372"/>
-      <c r="O116" s="373"/>
+      <c r="N116" s="334"/>
+      <c r="O116" s="335"/>
       <c r="P116" s="74"/>
       <c r="T116" s="58"/>
     </row>
     <row r="117" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="346" t="s">
+      <c r="A117" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B117" s="367" t="s">
+      <c r="B117" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C117" s="367" t="s">
+      <c r="C117" s="346" t="s">
         <v>90</v>
       </c>
       <c r="D117" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="E117" s="360" t="s">
+      <c r="E117" s="386" t="s">
         <v>92</v>
       </c>
-      <c r="F117" s="361"/>
+      <c r="F117" s="387"/>
       <c r="G117" s="60" t="s">
         <v>93</v>
       </c>
       <c r="H117" s="261" t="s">
         <v>327</v>
       </c>
-      <c r="I117" s="369" t="s">
+      <c r="I117" s="328" t="s">
         <v>94</v>
       </c>
-      <c r="J117" s="369" t="s">
+      <c r="J117" s="328" t="s">
         <v>95</v>
       </c>
-      <c r="K117" s="376" t="s">
+      <c r="K117" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M117" s="378" t="s">
+      <c r="M117" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N117" s="379"/>
-      <c r="O117" s="380"/>
+      <c r="N117" s="323"/>
+      <c r="O117" s="324"/>
       <c r="P117" s="74"/>
-      <c r="Q117" s="381" t="s">
+      <c r="Q117" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R117" s="382"/>
-      <c r="S117" s="383"/>
+      <c r="R117" s="381"/>
+      <c r="S117" s="382"/>
       <c r="T117" s="58"/>
-      <c r="U117" s="374" t="s">
+      <c r="U117" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V117" s="375"/>
+      <c r="V117" s="384"/>
     </row>
     <row r="118" spans="1:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="347"/>
-[...1 lines deleted...]
-      <c r="C118" s="368"/>
+      <c r="A118" s="345"/>
+      <c r="B118" s="347"/>
+      <c r="C118" s="347"/>
       <c r="D118" s="45"/>
       <c r="E118" s="176" t="s">
         <v>96</v>
       </c>
       <c r="F118" s="175" t="s">
         <v>310</v>
       </c>
       <c r="G118" s="117" t="s">
         <v>97</v>
       </c>
       <c r="H118" s="262" t="s">
         <v>328</v>
       </c>
-      <c r="I118" s="370"/>
-[...1 lines deleted...]
-      <c r="K118" s="377"/>
+      <c r="I118" s="329"/>
+      <c r="J118" s="329"/>
+      <c r="K118" s="349"/>
       <c r="M118" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N118" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O118" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P118" s="74"/>
       <c r="Q118" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R118" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S118" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T118" s="58"/>
       <c r="U118" s="33" t="s">
         <v>12</v>
       </c>
@@ -12184,130 +12184,130 @@
       </c>
       <c r="P124" s="74"/>
       <c r="Q124" s="84" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="R124" s="84" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="S124" s="84" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="T124" s="58"/>
       <c r="U124" s="84" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V124" s="84" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
     </row>
     <row r="125" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="364" t="s">
-[...11 lines deleted...]
-      <c r="K125" s="366"/>
+      <c r="A125" s="412" t="s">
+        <v>356</v>
+      </c>
+      <c r="B125" s="389"/>
+      <c r="C125" s="389"/>
+      <c r="D125" s="389"/>
+      <c r="E125" s="389"/>
+      <c r="F125" s="389"/>
+      <c r="G125" s="389"/>
+      <c r="H125" s="389"/>
+      <c r="I125" s="389"/>
+      <c r="J125" s="389"/>
+      <c r="K125" s="390"/>
       <c r="M125" s="288"/>
       <c r="N125" s="289"/>
       <c r="O125" s="290"/>
       <c r="P125" s="74"/>
       <c r="Q125" s="233"/>
       <c r="R125" s="233"/>
       <c r="S125" s="233"/>
       <c r="T125" s="58"/>
       <c r="U125" s="233"/>
       <c r="V125" s="233"/>
     </row>
     <row r="126" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="322" t="s">
-[...11 lines deleted...]
-      <c r="K126" s="366"/>
+      <c r="A126" s="341" t="s">
+        <v>357</v>
+      </c>
+      <c r="B126" s="389"/>
+      <c r="C126" s="389"/>
+      <c r="D126" s="389"/>
+      <c r="E126" s="389"/>
+      <c r="F126" s="389"/>
+      <c r="G126" s="389"/>
+      <c r="H126" s="389"/>
+      <c r="I126" s="389"/>
+      <c r="J126" s="389"/>
+      <c r="K126" s="390"/>
       <c r="M126" s="288"/>
       <c r="N126" s="289"/>
       <c r="O126" s="290"/>
       <c r="P126" s="74"/>
       <c r="Q126" s="233"/>
       <c r="R126" s="233"/>
       <c r="S126" s="233"/>
       <c r="T126" s="58"/>
       <c r="U126" s="233"/>
       <c r="V126" s="233"/>
     </row>
     <row r="127" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="322" t="s">
-[...11 lines deleted...]
-      <c r="K127" s="366"/>
+      <c r="A127" s="341" t="s">
+        <v>359</v>
+      </c>
+      <c r="B127" s="389"/>
+      <c r="C127" s="389"/>
+      <c r="D127" s="389"/>
+      <c r="E127" s="389"/>
+      <c r="F127" s="389"/>
+      <c r="G127" s="389"/>
+      <c r="H127" s="389"/>
+      <c r="I127" s="389"/>
+      <c r="J127" s="389"/>
+      <c r="K127" s="390"/>
       <c r="M127" s="288"/>
       <c r="N127" s="289"/>
       <c r="O127" s="290"/>
       <c r="P127" s="74"/>
       <c r="Q127" s="233"/>
       <c r="R127" s="233"/>
       <c r="S127" s="233"/>
       <c r="T127" s="58"/>
       <c r="U127" s="233"/>
       <c r="V127" s="233"/>
     </row>
     <row r="128" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="287" t="s">
         <v>187</v>
       </c>
       <c r="B128" s="26" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C128" s="26"/>
       <c r="D128" s="31">
         <v>1</v>
       </c>
       <c r="E128" s="179"/>
       <c r="F128" s="61"/>
       <c r="G128" s="31"/>
       <c r="H128" s="263"/>
       <c r="I128" s="61"/>
       <c r="J128" s="61"/>
       <c r="K128" s="32">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="L128" s="74" t="str">
         <f t="shared" si="75"/>
         <v/>
       </c>
       <c r="M128" s="237"/>
       <c r="N128" s="238"/>
       <c r="O128" s="204">
         <f t="shared" si="76"/>
         <v>0</v>
       </c>
@@ -12317,51 +12317,51 @@
         <v>-</v>
       </c>
       <c r="R128" s="84" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="S128" s="84" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="T128" s="58"/>
       <c r="U128" s="84" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V128" s="84" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
     </row>
     <row r="129" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="287" t="s">
         <v>188</v>
       </c>
       <c r="B129" s="26" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C129" s="26"/>
       <c r="D129" s="31">
         <v>1</v>
       </c>
       <c r="E129" s="179"/>
       <c r="F129" s="61"/>
       <c r="G129" s="31"/>
       <c r="H129" s="263"/>
       <c r="I129" s="61"/>
       <c r="J129" s="61"/>
       <c r="K129" s="32">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="L129" s="74" t="str">
         <f t="shared" si="75"/>
         <v/>
       </c>
       <c r="M129" s="237"/>
       <c r="N129" s="238"/>
       <c r="O129" s="204">
         <f t="shared" si="76"/>
         <v>0</v>
       </c>
@@ -12371,51 +12371,51 @@
         <v>-</v>
       </c>
       <c r="R129" s="84" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="S129" s="84" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="T129" s="58"/>
       <c r="U129" s="84" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V129" s="84" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
     </row>
     <row r="130" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="287" t="s">
         <v>189</v>
       </c>
       <c r="B130" s="26" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C130" s="26"/>
       <c r="D130" s="31">
         <v>1</v>
       </c>
       <c r="E130" s="179"/>
       <c r="F130" s="61"/>
       <c r="G130" s="31"/>
       <c r="H130" s="263"/>
       <c r="I130" s="61"/>
       <c r="J130" s="61"/>
       <c r="K130" s="32">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="L130" s="74" t="str">
         <f t="shared" si="75"/>
         <v/>
       </c>
       <c r="M130" s="237"/>
       <c r="N130" s="238"/>
       <c r="O130" s="204">
         <f t="shared" ref="O130:O131" si="85">SUM(M130+N130)</f>
         <v>0</v>
       </c>
@@ -12481,58 +12481,58 @@
       <c r="R131" s="84" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="S131" s="84" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="T131" s="58"/>
       <c r="U131" s="84" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V131" s="84" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
     </row>
     <row r="132" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A132" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B132" s="39" t="s">
         <v>191</v>
       </c>
-      <c r="C132" s="395"/>
-[...6 lines deleted...]
-      <c r="J132" s="397"/>
+      <c r="C132" s="336"/>
+      <c r="D132" s="337"/>
+      <c r="E132" s="337"/>
+      <c r="F132" s="337"/>
+      <c r="G132" s="337"/>
+      <c r="H132" s="337"/>
+      <c r="I132" s="337"/>
+      <c r="J132" s="338"/>
       <c r="K132" s="35">
         <f>ROUND(SUM(K119:K131),0)</f>
         <v>0</v>
       </c>
       <c r="L132" s="74"/>
       <c r="M132" s="141">
         <f>SUM(M119:M131)</f>
         <v>0</v>
       </c>
       <c r="N132" s="142">
         <f>SUM(N119:N131)</f>
         <v>0</v>
       </c>
       <c r="O132" s="251">
         <f>SUM(O119:O131)</f>
         <v>0</v>
       </c>
       <c r="P132" s="74"/>
       <c r="Q132" s="115">
         <f>ROUND(SUM(Q119:Q131),0)</f>
         <v>0</v>
       </c>
       <c r="R132" s="115">
         <f>ROUND(SUM(R119:R131),0)</f>
         <v>0</v>
@@ -12563,107 +12563,107 @@
       <c r="I133" s="134"/>
       <c r="J133" s="134"/>
       <c r="K133" s="292"/>
       <c r="M133" s="140"/>
       <c r="N133" s="140"/>
       <c r="O133" s="140"/>
       <c r="P133" s="74"/>
       <c r="Q133" s="293"/>
       <c r="R133" s="293"/>
       <c r="S133" s="293"/>
       <c r="T133" s="58"/>
       <c r="U133" s="293"/>
       <c r="V133" s="293"/>
     </row>
     <row r="134" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="104"/>
       <c r="B134" s="291"/>
       <c r="C134" s="291"/>
       <c r="D134" s="134"/>
       <c r="E134" s="134"/>
       <c r="F134" s="134"/>
       <c r="G134" s="134"/>
       <c r="H134" s="134"/>
       <c r="I134" s="134"/>
       <c r="J134" s="294" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="K134" s="295">
         <f>K170-SUM(K128:K131)</f>
         <v>0</v>
       </c>
       <c r="M134" s="140"/>
       <c r="N134" s="140"/>
       <c r="O134" s="140"/>
       <c r="P134" s="74"/>
       <c r="Q134" s="293"/>
       <c r="R134" s="293"/>
       <c r="S134" s="293"/>
       <c r="T134" s="58"/>
       <c r="U134" s="293"/>
       <c r="V134" s="293"/>
     </row>
     <row r="135" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="104"/>
       <c r="B135" s="291"/>
       <c r="C135" s="291"/>
       <c r="D135" s="134"/>
       <c r="E135" s="134"/>
       <c r="F135" s="134"/>
       <c r="G135" s="134"/>
       <c r="H135" s="134"/>
       <c r="I135" s="134"/>
       <c r="J135" s="294" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="K135" s="295">
         <f>SUM(K128:K131)</f>
         <v>0</v>
       </c>
       <c r="M135" s="140"/>
       <c r="N135" s="140"/>
       <c r="O135" s="140"/>
       <c r="P135" s="74"/>
       <c r="Q135" s="293"/>
       <c r="R135" s="293"/>
       <c r="S135" s="293"/>
       <c r="T135" s="58"/>
       <c r="U135" s="293"/>
       <c r="V135" s="293"/>
     </row>
     <row r="136" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="104"/>
       <c r="B136" s="291"/>
       <c r="C136" s="291"/>
       <c r="D136" s="134"/>
       <c r="E136" s="134"/>
       <c r="F136" s="134"/>
       <c r="G136" s="134"/>
       <c r="H136" s="134"/>
       <c r="I136" s="134"/>
       <c r="J136" s="294" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="K136" s="296" t="e">
         <f>K135/K134</f>
         <v>#DIV/0!</v>
       </c>
       <c r="M136" s="140"/>
       <c r="N136" s="140"/>
       <c r="O136" s="140"/>
       <c r="P136" s="74"/>
       <c r="Q136" s="293"/>
       <c r="R136" s="293"/>
       <c r="S136" s="293"/>
       <c r="T136" s="58"/>
       <c r="U136" s="293"/>
       <c r="V136" s="293"/>
     </row>
     <row r="137" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A137" s="3"/>
       <c r="B137" s="3"/>
       <c r="C137" s="3"/>
       <c r="D137" s="2"/>
       <c r="E137" s="2"/>
       <c r="F137" s="2"/>
       <c r="G137" s="2"/>
       <c r="H137" s="2"/>
@@ -12694,142 +12694,142 @@
       <c r="P138" s="74"/>
       <c r="T138" s="58"/>
     </row>
     <row r="139" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A139" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B139" s="40" t="s">
         <v>193</v>
       </c>
       <c r="C139" s="41"/>
       <c r="D139" s="42"/>
       <c r="E139" s="42"/>
       <c r="F139" s="42"/>
       <c r="G139" s="42"/>
       <c r="H139" s="42"/>
       <c r="I139" s="42"/>
       <c r="J139" s="42"/>
       <c r="K139" s="43"/>
       <c r="L139" s="74"/>
       <c r="P139" s="74"/>
       <c r="T139" s="58"/>
     </row>
     <row r="140" spans="1:22" s="1" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A140" s="255"/>
-      <c r="B140" s="362" t="s">
-[...10 lines deleted...]
-      <c r="K140" s="363"/>
+      <c r="B140" s="411" t="s">
+        <v>369</v>
+      </c>
+      <c r="C140" s="351"/>
+      <c r="D140" s="351"/>
+      <c r="E140" s="351"/>
+      <c r="F140" s="351"/>
+      <c r="G140" s="351"/>
+      <c r="H140" s="351"/>
+      <c r="I140" s="351"/>
+      <c r="J140" s="351"/>
+      <c r="K140" s="352"/>
       <c r="L140" s="74"/>
-      <c r="M140" s="371" t="s">
+      <c r="M140" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N140" s="372"/>
-      <c r="O140" s="373"/>
+      <c r="N140" s="334"/>
+      <c r="O140" s="335"/>
       <c r="P140" s="74"/>
       <c r="T140" s="58"/>
     </row>
     <row r="141" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="346" t="s">
+      <c r="A141" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B141" s="367" t="s">
+      <c r="B141" s="346" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="178" t="s">
         <v>90</v>
       </c>
       <c r="D141" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="E141" s="360" t="s">
+      <c r="E141" s="386" t="s">
         <v>92</v>
       </c>
-      <c r="F141" s="361"/>
+      <c r="F141" s="387"/>
       <c r="G141" s="60" t="s">
         <v>93</v>
       </c>
       <c r="H141" s="261" t="s">
         <v>327</v>
       </c>
-      <c r="I141" s="369" t="s">
+      <c r="I141" s="328" t="s">
         <v>94</v>
       </c>
-      <c r="J141" s="369" t="s">
+      <c r="J141" s="328" t="s">
         <v>95</v>
       </c>
-      <c r="K141" s="376" t="s">
+      <c r="K141" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M141" s="378" t="s">
+      <c r="M141" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N141" s="379"/>
-      <c r="O141" s="380"/>
+      <c r="N141" s="323"/>
+      <c r="O141" s="324"/>
       <c r="P141" s="74"/>
-      <c r="Q141" s="381" t="s">
+      <c r="Q141" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R141" s="382"/>
-      <c r="S141" s="383"/>
+      <c r="R141" s="381"/>
+      <c r="S141" s="382"/>
       <c r="T141" s="58"/>
-      <c r="U141" s="374" t="s">
+      <c r="U141" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V141" s="375"/>
+      <c r="V141" s="384"/>
     </row>
     <row r="142" spans="1:22" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="347"/>
-      <c r="B142" s="368"/>
+      <c r="A142" s="345"/>
+      <c r="B142" s="347"/>
       <c r="C142" s="177" t="s">
         <v>194</v>
       </c>
       <c r="D142" s="45"/>
       <c r="E142" s="176" t="s">
         <v>96</v>
       </c>
       <c r="F142" s="175" t="s">
         <v>310</v>
       </c>
       <c r="G142" s="117" t="s">
         <v>97</v>
       </c>
       <c r="H142" s="262" t="s">
         <v>328</v>
       </c>
-      <c r="I142" s="370"/>
-[...1 lines deleted...]
-      <c r="K142" s="377"/>
+      <c r="I142" s="329"/>
+      <c r="J142" s="329"/>
+      <c r="K142" s="349"/>
       <c r="M142" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N142" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O142" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P142" s="74"/>
       <c r="Q142" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R142" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S142" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T142" s="58"/>
       <c r="U142" s="33" t="s">
         <v>12</v>
       </c>
@@ -13254,58 +13254,58 @@
       <c r="R150" s="84" t="str">
         <f t="shared" si="95"/>
         <v>-</v>
       </c>
       <c r="S150" s="84" t="str">
         <f t="shared" si="96"/>
         <v>-</v>
       </c>
       <c r="T150" s="58"/>
       <c r="U150" s="84" t="str">
         <f t="shared" si="92"/>
         <v>-</v>
       </c>
       <c r="V150" s="84" t="str">
         <f t="shared" si="93"/>
         <v>-</v>
       </c>
     </row>
     <row r="151" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A151" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B151" s="39" t="s">
         <v>210</v>
       </c>
-      <c r="C151" s="395"/>
-[...6 lines deleted...]
-      <c r="J151" s="397"/>
+      <c r="C151" s="336"/>
+      <c r="D151" s="337"/>
+      <c r="E151" s="337"/>
+      <c r="F151" s="337"/>
+      <c r="G151" s="337"/>
+      <c r="H151" s="337"/>
+      <c r="I151" s="337"/>
+      <c r="J151" s="338"/>
       <c r="K151" s="35">
         <f>ROUND(SUM(K143:K150),0)</f>
         <v>0</v>
       </c>
       <c r="L151" s="74"/>
       <c r="M151" s="141">
         <f>SUM(M143:M150)</f>
         <v>0</v>
       </c>
       <c r="N151" s="142">
         <f>SUM(N143:N150)</f>
         <v>0</v>
       </c>
       <c r="O151" s="206">
         <f>SUM(O143:O150)</f>
         <v>0</v>
       </c>
       <c r="P151" s="74"/>
       <c r="Q151" s="114">
         <f>ROUND(SUM(Q143:Q150),0)</f>
         <v>0</v>
       </c>
       <c r="R151" s="114">
         <f>ROUND(SUM(R143:R150),0)</f>
         <v>0</v>
@@ -13334,129 +13334,129 @@
       <c r="G152" s="13"/>
       <c r="H152" s="13"/>
       <c r="I152" s="13"/>
       <c r="J152" s="13"/>
       <c r="K152" s="56"/>
       <c r="P152" s="74"/>
       <c r="T152" s="58"/>
     </row>
     <row r="153" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A153" s="36">
         <v>12</v>
       </c>
       <c r="B153" s="40" t="s">
         <v>211</v>
       </c>
       <c r="C153" s="41"/>
       <c r="D153" s="42"/>
       <c r="E153" s="42"/>
       <c r="F153" s="42"/>
       <c r="G153" s="42"/>
       <c r="H153" s="42"/>
       <c r="I153" s="42"/>
       <c r="J153" s="42"/>
       <c r="K153" s="43"/>
       <c r="L153" s="74"/>
-      <c r="M153" s="371" t="s">
+      <c r="M153" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N153" s="372"/>
-      <c r="O153" s="373"/>
+      <c r="N153" s="334"/>
+      <c r="O153" s="335"/>
       <c r="P153" s="74"/>
       <c r="T153" s="58"/>
     </row>
     <row r="154" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A154" s="346" t="s">
+      <c r="A154" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B154" s="367" t="s">
+      <c r="B154" s="346" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="178" t="s">
         <v>90</v>
       </c>
       <c r="D154" s="60" t="s">
         <v>91</v>
       </c>
-      <c r="E154" s="360" t="s">
+      <c r="E154" s="386" t="s">
         <v>92</v>
       </c>
-      <c r="F154" s="361"/>
+      <c r="F154" s="387"/>
       <c r="G154" s="60" t="s">
         <v>93</v>
       </c>
       <c r="H154" s="261" t="s">
         <v>327</v>
       </c>
-      <c r="I154" s="369" t="s">
+      <c r="I154" s="328" t="s">
         <v>94</v>
       </c>
-      <c r="J154" s="369" t="s">
+      <c r="J154" s="328" t="s">
         <v>95</v>
       </c>
-      <c r="K154" s="376" t="s">
+      <c r="K154" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M154" s="378" t="s">
+      <c r="M154" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N154" s="379"/>
-      <c r="O154" s="380"/>
+      <c r="N154" s="323"/>
+      <c r="O154" s="324"/>
       <c r="P154" s="74"/>
-      <c r="Q154" s="381" t="s">
+      <c r="Q154" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R154" s="382"/>
-      <c r="S154" s="383"/>
+      <c r="R154" s="381"/>
+      <c r="S154" s="382"/>
       <c r="T154" s="58"/>
-      <c r="U154" s="374" t="s">
+      <c r="U154" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V154" s="375"/>
+      <c r="V154" s="384"/>
     </row>
     <row r="155" spans="1:22" ht="36" x14ac:dyDescent="0.2">
-      <c r="A155" s="347"/>
-      <c r="B155" s="368"/>
+      <c r="A155" s="345"/>
+      <c r="B155" s="347"/>
       <c r="C155" s="177" t="s">
         <v>194</v>
       </c>
       <c r="D155" s="45"/>
       <c r="E155" s="176" t="s">
         <v>96</v>
       </c>
       <c r="F155" s="175" t="s">
         <v>310</v>
       </c>
       <c r="G155" s="117" t="s">
         <v>97</v>
       </c>
       <c r="H155" s="262" t="s">
         <v>328</v>
       </c>
-      <c r="I155" s="370"/>
-[...1 lines deleted...]
-      <c r="K155" s="377"/>
+      <c r="I155" s="329"/>
+      <c r="J155" s="329"/>
+      <c r="K155" s="349"/>
       <c r="M155" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N155" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O155" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P155" s="74"/>
       <c r="Q155" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R155" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S155" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T155" s="58"/>
       <c r="U155" s="33" t="s">
         <v>12</v>
       </c>
@@ -14097,112 +14097,112 @@
       <c r="R167" s="84" t="str">
         <f t="shared" si="106"/>
         <v>-</v>
       </c>
       <c r="S167" s="84" t="str">
         <f t="shared" si="107"/>
         <v>-</v>
       </c>
       <c r="T167" s="58"/>
       <c r="U167" s="84" t="str">
         <f t="shared" si="103"/>
         <v>-</v>
       </c>
       <c r="V167" s="84" t="str">
         <f t="shared" si="104"/>
         <v>-</v>
       </c>
     </row>
     <row r="168" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A168" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B168" s="40" t="s">
         <v>234</v>
       </c>
-      <c r="C168" s="395"/>
-[...6 lines deleted...]
-      <c r="J168" s="397"/>
+      <c r="C168" s="336"/>
+      <c r="D168" s="337"/>
+      <c r="E168" s="337"/>
+      <c r="F168" s="337"/>
+      <c r="G168" s="337"/>
+      <c r="H168" s="337"/>
+      <c r="I168" s="337"/>
+      <c r="J168" s="338"/>
       <c r="K168" s="35">
         <f>ROUND(SUM(K156:K167),0)</f>
         <v>0</v>
       </c>
       <c r="L168" s="74"/>
       <c r="M168" s="141">
         <f>SUM(M156:M167)</f>
         <v>0</v>
       </c>
       <c r="N168" s="142">
         <f>SUM(N156:N167)</f>
         <v>0</v>
       </c>
       <c r="O168" s="206">
         <f>SUM(O156:O167)</f>
         <v>0</v>
       </c>
       <c r="P168" s="74"/>
       <c r="Q168" s="114">
         <f>ROUND(SUM(Q156:Q167),0)</f>
         <v>0</v>
       </c>
       <c r="R168" s="114">
         <f>ROUND(SUM(R156:R167),0)</f>
         <v>0</v>
       </c>
       <c r="S168" s="114">
         <f>ROUND(SUM(S156:S167),0)</f>
         <v>0</v>
       </c>
       <c r="T168" s="58"/>
       <c r="U168" s="114">
         <f>ROUND(SUM(U156:U167),0)</f>
         <v>0</v>
       </c>
       <c r="V168" s="114">
         <f>ROUND(SUM(V156:V167),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="P169" s="74"/>
       <c r="T169" s="58"/>
     </row>
     <row r="170" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="434" t="s">
+      <c r="A170" s="339" t="s">
         <v>235</v>
       </c>
-      <c r="B170" s="435"/>
-[...4 lines deleted...]
-      <c r="G170" s="435"/>
+      <c r="B170" s="340"/>
+      <c r="C170" s="340"/>
+      <c r="D170" s="340"/>
+      <c r="E170" s="340"/>
+      <c r="F170" s="340"/>
+      <c r="G170" s="340"/>
       <c r="H170" s="260"/>
       <c r="I170" s="82"/>
       <c r="J170" s="83"/>
       <c r="K170" s="86">
         <f>K168+K151+K132+K114+K107+K99+K86+K75+K61</f>
         <v>0</v>
       </c>
       <c r="M170" s="250">
         <f>M168+M151+M132+M114+M107+M99+M86+M75+M61</f>
         <v>0</v>
       </c>
       <c r="N170" s="250">
         <f>N168+N151+N132+N114+N107+N99+N86+N75+N61</f>
         <v>0</v>
       </c>
       <c r="O170" s="250">
         <f>O168+O151+O132+O114+O107+O99+O86+O75+O61</f>
         <v>0</v>
       </c>
       <c r="P170" s="74"/>
       <c r="Q170" s="57">
         <f>Q168+Q151+Q132+Q114+Q107+Q99+Q86+Q75+Q61</f>
         <v>0</v>
       </c>
       <c r="R170" s="57">
@@ -14217,558 +14217,558 @@
       <c r="U170" s="57">
         <f>U168+U151+U132+U114+U107+U99+U86+U75+U61</f>
         <v>0</v>
       </c>
       <c r="V170" s="57">
         <f>V168+V151+V132+V114+V107+V99+V86+V75+V61</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A171" s="53"/>
       <c r="B171" s="53"/>
       <c r="C171" s="53"/>
       <c r="D171" s="53"/>
       <c r="E171" s="53"/>
       <c r="F171" s="53"/>
       <c r="G171" s="53"/>
       <c r="H171" s="53"/>
       <c r="I171" s="53"/>
       <c r="J171" s="53"/>
       <c r="K171" s="54"/>
       <c r="P171" s="74"/>
       <c r="T171" s="58"/>
     </row>
     <row r="172" spans="1:22" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="343" t="s">
+      <c r="A172" s="391" t="s">
         <v>236</v>
       </c>
-      <c r="B172" s="344"/>
-[...8 lines deleted...]
-      <c r="K172" s="345"/>
+      <c r="B172" s="392"/>
+      <c r="C172" s="392"/>
+      <c r="D172" s="392"/>
+      <c r="E172" s="392"/>
+      <c r="F172" s="392"/>
+      <c r="G172" s="392"/>
+      <c r="H172" s="392"/>
+      <c r="I172" s="392"/>
+      <c r="J172" s="392"/>
+      <c r="K172" s="393"/>
       <c r="P172" s="74"/>
       <c r="T172" s="58"/>
     </row>
     <row r="173" spans="1:22" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A173" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B173" s="40" t="s">
         <v>237</v>
       </c>
       <c r="C173" s="41"/>
       <c r="D173" s="42"/>
       <c r="E173" s="42"/>
       <c r="F173" s="42"/>
       <c r="G173" s="42"/>
       <c r="H173" s="42"/>
       <c r="I173" s="42"/>
       <c r="J173" s="42"/>
       <c r="K173" s="43"/>
       <c r="L173" s="74"/>
       <c r="P173" s="74"/>
       <c r="T173" s="58"/>
     </row>
     <row r="174" spans="1:22" s="1" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A174" s="322" t="s">
+      <c r="A174" s="341" t="s">
         <v>238</v>
       </c>
-      <c r="B174" s="337"/>
-[...8 lines deleted...]
-      <c r="K174" s="436"/>
+      <c r="B174" s="342"/>
+      <c r="C174" s="342"/>
+      <c r="D174" s="342"/>
+      <c r="E174" s="342"/>
+      <c r="F174" s="342"/>
+      <c r="G174" s="342"/>
+      <c r="H174" s="342"/>
+      <c r="I174" s="342"/>
+      <c r="J174" s="342"/>
+      <c r="K174" s="343"/>
       <c r="L174" s="74"/>
-      <c r="M174" s="371" t="s">
+      <c r="M174" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N174" s="372"/>
-      <c r="O174" s="373"/>
+      <c r="N174" s="334"/>
+      <c r="O174" s="335"/>
       <c r="P174" s="74"/>
       <c r="T174" s="58"/>
     </row>
     <row r="175" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A175" s="346" t="s">
+      <c r="A175" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B175" s="367" t="s">
+      <c r="B175" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C175" s="328" t="s">
+      <c r="C175" s="394" t="s">
         <v>79</v>
       </c>
-      <c r="D175" s="329"/>
-[...3 lines deleted...]
-      <c r="H175" s="330"/>
+      <c r="D175" s="395"/>
+      <c r="E175" s="395"/>
+      <c r="F175" s="395"/>
+      <c r="G175" s="395"/>
+      <c r="H175" s="396"/>
       <c r="I175" s="48" t="s">
         <v>54</v>
       </c>
       <c r="J175" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="K175" s="376" t="s">
+      <c r="K175" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M175" s="378" t="s">
+      <c r="M175" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N175" s="379"/>
-      <c r="O175" s="380"/>
+      <c r="N175" s="323"/>
+      <c r="O175" s="324"/>
       <c r="P175" s="74"/>
-      <c r="Q175" s="381" t="s">
+      <c r="Q175" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R175" s="382"/>
-      <c r="S175" s="383"/>
+      <c r="R175" s="381"/>
+      <c r="S175" s="382"/>
       <c r="T175" s="58"/>
-      <c r="U175" s="374" t="s">
+      <c r="U175" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V175" s="375"/>
+      <c r="V175" s="384"/>
     </row>
     <row r="176" spans="1:22" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A176" s="347"/>
-[...1 lines deleted...]
-      <c r="C176" s="331" t="s">
+      <c r="A176" s="345"/>
+      <c r="B176" s="347"/>
+      <c r="C176" s="397" t="s">
         <v>239</v>
       </c>
-      <c r="D176" s="332"/>
-[...3 lines deleted...]
-      <c r="H176" s="333"/>
+      <c r="D176" s="398"/>
+      <c r="E176" s="398"/>
+      <c r="F176" s="398"/>
+      <c r="G176" s="398"/>
+      <c r="H176" s="399"/>
       <c r="I176" s="79" t="s">
         <v>59</v>
       </c>
       <c r="J176" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="K176" s="377"/>
+      <c r="K176" s="349"/>
       <c r="L176" s="74"/>
       <c r="M176" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N176" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O176" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P176" s="74"/>
       <c r="Q176" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R176" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S176" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T176" s="58"/>
       <c r="U176" s="33" t="s">
         <v>12</v>
       </c>
       <c r="V176" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:22" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A177" s="25" t="s">
         <v>240</v>
       </c>
       <c r="B177" s="26" t="s">
         <v>241</v>
       </c>
-      <c r="C177" s="334"/>
-[...4 lines deleted...]
-      <c r="H177" s="324"/>
+      <c r="C177" s="419"/>
+      <c r="D177" s="420"/>
+      <c r="E177" s="420"/>
+      <c r="F177" s="420"/>
+      <c r="G177" s="420"/>
+      <c r="H177" s="373"/>
       <c r="I177" s="61"/>
       <c r="J177" s="61"/>
       <c r="K177" s="47"/>
       <c r="L177" s="74" t="str">
         <f t="shared" ref="L177:L184" si="108">IF(K177&lt;&gt;0,IF(I177="","Allocate cost!  ",""),"")&amp;IF(K177&lt;&gt;0,IF(J177="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="M177" s="237"/>
       <c r="N177" s="238"/>
       <c r="O177" s="204">
         <f t="shared" ref="O177:O180" si="109">SUM(M177+N177)</f>
         <v>0</v>
       </c>
       <c r="P177" s="74"/>
       <c r="Q177" s="84" t="str">
         <f t="shared" ref="Q177" si="110">IF(I177="Internal",K177,"-")</f>
         <v>-</v>
       </c>
       <c r="R177" s="84" t="str">
         <f t="shared" ref="R177" si="111">IF(I177="Related",K177,"-")</f>
         <v>-</v>
       </c>
       <c r="S177" s="84" t="str">
         <f t="shared" ref="S177" si="112">IF(I177="External",K177,"-")</f>
         <v>-</v>
       </c>
       <c r="T177" s="58"/>
       <c r="U177" s="84" t="str">
         <f t="shared" ref="U177:U184" si="113">IF($J177="Canadian",IF(OR($K177="",$K177=0),"-",$K177),"-")</f>
         <v>-</v>
       </c>
       <c r="V177" s="84" t="str">
         <f t="shared" ref="V177:V184" si="114">IF($J177="Non-Canadian",IF(OR($K177="",$K177=0),"-",$K177),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="178" spans="1:22" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="256"/>
-      <c r="B178" s="322" t="s">
+      <c r="B178" s="341" t="s">
         <v>242</v>
       </c>
-      <c r="C178" s="353"/>
-[...7 lines deleted...]
-      <c r="K178" s="354"/>
+      <c r="C178" s="431"/>
+      <c r="D178" s="431"/>
+      <c r="E178" s="431"/>
+      <c r="F178" s="431"/>
+      <c r="G178" s="431"/>
+      <c r="H178" s="431"/>
+      <c r="I178" s="431"/>
+      <c r="J178" s="431"/>
+      <c r="K178" s="432"/>
       <c r="L178" s="74"/>
       <c r="M178" s="138"/>
       <c r="N178" s="139"/>
       <c r="O178" s="205"/>
       <c r="P178" s="74"/>
       <c r="Q178" s="233"/>
       <c r="R178" s="233"/>
       <c r="S178" s="233"/>
       <c r="T178" s="58"/>
       <c r="U178" s="233"/>
       <c r="V178" s="233"/>
     </row>
     <row r="179" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A179" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B179" s="26" t="s">
         <v>244</v>
       </c>
-      <c r="C179" s="336"/>
-[...4 lines deleted...]
-      <c r="H179" s="324"/>
+      <c r="C179" s="372"/>
+      <c r="D179" s="342"/>
+      <c r="E179" s="342"/>
+      <c r="F179" s="342"/>
+      <c r="G179" s="342"/>
+      <c r="H179" s="373"/>
       <c r="I179" s="61"/>
       <c r="J179" s="61"/>
       <c r="K179" s="47"/>
       <c r="L179" s="74" t="str">
         <f t="shared" si="108"/>
         <v/>
       </c>
       <c r="M179" s="237"/>
       <c r="N179" s="238"/>
       <c r="O179" s="204">
         <f t="shared" si="109"/>
         <v>0</v>
       </c>
       <c r="P179" s="74"/>
       <c r="Q179" s="84" t="str">
         <f t="shared" ref="Q179:Q184" si="115">IF(I179="Internal",K179,"-")</f>
         <v>-</v>
       </c>
       <c r="R179" s="84" t="str">
         <f t="shared" ref="R179:R184" si="116">IF(I179="Related",K179,"-")</f>
         <v>-</v>
       </c>
       <c r="S179" s="84" t="str">
         <f t="shared" ref="S179:S184" si="117">IF(I179="External",K179,"-")</f>
         <v>-</v>
       </c>
       <c r="T179" s="58"/>
       <c r="U179" s="84" t="str">
         <f t="shared" si="113"/>
         <v>-</v>
       </c>
       <c r="V179" s="84" t="str">
         <f t="shared" si="114"/>
         <v>-</v>
       </c>
     </row>
     <row r="180" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A180" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B180" s="26" t="s">
-        <v>335</v>
-[...6 lines deleted...]
-      <c r="H180" s="324"/>
+        <v>334</v>
+      </c>
+      <c r="C180" s="372"/>
+      <c r="D180" s="342"/>
+      <c r="E180" s="342"/>
+      <c r="F180" s="342"/>
+      <c r="G180" s="342"/>
+      <c r="H180" s="373"/>
       <c r="I180" s="61"/>
       <c r="J180" s="61"/>
       <c r="K180" s="47"/>
       <c r="L180" s="74" t="str">
         <f t="shared" si="108"/>
         <v/>
       </c>
       <c r="M180" s="237"/>
       <c r="N180" s="238"/>
       <c r="O180" s="204">
         <f t="shared" si="109"/>
         <v>0</v>
       </c>
       <c r="P180" s="74"/>
       <c r="Q180" s="84" t="str">
         <f t="shared" si="115"/>
         <v>-</v>
       </c>
       <c r="R180" s="84" t="str">
         <f t="shared" si="116"/>
         <v>-</v>
       </c>
       <c r="S180" s="84" t="str">
         <f t="shared" si="117"/>
         <v>-</v>
       </c>
       <c r="T180" s="58"/>
       <c r="U180" s="84" t="str">
         <f t="shared" si="113"/>
         <v>-</v>
       </c>
       <c r="V180" s="84" t="str">
         <f t="shared" si="114"/>
         <v>-</v>
       </c>
     </row>
     <row r="181" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A181" s="25"/>
-      <c r="B181" s="355" t="s">
+      <c r="B181" s="433" t="s">
         <v>246</v>
       </c>
-      <c r="C181" s="356"/>
-[...7 lines deleted...]
-      <c r="K181" s="357"/>
+      <c r="C181" s="434"/>
+      <c r="D181" s="434"/>
+      <c r="E181" s="434"/>
+      <c r="F181" s="434"/>
+      <c r="G181" s="434"/>
+      <c r="H181" s="434"/>
+      <c r="I181" s="434"/>
+      <c r="J181" s="434"/>
+      <c r="K181" s="435"/>
       <c r="M181" s="138"/>
       <c r="N181" s="139"/>
       <c r="O181" s="205"/>
       <c r="P181" s="74"/>
       <c r="Q181" s="233"/>
       <c r="R181" s="233"/>
       <c r="S181" s="233"/>
       <c r="T181" s="58"/>
       <c r="U181" s="233"/>
       <c r="V181" s="233"/>
     </row>
     <row r="182" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A182" s="25" t="s">
         <v>247</v>
       </c>
       <c r="B182" s="26" t="s">
         <v>248</v>
       </c>
-      <c r="C182" s="336"/>
-[...4 lines deleted...]
-      <c r="H182" s="324"/>
+      <c r="C182" s="372"/>
+      <c r="D182" s="342"/>
+      <c r="E182" s="342"/>
+      <c r="F182" s="342"/>
+      <c r="G182" s="342"/>
+      <c r="H182" s="373"/>
       <c r="I182" s="61"/>
       <c r="J182" s="61"/>
       <c r="K182" s="47"/>
       <c r="L182" s="74" t="str">
         <f t="shared" si="108"/>
         <v/>
       </c>
       <c r="M182" s="237"/>
       <c r="N182" s="238"/>
       <c r="O182" s="204">
         <f t="shared" ref="O182:O184" si="118">SUM(M182+N182)</f>
         <v>0</v>
       </c>
       <c r="P182" s="74"/>
       <c r="Q182" s="84" t="str">
         <f t="shared" si="115"/>
         <v>-</v>
       </c>
       <c r="R182" s="84" t="str">
         <f t="shared" si="116"/>
         <v>-</v>
       </c>
       <c r="S182" s="84" t="str">
         <f t="shared" si="117"/>
         <v>-</v>
       </c>
       <c r="T182" s="58"/>
       <c r="U182" s="84" t="str">
         <f t="shared" si="113"/>
         <v>-</v>
       </c>
       <c r="V182" s="84" t="str">
         <f t="shared" si="114"/>
         <v>-</v>
       </c>
     </row>
     <row r="183" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A183" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B183" s="26" t="s">
         <v>250</v>
       </c>
-      <c r="C183" s="336"/>
-[...4 lines deleted...]
-      <c r="H183" s="324"/>
+      <c r="C183" s="372"/>
+      <c r="D183" s="342"/>
+      <c r="E183" s="342"/>
+      <c r="F183" s="342"/>
+      <c r="G183" s="342"/>
+      <c r="H183" s="373"/>
       <c r="I183" s="61"/>
       <c r="J183" s="61"/>
       <c r="K183" s="47"/>
       <c r="L183" s="74" t="str">
         <f t="shared" si="108"/>
         <v/>
       </c>
       <c r="M183" s="237"/>
       <c r="N183" s="238"/>
       <c r="O183" s="204">
         <f t="shared" si="118"/>
         <v>0</v>
       </c>
       <c r="P183" s="74"/>
       <c r="Q183" s="84" t="str">
         <f t="shared" si="115"/>
         <v>-</v>
       </c>
       <c r="R183" s="84" t="str">
         <f t="shared" si="116"/>
         <v>-</v>
       </c>
       <c r="S183" s="84" t="str">
         <f t="shared" si="117"/>
         <v>-</v>
       </c>
       <c r="T183" s="58"/>
       <c r="U183" s="84" t="str">
         <f t="shared" si="113"/>
         <v>-</v>
       </c>
       <c r="V183" s="84" t="str">
         <f t="shared" si="114"/>
         <v>-</v>
       </c>
     </row>
     <row r="184" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A184" s="25" t="s">
         <v>251</v>
       </c>
       <c r="B184" s="26" t="s">
         <v>87</v>
       </c>
-      <c r="C184" s="336"/>
-[...4 lines deleted...]
-      <c r="H184" s="324"/>
+      <c r="C184" s="372"/>
+      <c r="D184" s="342"/>
+      <c r="E184" s="342"/>
+      <c r="F184" s="342"/>
+      <c r="G184" s="342"/>
+      <c r="H184" s="373"/>
       <c r="I184" s="61"/>
       <c r="J184" s="61"/>
       <c r="K184" s="47"/>
       <c r="L184" s="74" t="str">
         <f t="shared" si="108"/>
         <v/>
       </c>
       <c r="M184" s="237"/>
       <c r="N184" s="238"/>
       <c r="O184" s="204">
         <f t="shared" si="118"/>
         <v>0</v>
       </c>
       <c r="P184" s="74"/>
       <c r="Q184" s="84" t="str">
         <f t="shared" si="115"/>
         <v>-</v>
       </c>
       <c r="R184" s="84" t="str">
         <f t="shared" si="116"/>
         <v>-</v>
       </c>
       <c r="S184" s="84" t="str">
         <f t="shared" si="117"/>
         <v>-</v>
       </c>
       <c r="T184" s="58"/>
       <c r="U184" s="84" t="str">
         <f t="shared" si="113"/>
         <v>-</v>
       </c>
       <c r="V184" s="84" t="str">
         <f t="shared" si="114"/>
         <v>-</v>
       </c>
     </row>
     <row r="185" spans="1:22" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A185" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B185" s="39" t="s">
         <v>252</v>
       </c>
-      <c r="C185" s="398"/>
-[...6 lines deleted...]
-      <c r="J185" s="366"/>
+      <c r="C185" s="388"/>
+      <c r="D185" s="389"/>
+      <c r="E185" s="389"/>
+      <c r="F185" s="389"/>
+      <c r="G185" s="389"/>
+      <c r="H185" s="389"/>
+      <c r="I185" s="389"/>
+      <c r="J185" s="390"/>
       <c r="K185" s="35">
         <f>ROUND(SUM(K177:K184),0)</f>
         <v>0</v>
       </c>
       <c r="L185" s="74"/>
       <c r="M185" s="141">
         <f>SUM(M177:M184)</f>
         <v>0</v>
       </c>
       <c r="N185" s="142">
         <f>SUM(N177:N184)</f>
         <v>0</v>
       </c>
       <c r="O185" s="206">
         <f>SUM(O177:O184)</f>
         <v>0</v>
       </c>
       <c r="P185" s="74"/>
       <c r="Q185" s="114">
         <f>ROUND(SUM(Q177:Q184),0)</f>
         <v>0</v>
       </c>
       <c r="R185" s="114">
         <f>ROUND(SUM(R177:R184),0)</f>
         <v>0</v>
@@ -14784,222 +14784,222 @@
       </c>
       <c r="V185" s="114">
         <f>ROUND(SUM(V177:V184),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A186" s="3"/>
       <c r="B186" s="3"/>
       <c r="C186" s="3"/>
       <c r="D186" s="2"/>
       <c r="E186" s="2"/>
       <c r="F186" s="2"/>
       <c r="G186" s="2"/>
       <c r="H186" s="2"/>
       <c r="I186" s="2"/>
       <c r="J186" s="2"/>
       <c r="K186" s="10"/>
       <c r="M186" s="140"/>
       <c r="N186" s="140"/>
       <c r="O186" s="140"/>
       <c r="P186" s="74"/>
       <c r="T186" s="58"/>
     </row>
     <row r="187" spans="1:22" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A187" s="343" t="s">
+      <c r="A187" s="391" t="s">
         <v>32</v>
       </c>
-      <c r="B187" s="344"/>
-[...9 lines deleted...]
-      <c r="M187" s="371" t="s">
+      <c r="B187" s="392"/>
+      <c r="C187" s="392"/>
+      <c r="D187" s="392"/>
+      <c r="E187" s="392"/>
+      <c r="F187" s="392"/>
+      <c r="G187" s="392"/>
+      <c r="H187" s="392"/>
+      <c r="I187" s="392"/>
+      <c r="J187" s="392"/>
+      <c r="K187" s="393"/>
+      <c r="M187" s="333" t="s">
         <v>302</v>
       </c>
-      <c r="N187" s="372"/>
-      <c r="O187" s="373"/>
+      <c r="N187" s="334"/>
+      <c r="O187" s="335"/>
       <c r="P187" s="74"/>
       <c r="T187" s="58"/>
     </row>
     <row r="188" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A188" s="346" t="s">
+      <c r="A188" s="344" t="s">
         <v>52</v>
       </c>
-      <c r="B188" s="367" t="s">
+      <c r="B188" s="346" t="s">
         <v>5</v>
       </c>
-      <c r="C188" s="338"/>
-[...4 lines deleted...]
-      <c r="H188" s="340"/>
+      <c r="C188" s="421"/>
+      <c r="D188" s="422"/>
+      <c r="E188" s="422"/>
+      <c r="F188" s="422"/>
+      <c r="G188" s="422"/>
+      <c r="H188" s="423"/>
       <c r="I188" s="48" t="s">
         <v>54</v>
       </c>
       <c r="J188" s="48" t="s">
         <v>54</v>
       </c>
-      <c r="K188" s="376" t="s">
+      <c r="K188" s="348" t="s">
         <v>8</v>
       </c>
-      <c r="M188" s="378" t="s">
+      <c r="M188" s="379" t="s">
         <v>55</v>
       </c>
-      <c r="N188" s="379"/>
-      <c r="O188" s="380"/>
+      <c r="N188" s="323"/>
+      <c r="O188" s="324"/>
       <c r="P188" s="74"/>
-      <c r="Q188" s="381" t="s">
+      <c r="Q188" s="380" t="s">
         <v>56</v>
       </c>
-      <c r="R188" s="382"/>
-      <c r="S188" s="383"/>
+      <c r="R188" s="381"/>
+      <c r="S188" s="382"/>
       <c r="T188" s="58"/>
-      <c r="U188" s="374" t="s">
+      <c r="U188" s="383" t="s">
         <v>57</v>
       </c>
-      <c r="V188" s="375"/>
+      <c r="V188" s="384"/>
     </row>
     <row r="189" spans="1:22" s="46" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A189" s="347"/>
-[...6 lines deleted...]
-      <c r="H189" s="333"/>
+      <c r="A189" s="345"/>
+      <c r="B189" s="347"/>
+      <c r="C189" s="397"/>
+      <c r="D189" s="398"/>
+      <c r="E189" s="398"/>
+      <c r="F189" s="398"/>
+      <c r="G189" s="398"/>
+      <c r="H189" s="399"/>
       <c r="I189" s="79" t="s">
         <v>59</v>
       </c>
       <c r="J189" s="79" t="s">
         <v>60</v>
       </c>
-      <c r="K189" s="377"/>
+      <c r="K189" s="349"/>
       <c r="L189" s="74"/>
       <c r="M189" s="202" t="str">
         <f>$M$12</f>
         <v>-</v>
       </c>
       <c r="N189" s="137" t="str">
         <f>M$15</f>
         <v>-</v>
       </c>
       <c r="O189" s="203" t="s">
         <v>61</v>
       </c>
       <c r="P189" s="74"/>
       <c r="Q189" s="33" t="s">
         <v>9</v>
       </c>
       <c r="R189" s="33" t="s">
         <v>10</v>
       </c>
       <c r="S189" s="33" t="s">
         <v>11</v>
       </c>
       <c r="T189" s="58"/>
       <c r="U189" s="33" t="s">
         <v>12</v>
       </c>
       <c r="V189" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="190" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B190" s="28" t="s">
         <v>253</v>
       </c>
-      <c r="C190" s="322" t="s">
+      <c r="C190" s="341" t="s">
         <v>254</v>
       </c>
-      <c r="D190" s="323"/>
-[...3 lines deleted...]
-      <c r="H190" s="324"/>
+      <c r="D190" s="351"/>
+      <c r="E190" s="351"/>
+      <c r="F190" s="351"/>
+      <c r="G190" s="351"/>
+      <c r="H190" s="373"/>
       <c r="I190" s="61"/>
       <c r="J190" s="61"/>
       <c r="K190" s="81"/>
       <c r="L190" s="74" t="str">
         <f>IF(K190&gt;$K$170*0.1,"Over 10% cap!  ","")&amp;IF(K190&lt;&gt;0,IF(I190="","Allocate costs!  ",""),"")&amp;IF(K190&lt;&gt;0,IF(J190="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="M190" s="237"/>
       <c r="N190" s="238"/>
       <c r="O190" s="204">
         <f t="shared" ref="O190:O191" si="119">SUM(M190+N190)</f>
         <v>0</v>
       </c>
       <c r="P190" s="74"/>
       <c r="Q190" s="84">
         <f>IF($I190="Internal",ROUND($K190,0),0)</f>
         <v>0</v>
       </c>
       <c r="R190" s="84">
         <f>IF($I190="Related",ROUND($K190,0),0)</f>
         <v>0</v>
       </c>
       <c r="S190" s="84">
         <f>IF($I190="External",ROUND($K190,0),0)</f>
         <v>0</v>
       </c>
       <c r="T190" s="58"/>
       <c r="U190" s="84">
         <f>IF($J190="Canadian",IF(OR($K190="",$K190=0),0,ROUND($K190,0)),0)</f>
         <v>0</v>
       </c>
       <c r="V190" s="84">
         <f>IF($J190="Non-Canadian",IF(OR($K190="",$K190=0),0,ROUND($K190,0)),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A191" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B191" s="28" t="s">
         <v>255</v>
       </c>
-      <c r="C191" s="322" t="s">
+      <c r="C191" s="341" t="s">
         <v>254</v>
       </c>
-      <c r="D191" s="323"/>
-[...3 lines deleted...]
-      <c r="H191" s="324"/>
+      <c r="D191" s="351"/>
+      <c r="E191" s="351"/>
+      <c r="F191" s="351"/>
+      <c r="G191" s="351"/>
+      <c r="H191" s="373"/>
       <c r="I191" s="61"/>
       <c r="J191" s="61"/>
       <c r="K191" s="81"/>
       <c r="L191" s="74" t="str">
         <f>IF(K191&gt;$K$170*0.1,"Over 10% cap!  ","")&amp;IF(K191&lt;&gt;0,IF(I191="","Allocate costs!  ",""),"")&amp;IF(K191&lt;&gt;0,IF(J191="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="M191" s="239"/>
       <c r="N191" s="240"/>
       <c r="O191" s="207">
         <f t="shared" si="119"/>
         <v>0</v>
       </c>
       <c r="P191" s="74"/>
       <c r="Q191" s="84">
         <f>IF($I191="Internal",ROUND($K191,0),0)</f>
         <v>0</v>
       </c>
       <c r="R191" s="84">
         <f>IF($I191="Related",ROUND($K191,0),0)</f>
         <v>0</v>
       </c>
       <c r="S191" s="84">
         <f>IF($I191="External",ROUND($K191,0),0)</f>
         <v>0</v>
@@ -15017,51 +15017,51 @@
     <row r="192" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A192" s="104"/>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="11"/>
       <c r="F192" s="11"/>
       <c r="G192" s="11"/>
       <c r="H192" s="11"/>
       <c r="I192" s="105"/>
       <c r="J192" s="105"/>
       <c r="K192" s="157"/>
       <c r="M192" s="140"/>
       <c r="N192" s="140"/>
       <c r="O192" s="140"/>
       <c r="P192" s="74"/>
       <c r="Q192" s="107"/>
       <c r="R192" s="107"/>
       <c r="S192" s="107"/>
       <c r="T192" s="58"/>
       <c r="U192" s="107"/>
       <c r="V192" s="107"/>
     </row>
     <row r="193" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A193" s="80"/>
-      <c r="B193" s="342" t="s">
+      <c r="B193" s="425" t="s">
         <v>256</v>
       </c>
       <c r="C193" s="306"/>
       <c r="D193" s="306"/>
       <c r="E193" s="306"/>
       <c r="F193" s="306"/>
       <c r="G193" s="306"/>
       <c r="H193" s="306"/>
       <c r="I193" s="306"/>
       <c r="J193" s="307"/>
       <c r="K193" s="235">
         <f>SUM(K24+K35+K45+K61+K75+K86+K99+K107+K114+K132+K151+K168+K185+K190+K191)</f>
         <v>0</v>
       </c>
       <c r="M193" s="143">
         <f>SUM(M24+M35+M45+M61+M75+M86+M99+M107+M114+M132+M151+M168+M185+M190+M191)</f>
         <v>0</v>
       </c>
       <c r="N193" s="143">
         <f>SUM(N24+N35+N45+N61+N75+N86+N99+N107+N114+N132+N151+N168+N185+N190+N191)</f>
         <v>0</v>
       </c>
       <c r="O193" s="208">
         <f>SUM(O24+O35+O45+O61+O75+O86+O99+O107+O114+O132+O151+O168+O185+O190+O191)</f>
         <v>0</v>
@@ -15101,210 +15101,210 @@
       <c r="J194" s="105"/>
       <c r="K194" s="106"/>
       <c r="O194" s="58"/>
       <c r="P194" s="74"/>
       <c r="R194" s="241">
         <f>Q193+R193</f>
         <v>0</v>
       </c>
       <c r="S194" s="242">
         <f>Q193+R193+S193</f>
         <v>0</v>
       </c>
       <c r="T194" s="58"/>
       <c r="V194" s="242">
         <f>T193+U193+V193</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:22" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="155" t="s">
         <v>36</v>
       </c>
       <c r="B195" s="305" t="s">
         <v>257</v>
       </c>
-      <c r="C195" s="351"/>
-[...6 lines deleted...]
-      <c r="J195" s="352"/>
+      <c r="C195" s="429"/>
+      <c r="D195" s="429"/>
+      <c r="E195" s="429"/>
+      <c r="F195" s="429"/>
+      <c r="G195" s="429"/>
+      <c r="H195" s="429"/>
+      <c r="I195" s="429"/>
+      <c r="J195" s="430"/>
       <c r="K195" s="158">
         <v>0</v>
       </c>
       <c r="L195" s="156"/>
       <c r="M195" s="156"/>
       <c r="N195" s="156"/>
       <c r="O195" s="156"/>
       <c r="P195" s="156"/>
       <c r="T195" s="78"/>
     </row>
     <row r="196" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="18"/>
       <c r="B196" s="3"/>
       <c r="C196" s="3"/>
       <c r="D196" s="3"/>
       <c r="E196" s="3"/>
       <c r="F196" s="3"/>
       <c r="G196" s="3"/>
       <c r="H196" s="3"/>
       <c r="I196" s="3"/>
       <c r="J196" s="3"/>
       <c r="K196" s="3"/>
       <c r="O196" s="5"/>
       <c r="P196" s="74"/>
       <c r="T196" s="58"/>
     </row>
     <row r="197" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="29"/>
-      <c r="B197" s="342" t="s">
+      <c r="B197" s="425" t="s">
         <v>258</v>
       </c>
-      <c r="C197" s="358"/>
-[...6 lines deleted...]
-      <c r="J197" s="359"/>
+      <c r="C197" s="436"/>
+      <c r="D197" s="436"/>
+      <c r="E197" s="436"/>
+      <c r="F197" s="436"/>
+      <c r="G197" s="436"/>
+      <c r="H197" s="436"/>
+      <c r="I197" s="436"/>
+      <c r="J197" s="437"/>
       <c r="K197" s="35">
         <f>K193+K195</f>
         <v>0</v>
       </c>
       <c r="O197" s="5"/>
       <c r="P197" s="74"/>
       <c r="T197" s="58"/>
     </row>
     <row r="198" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A198" s="348" t="s">
+      <c r="A198" s="426" t="s">
         <v>259</v>
       </c>
-      <c r="B198" s="349"/>
-[...8 lines deleted...]
-      <c r="K198" s="350"/>
+      <c r="B198" s="427"/>
+      <c r="C198" s="427"/>
+      <c r="D198" s="427"/>
+      <c r="E198" s="427"/>
+      <c r="F198" s="427"/>
+      <c r="G198" s="427"/>
+      <c r="H198" s="427"/>
+      <c r="I198" s="427"/>
+      <c r="J198" s="427"/>
+      <c r="K198" s="428"/>
     </row>
     <row r="199" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="18"/>
       <c r="B199" s="3"/>
       <c r="C199" s="3"/>
       <c r="D199" s="3"/>
       <c r="E199" s="3"/>
       <c r="F199" s="3"/>
       <c r="G199" s="3"/>
       <c r="H199" s="3"/>
       <c r="I199" s="3"/>
       <c r="J199" s="3"/>
       <c r="K199" s="3"/>
     </row>
     <row r="200" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A200" s="18"/>
       <c r="B200" s="3"/>
       <c r="C200" s="3"/>
-      <c r="D200" s="325" t="str">
+      <c r="D200" s="416" t="str">
         <f>M12</f>
         <v>-</v>
       </c>
-      <c r="E200" s="341"/>
-      <c r="F200" s="325" t="str">
+      <c r="E200" s="424"/>
+      <c r="F200" s="416" t="str">
         <f>N12</f>
         <v>-</v>
       </c>
-      <c r="G200" s="326"/>
-[...1 lines deleted...]
-      <c r="I200" s="319" t="s">
+      <c r="G200" s="417"/>
+      <c r="H200" s="418"/>
+      <c r="I200" s="413" t="s">
         <v>303</v>
       </c>
-      <c r="J200" s="320"/>
+      <c r="J200" s="414"/>
       <c r="K200" s="236">
         <f>M193</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="18"/>
       <c r="B201" s="3"/>
       <c r="C201" s="3"/>
       <c r="D201" s="3"/>
       <c r="E201" s="3"/>
       <c r="F201" s="219"/>
       <c r="G201" s="219"/>
       <c r="H201" s="219"/>
       <c r="I201" s="219"/>
       <c r="J201" s="219"/>
       <c r="K201" s="219"/>
     </row>
     <row r="202" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="18"/>
       <c r="B202" s="3"/>
       <c r="C202" s="3"/>
       <c r="D202" s="317" t="str">
         <f>M15</f>
         <v>-</v>
       </c>
       <c r="E202" s="317"/>
-      <c r="F202" s="325" t="str">
+      <c r="F202" s="416" t="str">
         <f>N15</f>
         <v>-</v>
       </c>
-      <c r="G202" s="326"/>
-[...1 lines deleted...]
-      <c r="I202" s="321" t="s">
+      <c r="G202" s="417"/>
+      <c r="H202" s="418"/>
+      <c r="I202" s="415" t="s">
         <v>304</v>
       </c>
-      <c r="J202" s="321"/>
+      <c r="J202" s="415"/>
       <c r="K202" s="236">
         <f>N193</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A203" s="18"/>
       <c r="B203" s="3"/>
       <c r="C203" s="3"/>
       <c r="D203" s="3"/>
       <c r="E203" s="3"/>
       <c r="F203" s="152"/>
       <c r="G203" s="152"/>
       <c r="H203" s="152"/>
       <c r="I203" s="152"/>
       <c r="J203" s="152"/>
       <c r="K203" s="152"/>
     </row>
     <row r="204" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A204" s="264" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B204" s="3"/>
       <c r="C204" s="3"/>
       <c r="D204" s="3"/>
       <c r="E204" s="3"/>
       <c r="F204" s="222"/>
       <c r="G204" s="222"/>
       <c r="H204" s="222"/>
       <c r="I204" s="220"/>
       <c r="J204" s="221" t="s">
         <v>38</v>
       </c>
       <c r="K204" s="144">
         <f>K197+K200+K202</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="18"/>
       <c r="B205" s="3"/>
       <c r="C205" s="3"/>
       <c r="D205" s="3"/>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
@@ -15572,261 +15572,261 @@
       <c r="I244" s="19" t="s">
         <v>11</v>
       </c>
       <c r="J244" s="19"/>
     </row>
     <row r="245" spans="6:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F245" s="3" t="s">
         <v>262</v>
       </c>
       <c r="G245" s="3"/>
       <c r="H245" s="3"/>
       <c r="I245" s="19"/>
       <c r="J245" s="19"/>
     </row>
     <row r="246" spans="6:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F246" s="3" t="s">
         <v>263</v>
       </c>
       <c r="G246" s="3"/>
       <c r="H246" s="3"/>
       <c r="I246" s="19"/>
       <c r="J246" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="211">
+    <mergeCell ref="I200:J200"/>
+    <mergeCell ref="I202:J202"/>
+    <mergeCell ref="C191:H191"/>
+    <mergeCell ref="F200:H200"/>
+    <mergeCell ref="F202:H202"/>
+    <mergeCell ref="C175:H175"/>
+    <mergeCell ref="C176:H176"/>
+    <mergeCell ref="C177:H177"/>
+    <mergeCell ref="C179:H179"/>
+    <mergeCell ref="C180:H180"/>
+    <mergeCell ref="C182:H182"/>
+    <mergeCell ref="C183:H183"/>
+    <mergeCell ref="C184:H184"/>
+    <mergeCell ref="C188:H188"/>
+    <mergeCell ref="D200:E200"/>
+    <mergeCell ref="D202:E202"/>
+    <mergeCell ref="B193:J193"/>
+    <mergeCell ref="A187:K187"/>
+    <mergeCell ref="A188:A189"/>
+    <mergeCell ref="A198:K198"/>
+    <mergeCell ref="B195:J195"/>
+    <mergeCell ref="B178:K178"/>
+    <mergeCell ref="B181:K181"/>
+    <mergeCell ref="B197:J197"/>
+    <mergeCell ref="E117:F117"/>
+    <mergeCell ref="E154:F154"/>
+    <mergeCell ref="A117:A118"/>
+    <mergeCell ref="A89:A90"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="A110:A111"/>
+    <mergeCell ref="B140:K140"/>
+    <mergeCell ref="A125:K125"/>
+    <mergeCell ref="A126:K126"/>
+    <mergeCell ref="A127:K127"/>
+    <mergeCell ref="A141:A142"/>
+    <mergeCell ref="B188:B189"/>
+    <mergeCell ref="I154:I155"/>
+    <mergeCell ref="C189:H189"/>
+    <mergeCell ref="C190:H190"/>
+    <mergeCell ref="M116:O116"/>
+    <mergeCell ref="U64:V64"/>
+    <mergeCell ref="U38:V38"/>
+    <mergeCell ref="I50:I51"/>
+    <mergeCell ref="J50:J51"/>
+    <mergeCell ref="B64:B65"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="K50:K51"/>
+    <mergeCell ref="C44:H44"/>
+    <mergeCell ref="K110:K111"/>
+    <mergeCell ref="U78:V78"/>
+    <mergeCell ref="U89:V89"/>
+    <mergeCell ref="E110:F110"/>
+    <mergeCell ref="U102:V102"/>
+    <mergeCell ref="M78:O78"/>
+    <mergeCell ref="M88:O88"/>
+    <mergeCell ref="M89:O89"/>
+    <mergeCell ref="M101:O101"/>
+    <mergeCell ref="M110:O110"/>
+    <mergeCell ref="C38:H38"/>
+    <mergeCell ref="C39:H39"/>
+    <mergeCell ref="C41:H41"/>
+    <mergeCell ref="Q27:S27"/>
+    <mergeCell ref="Q64:S64"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="Q38:S38"/>
+    <mergeCell ref="K38:K39"/>
+    <mergeCell ref="E64:F64"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="M37:O37"/>
+    <mergeCell ref="C19:H19"/>
+    <mergeCell ref="C20:H20"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="C28:H28"/>
+    <mergeCell ref="C22:H22"/>
+    <mergeCell ref="C23:H23"/>
+    <mergeCell ref="C30:H30"/>
+    <mergeCell ref="M26:O26"/>
+    <mergeCell ref="C33:H33"/>
+    <mergeCell ref="C34:H34"/>
+    <mergeCell ref="U141:V141"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="A172:K172"/>
+    <mergeCell ref="A175:A176"/>
+    <mergeCell ref="K175:K176"/>
+    <mergeCell ref="U175:V175"/>
+    <mergeCell ref="Q154:S154"/>
+    <mergeCell ref="Q175:S175"/>
+    <mergeCell ref="U154:V154"/>
+    <mergeCell ref="Q141:S141"/>
+    <mergeCell ref="Q188:S188"/>
+    <mergeCell ref="C168:J168"/>
+    <mergeCell ref="C185:J185"/>
+    <mergeCell ref="K188:K189"/>
+    <mergeCell ref="J154:J155"/>
+    <mergeCell ref="J141:J142"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="K78:K79"/>
+    <mergeCell ref="K102:K103"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="I117:I118"/>
+    <mergeCell ref="Q78:S78"/>
+    <mergeCell ref="M174:O174"/>
+    <mergeCell ref="M175:O175"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="B110:B111"/>
+    <mergeCell ref="C110:C111"/>
+    <mergeCell ref="I78:I79"/>
+    <mergeCell ref="J78:J79"/>
+    <mergeCell ref="I89:I90"/>
+    <mergeCell ref="J89:J90"/>
+    <mergeCell ref="E89:F89"/>
+    <mergeCell ref="E78:F78"/>
+    <mergeCell ref="U188:V188"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="C151:J151"/>
+    <mergeCell ref="K89:K90"/>
+    <mergeCell ref="M102:O102"/>
+    <mergeCell ref="M109:O109"/>
+    <mergeCell ref="J117:J118"/>
+    <mergeCell ref="U110:V110"/>
+    <mergeCell ref="K117:K118"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="Q89:S89"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="U117:V117"/>
+    <mergeCell ref="Q102:S102"/>
+    <mergeCell ref="E102:F102"/>
+    <mergeCell ref="Q110:S110"/>
+    <mergeCell ref="Q117:S117"/>
+    <mergeCell ref="E141:F141"/>
+    <mergeCell ref="M188:O188"/>
+    <mergeCell ref="M117:O117"/>
+    <mergeCell ref="M140:O140"/>
+    <mergeCell ref="M141:O141"/>
+    <mergeCell ref="M153:O153"/>
+    <mergeCell ref="M154:O154"/>
+    <mergeCell ref="M3:V5"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="A102:A103"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="M49:O49"/>
+    <mergeCell ref="M50:O50"/>
+    <mergeCell ref="M63:O63"/>
+    <mergeCell ref="M64:O64"/>
+    <mergeCell ref="M77:O77"/>
+    <mergeCell ref="Q50:S50"/>
+    <mergeCell ref="U19:V19"/>
+    <mergeCell ref="U27:V27"/>
+    <mergeCell ref="K64:K65"/>
+    <mergeCell ref="Q19:S19"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="A29:K29"/>
+    <mergeCell ref="M9:O9"/>
+    <mergeCell ref="U50:V50"/>
+    <mergeCell ref="M27:O27"/>
+    <mergeCell ref="M38:O38"/>
+    <mergeCell ref="A64:A65"/>
+    <mergeCell ref="A10:K10"/>
+    <mergeCell ref="M18:O18"/>
+    <mergeCell ref="M19:O19"/>
+    <mergeCell ref="A11:K12"/>
+    <mergeCell ref="A13:K14"/>
+    <mergeCell ref="A48:K48"/>
+    <mergeCell ref="I64:I65"/>
+    <mergeCell ref="J64:J65"/>
+    <mergeCell ref="C24:J24"/>
+    <mergeCell ref="C35:J35"/>
+    <mergeCell ref="C45:J45"/>
+    <mergeCell ref="C61:J61"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="A21:K21"/>
+    <mergeCell ref="A52:K52"/>
+    <mergeCell ref="A17:K17"/>
+    <mergeCell ref="C36:G36"/>
+    <mergeCell ref="C42:H42"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C31:H31"/>
+    <mergeCell ref="C32:H32"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="M10:O10"/>
     <mergeCell ref="M13:O13"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="I141:I142"/>
     <mergeCell ref="Q17:V17"/>
     <mergeCell ref="M187:O187"/>
     <mergeCell ref="C107:J107"/>
     <mergeCell ref="C114:J114"/>
     <mergeCell ref="J110:J111"/>
     <mergeCell ref="C132:J132"/>
     <mergeCell ref="C75:J75"/>
     <mergeCell ref="C86:J86"/>
     <mergeCell ref="C99:J99"/>
     <mergeCell ref="I102:I103"/>
     <mergeCell ref="J102:J103"/>
     <mergeCell ref="I110:I111"/>
     <mergeCell ref="A170:G170"/>
     <mergeCell ref="A174:K174"/>
     <mergeCell ref="A154:A155"/>
     <mergeCell ref="B154:B155"/>
     <mergeCell ref="K154:K155"/>
     <mergeCell ref="K141:K142"/>
     <mergeCell ref="A40:K40"/>
-    <mergeCell ref="A11:K12"/>
-[...185 lines deleted...]
-    <mergeCell ref="B197:J197"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="K22:K23">
     <cfRule type="expression" dxfId="9" priority="18">
       <formula>$K$22&gt;$K$170*0.1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K136">
     <cfRule type="cellIs" dxfId="8" priority="1" operator="equal">
       <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="7" priority="2" operator="lessThan">
       <formula>10%</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="3" operator="greaterThan">
       <formula>25%</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="5" priority="4" operator="greaterThanOrEqual">
       <formula>0.1</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="5" operator="lessThanOrEqual">
       <formula>0.25</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K190">
@@ -16087,51 +16087,51 @@
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A1" s="111"/>
       <c r="B1" s="111"/>
       <c r="C1" s="111"/>
       <c r="D1" s="111"/>
       <c r="E1" s="111"/>
       <c r="F1" s="111"/>
       <c r="G1" s="111"/>
       <c r="H1" s="111"/>
       <c r="I1" s="111"/>
       <c r="J1" s="111"/>
       <c r="K1" s="111"/>
       <c r="L1" s="111"/>
       <c r="M1" s="111"/>
       <c r="N1" s="111"/>
       <c r="O1" s="111"/>
       <c r="P1" s="111"/>
     </row>
     <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="P2" s="130" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="P3" s="130" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B4" s="129" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="440" t="str">
         <f>Detail!C4</f>
         <v>-</v>
       </c>
       <c r="D4" s="441"/>
       <c r="E4" s="441"/>
       <c r="F4" s="441"/>
       <c r="P4" s="53" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B5" s="129" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="442" t="str">
         <f>Detail!C5</f>
         <v>-</v>
       </c>
@@ -18237,126 +18237,126 @@
       </c>
       <c r="K57" s="96">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="L57" s="96">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M57" s="96">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="N57" s="96">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="O57" s="96">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="P57" s="95"/>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="46" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="54" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C4:C5" unlockedFormula="1"/>
     <ignoredError sqref="P43:P48 P49:P51" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC72F573-569B-47A2-92E2-3ABBBB8AB2DA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="M11" sqref="M11"/>
+      <selection activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="1.33203125" customWidth="1"/>
     <col min="6" max="6" width="13.109375" customWidth="1"/>
     <col min="7" max="7" width="12.33203125" customWidth="1"/>
     <col min="9" max="9" width="33.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="215"/>
       <c r="B1" s="216"/>
       <c r="C1" s="216"/>
       <c r="D1" s="216"/>
       <c r="E1" s="216"/>
       <c r="F1" s="216"/>
       <c r="G1" s="216"/>
       <c r="H1" s="216"/>
       <c r="I1" s="216"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="130" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="217"/>
       <c r="E3" s="218"/>
       <c r="F3" s="218"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="130" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="218"/>
       <c r="E4" s="218"/>
       <c r="F4" s="218"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="130" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="217"/>
       <c r="E5" s="218"/>
       <c r="F5" s="218"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="218"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
@@ -18374,125 +18374,125 @@
         <v>316</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="217"/>
       <c r="E7" s="218"/>
       <c r="F7" s="218"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="218"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B8" s="257"/>
       <c r="C8" s="6"/>
       <c r="D8" s="217"/>
       <c r="E8" s="218"/>
       <c r="F8" s="218"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="218"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="280" t="s">
         <v>295</v>
       </c>
       <c r="B9" s="298" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C9" s="299"/>
       <c r="D9" s="299"/>
       <c r="E9" s="299"/>
       <c r="F9" s="299"/>
       <c r="G9" s="299"/>
       <c r="H9" s="299"/>
       <c r="I9" s="299"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="280"/>
       <c r="B10" s="300"/>
       <c r="C10" s="300"/>
       <c r="D10" s="300"/>
       <c r="E10" s="300"/>
       <c r="F10" s="300"/>
       <c r="G10" s="300"/>
       <c r="H10" s="300"/>
       <c r="I10" s="300"/>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="280"/>
       <c r="B11" s="270"/>
       <c r="C11" s="270"/>
       <c r="D11" s="270"/>
       <c r="E11" s="270"/>
       <c r="F11" s="270"/>
       <c r="G11" s="270"/>
       <c r="H11" s="270"/>
       <c r="I11" s="270"/>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="280" t="s">
         <v>295</v>
       </c>
       <c r="B12" s="298" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C12" s="298"/>
       <c r="D12" s="298"/>
       <c r="E12" s="298"/>
       <c r="F12" s="298"/>
       <c r="G12" s="298"/>
       <c r="H12" s="298"/>
       <c r="I12" s="298"/>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="280"/>
       <c r="B13" s="298"/>
       <c r="C13" s="298"/>
       <c r="D13" s="298"/>
       <c r="E13" s="298"/>
       <c r="F13" s="298"/>
       <c r="G13" s="298"/>
       <c r="H13" s="298"/>
       <c r="I13" s="298"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="280"/>
       <c r="B14" s="297"/>
       <c r="C14" s="297"/>
       <c r="D14" s="297"/>
       <c r="E14" s="297"/>
       <c r="F14" s="297"/>
       <c r="G14" s="297"/>
       <c r="H14" s="297"/>
       <c r="I14" s="297"/>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="280" t="s">
         <v>295</v>
       </c>
       <c r="B15" s="303" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C15" s="300"/>
       <c r="D15" s="300"/>
       <c r="E15" s="300"/>
       <c r="F15" s="300"/>
       <c r="G15" s="300"/>
       <c r="H15" s="300"/>
       <c r="I15" s="300"/>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="280"/>
       <c r="B16" s="300"/>
       <c r="C16" s="300"/>
       <c r="D16" s="300"/>
       <c r="E16" s="300"/>
       <c r="F16" s="300"/>
       <c r="G16" s="300"/>
       <c r="H16" s="300"/>
       <c r="I16" s="300"/>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="280"/>
       <c r="B17" s="300"/>
       <c r="C17" s="300"/>
       <c r="D17" s="300"/>
@@ -18511,218 +18511,218 @@
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="218"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>295</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>296</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12"/>
       <c r="B20" s="281" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="12"/>
       <c r="B21" s="12"/>
       <c r="C21" s="3" t="s">
         <v>325</v>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
     </row>
     <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="210" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="12"/>
       <c r="B23" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="210" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12"/>
       <c r="B24" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="210" t="s">
         <v>322</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12"/>
       <c r="B25" s="19"/>
       <c r="C25" s="282" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12"/>
       <c r="B26" s="282"/>
       <c r="C26" s="222" t="s">
+        <v>336</v>
+      </c>
+      <c r="D26" s="301" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="E26" s="301"/>
       <c r="F26" s="301"/>
       <c r="G26" s="301"/>
       <c r="H26" s="301"/>
       <c r="I26" s="301"/>
       <c r="J26" s="301"/>
       <c r="K26" s="301"/>
       <c r="L26" s="301"/>
       <c r="M26" s="301"/>
     </row>
     <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12"/>
       <c r="B27" s="3"/>
       <c r="C27" s="222" t="s">
+        <v>338</v>
+      </c>
+      <c r="D27" s="3" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E27" s="283"/>
       <c r="F27" s="283"/>
       <c r="G27" s="283"/>
       <c r="H27" s="283"/>
       <c r="I27" s="283"/>
       <c r="J27" s="283"/>
       <c r="K27" s="283"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="B28" s="3"/>
       <c r="C28" s="222"/>
       <c r="D28" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
     </row>
     <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="3"/>
       <c r="C29" s="222"/>
       <c r="D29" s="3" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
     </row>
     <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="B30" s="284"/>
       <c r="C30" s="222" t="s">
+        <v>342</v>
+      </c>
+      <c r="D30" s="301" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="E30" s="301"/>
       <c r="F30" s="301"/>
       <c r="G30" s="301"/>
       <c r="H30" s="301"/>
       <c r="I30" s="301"/>
       <c r="J30" s="301"/>
       <c r="K30" s="301"/>
       <c r="L30" s="301"/>
       <c r="M30" s="301"/>
     </row>
     <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="B31" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="302" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D31" s="300"/>
       <c r="E31" s="300"/>
       <c r="F31" s="300"/>
       <c r="G31" s="300"/>
       <c r="H31" s="300"/>
       <c r="I31" s="300"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="12"/>
       <c r="B32" s="12"/>
       <c r="C32" s="300"/>
       <c r="D32" s="300"/>
       <c r="E32" s="300"/>
       <c r="F32" s="300"/>
       <c r="G32" s="300"/>
       <c r="H32" s="300"/>
       <c r="I32" s="300"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="12"/>
@@ -18744,104 +18744,104 @@
       <c r="F34" s="270"/>
       <c r="G34" s="270"/>
       <c r="H34" s="270"/>
       <c r="I34" s="270"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>295</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>298</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B36" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B37" s="12"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>295</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>318</v>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="12"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
     </row>
     <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>295</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>309</v>
       </c>
@@ -19011,155 +19011,224 @@
       <c r="F54" s="282"/>
       <c r="G54" s="282"/>
       <c r="H54" s="282"/>
       <c r="I54" s="282"/>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A55" s="280" t="s">
         <v>295</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>320</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B56" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="298" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D56" s="300"/>
       <c r="E56" s="300"/>
       <c r="F56" s="300"/>
       <c r="G56" s="300"/>
       <c r="H56" s="300"/>
       <c r="I56" s="300"/>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.2">
       <c r="C57" s="300"/>
       <c r="D57" s="300"/>
       <c r="E57" s="300"/>
       <c r="F57" s="300"/>
       <c r="G57" s="300"/>
       <c r="H57" s="300"/>
       <c r="I57" s="300"/>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.2">
       <c r="C58" s="270"/>
       <c r="D58" s="270"/>
       <c r="E58" s="270"/>
       <c r="F58" s="270"/>
       <c r="G58" s="270"/>
       <c r="H58" s="270"/>
       <c r="I58" s="270"/>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A59" s="46" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B9:I10"/>
     <mergeCell ref="D26:M26"/>
     <mergeCell ref="D30:M30"/>
     <mergeCell ref="B12:I13"/>
     <mergeCell ref="C56:I57"/>
     <mergeCell ref="C31:I33"/>
     <mergeCell ref="B15:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="66" fitToHeight="0" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F0F0EE28623B24B9641CB1035C1DF0B" ma:contentTypeVersion="19" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="50cfa9ebb76d7b6a88b1591496c403b7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xmlns:ns3="dc2e72fa-f2bf-4b7e-897e-98e66666beee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="870a3a0e51ae97eb1868ef39ee7df026" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Keywordtopic xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <tag xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xsi:nil="true"/>
+    <TaxCatchAll xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee" xsi:nil="true"/>
+    <_dlc_DocId xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee">CMFREL-1750552771-7209</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee">
+      <Url>https://telefilm.sharepoint.com/sites/TheRebrandGroup/_layouts/15/DocIdRedir.aspx?ID=CMFREL-1750552771-7209</Url>
+      <Description>CMFREL-1750552771-7209</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F0F0EE28623B24B9641CB1035C1DF0B" ma:contentTypeVersion="20" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="dcecf800da6d6bb9258853ff7e800a3b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xmlns:ns3="dc2e72fa-f2bf-4b7e-897e-98e66666beee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb5ecb1aac4ed3ea30fa8b96e3b952f8" ns2:_="" ns3:_="">
     <xsd:import namespace="995c7fa0-c7ce-4135-b1bb-e7af7b680b45"/>
     <xsd:import namespace="dc2e72fa-f2bf-4b7e-897e-98e66666beee"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:Keywordtopic" minOccurs="0"/>
                 <xsd:element ref="ns2:tag" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -19213,50 +19282,55 @@
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Keywordtopic" ma:index="27" nillable="true" ma:displayName="Keyword topic" ma:format="Dropdown" ma:internalName="Keywordtopic">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Choice 1"/>
           <xsd:enumeration value="Choice 2"/>
           <xsd:enumeration value="Choice 3"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="tag" ma:index="28" nillable="true" ma:displayName="tag" ma:format="Dropdown" ma:internalName="tag">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Choice 1"/>
           <xsd:enumeration value="Choice 2"/>
           <xsd:enumeration value="Choice 3"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc2e72fa-f2bf-4b7e-897e-98e66666beee" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -19378,168 +19452,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...66 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7229633-28F7-401A-852D-7D0218014223}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B49B7DC1-EC47-4FA4-A621-DAA8B5400595}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84E30778-2EE2-4304-9B81-42150B104B19}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0C57C53-F349-4CFD-AE77-888E4D63A979}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="dc2e72fa-f2bf-4b7e-897e-98e66666beee"/>
     <ds:schemaRef ds:uri="995c7fa0-c7ce-4135-b1bb-e7af7b680b45"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="dc2e72fa-f2bf-4b7e-897e-98e66666beee"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84E30778-2EE2-4304-9B81-42150B104B19}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4106BF3-9E39-43BA-9AC4-E17E2FB3012C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
@@ -19563,32 +19554,32 @@
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Coultish, Shelley (TOR)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003F0F0EE28623B24B9641CB1035C1DF0B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>1f199cdd-16e2-44fe-ad16-f34731334013</vt:lpwstr>
+    <vt:lpwstr>cfb23849-d6d3-4578-a005-9db7927b4829</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>