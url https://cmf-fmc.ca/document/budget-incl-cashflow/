--- v0 (2026-05-14)
+++ v1 (2026-07-16)
@@ -16,122 +16,122 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefilm-my.sharepoint.com/personal/shelley_coultish_telefilm_ca/Documents/Bureau/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefilm.sharepoint.com/sites/TheRebrandGroup/Documents partages/Relaunch - Program Application Documents/2026-2027 Interactive Digital Media - Application Documents per Program/Commercial (CLASSIC) Projects Program/26-27 COMMERCIAL/COMMERCIAL - Final/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="64" documentId="8_{08698512-6FAC-43FE-96CF-5E8E8CD3A007}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8C5D31AC-05D1-448B-BC3B-B4E0F1D95A50}"/>
+  <xr:revisionPtr revIDLastSave="45" documentId="8_{08698512-6FAC-43FE-96CF-5E8E8CD3A007}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0D55C95B-BF9A-432F-95DD-F4BF22C0CFAF}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="684" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary (locked)" sheetId="2" r:id="rId1"/>
     <sheet name="Detail" sheetId="3" r:id="rId2"/>
     <sheet name="Cash Flow" sheetId="4" r:id="rId3"/>
     <sheet name="Instructions" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">Detail!$18:$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Detail!$A$1:$Y$240</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Summary (locked)'!$A$1:$L$59</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">Detail!$18:$19</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H53" i="3" l="1"/>
-  <c r="P42" i="4"/>
+  <c r="P42" i="4" l="1"/>
   <c r="N158" i="3"/>
   <c r="N157" i="3"/>
   <c r="N156" i="3"/>
   <c r="N155" i="3"/>
   <c r="N154" i="3"/>
   <c r="N153" i="3"/>
   <c r="N152" i="3"/>
   <c r="N151" i="3"/>
   <c r="N150" i="3"/>
   <c r="N149" i="3"/>
   <c r="N148" i="3"/>
   <c r="N147" i="3"/>
   <c r="N141" i="3"/>
   <c r="N140" i="3"/>
   <c r="N139" i="3"/>
   <c r="N138" i="3"/>
   <c r="N137" i="3"/>
   <c r="N136" i="3"/>
   <c r="N135" i="3"/>
   <c r="N134" i="3" l="1"/>
   <c r="C5" i="4" l="1"/>
   <c r="C4" i="4"/>
   <c r="Q24" i="3"/>
   <c r="P24" i="3"/>
   <c r="Y23" i="3" l="1"/>
   <c r="X23" i="3"/>
   <c r="V23" i="3"/>
   <c r="U23" i="3"/>
   <c r="T23" i="3"/>
   <c r="R23" i="3"/>
   <c r="O21" i="3"/>
-  <c r="N53" i="3"/>
+  <c r="H53" i="3"/>
+  <c r="N53" i="3" s="1"/>
   <c r="I235" i="3"/>
   <c r="G235" i="3"/>
   <c r="I233" i="3"/>
   <c r="G233" i="3"/>
   <c r="O158" i="3"/>
   <c r="O157" i="3"/>
   <c r="O156" i="3"/>
   <c r="O155" i="3"/>
   <c r="O154" i="3"/>
   <c r="O153" i="3"/>
   <c r="O152" i="3"/>
   <c r="O151" i="3"/>
   <c r="O150" i="3"/>
   <c r="O149" i="3"/>
   <c r="O148" i="3"/>
   <c r="O147" i="3"/>
   <c r="O141" i="3"/>
   <c r="O140" i="3"/>
   <c r="O139" i="3"/>
   <c r="O138" i="3"/>
   <c r="O137" i="3"/>
   <c r="O136" i="3"/>
   <c r="O135" i="3"/>
   <c r="O134" i="3"/>
   <c r="O216" i="3"/>
@@ -2807,53 +2807,50 @@
   <si>
     <t>Interactive Digital Media</t>
   </si>
   <si>
     <t xml:space="preserve">Note:75% of expenses must be of Canadian origin, except for Section D which is at 50%. </t>
   </si>
   <si>
     <t>INTERACTIVE OR GAME DESIGNER (DESIGNER)</t>
   </si>
   <si>
     <t>Cost Allocation</t>
   </si>
   <si>
     <t>Cost Origin</t>
   </si>
   <si>
     <t>% of the duration devoted to the project</t>
   </si>
   <si>
     <t>DEVOTED TIME</t>
   </si>
   <si>
     <t>APPLICATION PREPARATION</t>
   </si>
   <si>
-    <t>Equipment and software must be calculated on a prorata basis for use during the project only AND amortized on a staight-line or declining balance basis. You may add lines to specify each software licence and usage.</t>
-[...1 lines deleted...]
-  <si>
     <t>TOTAL APPLICATION PREPARATION</t>
   </si>
   <si>
     <t>(name and responsibility / details)</t>
   </si>
   <si>
     <t>You may add lines if more than one person holds the same role.  See instructions.</t>
   </si>
   <si>
     <t>Expenses must be real and verifiable, and incurred prior the application submission.  Do not enter amounts in this section if conceptualization or prototyping funding has already been provided for the project.</t>
   </si>
   <si>
     <t>Cost allocation: Internal, Related or External?  Refer to Appendix B - Business policies for more details.</t>
   </si>
   <si>
     <t>Internal:</t>
   </si>
   <si>
     <t>A cost that will be paid to an employee (on the payroll) or directly to the applicant company.</t>
   </si>
   <si>
     <t>Related:</t>
   </si>
   <si>
     <t>External:</t>
@@ -2933,62 +2930,65 @@
       </rPr>
       <t>under “Rate”, please enter the full rate of the selected duration basis. Then indicate the percentage of that duration devoted to the project.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>New in 26-27:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> costs related to the design, construction or exhibition of immersive/experiential projects are eligible so long as these costs account for no more than 20% of Eligible Costs and that the production of digital content remains the primary component of the budget. Applicants must identify these expenses clearly in their budget and must retain ownership of the results produced from these costs.</t>
     </r>
   </si>
+  <si>
+    <t>Equipment and software must be calculated on a prorata basis for use during the project only AND amortized on a straight-line or declining balance basis. You may add lines to specify each software licence and usage.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="_ * #,##0.00_)\ &quot;$&quot;_ ;_ * \(#,##0.00\)\ &quot;$&quot;_ ;_ * &quot;-&quot;??_)\ &quot;$&quot;_ ;_ @_ "/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="0.0%"/>
+    <numFmt numFmtId="44" formatCode="_ * #,##0.00_)\ &quot;$&quot;_ ;_ * \(#,##0.00\)\ &quot;$&quot;_ ;_ * &quot;-&quot;??_)\ &quot;$&quot;_ ;_ @_ "/>
+    <numFmt numFmtId="164" formatCode="[$$-1009]#,##0"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="166" formatCode="#,##0\ [$$-C0C]"/>
+    <numFmt numFmtId="167" formatCode="0.00000%"/>
+    <numFmt numFmtId="168" formatCode="0.0%"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -4075,137 +4075,137 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="489">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -4216,143 +4216,143 @@
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4368,51 +4368,51 @@
     </xf>
     <xf numFmtId="49" fontId="3" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4451,133 +4451,133 @@
     <xf numFmtId="49" fontId="28" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="29" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="11" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="11" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="11" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="11" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="10" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="10" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="13" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="13" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="10" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="10" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4586,90 +4586,90 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="30" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="11" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="11" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4690,205 +4690,205 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="7" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="15" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="11" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="11" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="11" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="11" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="12" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="11" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="11" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="13" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4903,420 +4903,420 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="12" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="13" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="10" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="9" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" indent="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
-    </xf>
-[...159 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -5359,54 +5359,54 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Monétaire" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Percent" xfId="3" builtinId="5"/>
+    <cellStyle name="Pourcentage" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
@@ -6084,112 +6084,112 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N60"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B54" sqref="B54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.5546875" style="27" customWidth="1"/>
     <col min="2" max="2" width="55.6640625" style="4" customWidth="1"/>
     <col min="3" max="6" width="12.77734375" style="72" customWidth="1"/>
     <col min="7" max="7" width="13.5546875" style="72" customWidth="1"/>
     <col min="8" max="8" width="13.5546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.88671875" style="4"/>
     <col min="10" max="11" width="10.109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="142"/>
       <c r="B1" s="143"/>
       <c r="C1" s="144"/>
       <c r="D1" s="144"/>
       <c r="E1" s="144"/>
       <c r="F1" s="144"/>
       <c r="G1" s="144"/>
       <c r="H1" s="143"/>
       <c r="I1" s="143"/>
       <c r="J1" s="143"/>
       <c r="K1" s="143"/>
     </row>
     <row r="2" spans="1:14" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="132"/>
       <c r="D2" s="132"/>
       <c r="F2" s="132"/>
       <c r="G2" s="132"/>
       <c r="K2" s="58" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
       <c r="C3" s="132"/>
       <c r="D3" s="132"/>
       <c r="F3" s="132"/>
       <c r="G3" s="132"/>
       <c r="K3" s="58" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C4" s="132"/>
       <c r="D4" s="132"/>
       <c r="F4" s="132"/>
       <c r="G4" s="132"/>
       <c r="K4" s="146" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A6" s="145" t="s">
         <v>314</v>
       </c>
       <c r="B6" s="240" t="str">
         <f>Detail!C4</f>
         <v>-</v>
       </c>
-      <c r="J6" s="407" t="s">
+      <c r="J6" s="348" t="s">
         <v>322</v>
       </c>
       <c r="K6" s="458"/>
     </row>
     <row r="7" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="145" t="s">
         <v>313</v>
       </c>
       <c r="B7" s="240" t="str">
         <f>Detail!C5</f>
         <v>-</v>
       </c>
       <c r="J7" s="459" t="s">
         <v>352</v>
       </c>
       <c r="K7" s="460"/>
     </row>
     <row r="8" spans="1:14" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C8" s="461"/>
       <c r="D8" s="462"/>
       <c r="E8" s="462"/>
       <c r="F8" s="462"/>
       <c r="G8" s="462"/>
       <c r="H8" s="462"/>
       <c r="J8" s="174" t="str">
@@ -6260,51 +6260,51 @@
         <f>Detail!B18</f>
         <v>PRODUCER</v>
       </c>
       <c r="C11" s="76">
         <f>Detail!T24</f>
         <v>0</v>
       </c>
       <c r="D11" s="77">
         <f>Detail!U24</f>
         <v>0</v>
       </c>
       <c r="E11" s="78">
         <f>Detail!V24</f>
         <v>0</v>
       </c>
       <c r="F11" s="76">
         <f>Detail!X24</f>
         <v>0</v>
       </c>
       <c r="G11" s="84">
         <f>Detail!Y24</f>
         <v>0</v>
       </c>
       <c r="H11" s="208">
         <f>Detail!N24</f>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="J11" s="177">
         <f>Detail!P24</f>
         <v>0</v>
       </c>
       <c r="K11" s="164">
         <f>Detail!Q24</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="207" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="71" t="str">
         <f>Detail!B26</f>
         <v>RIGHTS ACQUISITION</v>
       </c>
       <c r="C12" s="76">
         <f>Detail!T35</f>
         <v>0</v>
       </c>
       <c r="D12" s="77">
         <f>Detail!U35</f>
         <v>0</v>
@@ -6380,51 +6380,51 @@
       <c r="B14" s="26" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="79">
         <f t="shared" ref="C14:H14" si="0">SUM(C11:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="80">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E14" s="81">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="79">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="85">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H14" s="209">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="J14" s="86">
         <f t="shared" ref="J14" si="1">SUM(J11:J13)</f>
         <v>0</v>
       </c>
       <c r="K14" s="165">
         <f t="shared" ref="K14" si="2">SUM(K11:K13)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:14" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="205"/>
       <c r="B15" s="26"/>
       <c r="C15" s="79"/>
       <c r="D15" s="80"/>
       <c r="E15" s="81"/>
       <c r="F15" s="79"/>
       <c r="G15" s="85"/>
       <c r="H15" s="210"/>
       <c r="J15" s="86"/>
       <c r="K15" s="165"/>
     </row>
     <row r="16" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="207" t="s">
         <v>14</v>
@@ -7280,51 +7280,51 @@
       <c r="B42" s="217" t="s">
         <v>34</v>
       </c>
       <c r="C42" s="185">
         <f>C14+C23+C27+C33+C36+C39+C40</f>
         <v>0</v>
       </c>
       <c r="D42" s="185">
         <f t="shared" ref="D42:H42" si="15">D14+D23+D27+D33+D36+D39+D40</f>
         <v>0</v>
       </c>
       <c r="E42" s="185">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="F42" s="185">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G42" s="185">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="H42" s="159">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="J42" s="168">
         <f>SUM(J14+J23+J27+J33+J36+J39+J40)</f>
         <v>0</v>
       </c>
       <c r="K42" s="168">
         <f>SUM(K14+K23+K27+K33+K36+K39+K40)</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="470"/>
       <c r="B43" s="471"/>
       <c r="C43" s="471"/>
       <c r="D43" s="471"/>
       <c r="E43" s="471"/>
       <c r="F43" s="471"/>
       <c r="G43" s="471"/>
       <c r="H43" s="471"/>
     </row>
     <row r="44" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="180" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="472" t="s">
@@ -7339,277 +7339,277 @@
         <f>ROUND(Detail!N227,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="463"/>
       <c r="B45" s="464"/>
       <c r="C45" s="464"/>
       <c r="D45" s="464"/>
       <c r="E45" s="464"/>
       <c r="F45" s="464"/>
       <c r="G45" s="464"/>
       <c r="H45" s="465"/>
     </row>
     <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="186"/>
       <c r="C46" s="235"/>
       <c r="D46" s="236"/>
       <c r="E46" s="236"/>
       <c r="F46" s="236"/>
       <c r="G46" s="279" t="s">
         <v>369</v>
       </c>
       <c r="H46" s="278">
         <f>H42+H44</f>
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="186"/>
       <c r="B47" s="5"/>
       <c r="C47" s="163"/>
       <c r="D47" s="163"/>
       <c r="E47" s="163"/>
       <c r="F47" s="163"/>
       <c r="G47" s="163"/>
       <c r="H47" s="187"/>
       <c r="J47" s="50"/>
       <c r="K47" s="50"/>
     </row>
     <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C48" s="369" t="str">
+      <c r="C48" s="431" t="str">
         <f>J8</f>
         <v>-</v>
       </c>
-      <c r="D48" s="371"/>
-      <c r="E48" s="369" t="str">
+      <c r="D48" s="433"/>
+      <c r="E48" s="431" t="str">
         <f>J9</f>
         <v>-</v>
       </c>
-      <c r="F48" s="371"/>
+      <c r="F48" s="433"/>
       <c r="G48" s="191" t="s">
         <v>356</v>
       </c>
       <c r="H48" s="190">
         <f>J42</f>
         <v>0</v>
       </c>
       <c r="J48" s="12"/>
       <c r="K48" s="12"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="186"/>
       <c r="B49" s="5"/>
       <c r="C49" s="163"/>
       <c r="D49" s="188"/>
       <c r="E49" s="188"/>
       <c r="F49" s="163"/>
       <c r="G49" s="163"/>
       <c r="H49" s="187"/>
       <c r="J49" s="50"/>
       <c r="K49" s="50"/>
     </row>
     <row r="50" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C50" s="369" t="str">
+      <c r="C50" s="431" t="str">
         <f>K8</f>
         <v>-</v>
       </c>
       <c r="D50" s="476"/>
-      <c r="E50" s="369" t="str">
+      <c r="E50" s="431" t="str">
         <f>K9</f>
         <v>-</v>
       </c>
-      <c r="F50" s="371"/>
+      <c r="F50" s="433"/>
       <c r="G50" s="191" t="s">
         <v>357</v>
       </c>
       <c r="H50" s="190">
         <f>K42</f>
         <v>0</v>
       </c>
       <c r="J50" s="12"/>
       <c r="K50" s="12"/>
     </row>
     <row r="51" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="474"/>
       <c r="B51" s="475"/>
       <c r="C51" s="475"/>
       <c r="D51" s="475"/>
       <c r="E51" s="475"/>
       <c r="F51" s="475"/>
       <c r="G51" s="475"/>
       <c r="H51" s="475"/>
       <c r="K51" s="50"/>
       <c r="M51" s="50"/>
     </row>
     <row r="52" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="234"/>
       <c r="C52" s="251"/>
       <c r="D52" s="251"/>
       <c r="E52" s="251"/>
       <c r="F52" s="251"/>
       <c r="G52" s="276" t="s">
         <v>323</v>
       </c>
       <c r="H52" s="277">
         <f>H46+H48+H50</f>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="J52" s="4"/>
       <c r="K52" s="50"/>
       <c r="L52" s="4"/>
       <c r="M52" s="50"/>
     </row>
     <row r="53" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="474"/>
       <c r="B53" s="475"/>
       <c r="C53" s="475"/>
       <c r="D53" s="475"/>
       <c r="E53" s="475"/>
       <c r="F53" s="475"/>
       <c r="G53" s="475"/>
       <c r="H53" s="475"/>
       <c r="K53" s="50"/>
       <c r="M53" s="50"/>
     </row>
     <row r="54" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="192" t="s">
         <v>305</v>
       </c>
       <c r="B54" s="193"/>
       <c r="C54" s="87" t="str">
         <f>IF((C42+D42+E42)&lt;&gt;H42,"    Please check: expenses must be allocated as 'Internal', 'Related' or 'External'","")</f>
-        <v/>
+        <v xml:space="preserve">    Please check: expenses must be allocated as 'Internal', 'Related' or 'External'</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
       <c r="K54" s="50"/>
       <c r="M54" s="50"/>
     </row>
     <row r="55" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="194" t="s">
         <v>306</v>
       </c>
       <c r="B55" s="195"/>
       <c r="C55" s="87" t="str">
         <f>IF((F42+G42)&lt;&gt;H42,"    Please check: expenses must be allocated as 'Canadian' or 'Non-Canadian'","")</f>
-        <v/>
+        <v xml:space="preserve">    Please check: expenses must be allocated as 'Canadian' or 'Non-Canadian'</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
     </row>
     <row r="56" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="247"/>
       <c r="B56" s="237"/>
       <c r="C56" s="87" t="str">
         <f>IF(OR(H39&gt;(0.1*H29),H40&gt;(0.1*H29)),"    Please check : account F and/or G exceeds the cap","")</f>
         <v/>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
     </row>
     <row r="57" spans="1:13" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="238" t="s">
         <v>324</v>
       </c>
       <c r="B57" s="248"/>
       <c r="C57" s="95" t="str">
         <f>IF(G42&gt;(0.25*H42),"    Please check : Canadian costs represent less than 75% of the budget","")</f>
         <v/>
       </c>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
     </row>
     <row r="58" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="466" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B58" s="466"/>
       <c r="C58" s="466"/>
       <c r="D58" s="466"/>
       <c r="E58" s="466"/>
       <c r="F58" s="466"/>
       <c r="G58" s="466"/>
       <c r="H58" s="466"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="310" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gop18OB9cDLxwJi55BoRA21x042zTJl/mphGA25wps/XZMEmMeyXXchjQhjv3XIvJtpWWSn8YRXhfN+bE6XyQQ==" saltValue="RnyyWW/U1cbot5/bdq/xnw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VujTnfDeHUtlgupj7PSxqAB189OvI0BQJ3nFffNNVWHQLiXHB0m39FHfbPW4rJ85bkAzUQnKkPFQ0ofngojv9w==" saltValue="RwIQe45ympIBJEkxWMtfTg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="15">
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="A45:H45"/>
     <mergeCell ref="A58:H58"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="A43:H43"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="B44:G44"/>
     <mergeCell ref="A53:H53"/>
     <mergeCell ref="A51:H51"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="C50:D50"/>
     <mergeCell ref="E48:F48"/>
     <mergeCell ref="E50:F50"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.96250000000000002" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="54" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="A12:A13 A16:A22 A25:A26 A31:A32 A35" numberStoredAsText="1"/>
     <ignoredError sqref="B6:B7" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil2"/>
   <dimension ref="A1:AE285"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A117" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="N22" sqref="N22"/>
+      <selection pane="topRight" activeCell="O122" sqref="O122"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5" style="8" customWidth="1"/>
     <col min="2" max="2" width="43.5546875" customWidth="1"/>
     <col min="3" max="3" width="19.6640625" customWidth="1"/>
     <col min="4" max="4" width="3.33203125" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.109375" customWidth="1"/>
     <col min="7" max="7" width="8.6640625" customWidth="1"/>
     <col min="8" max="8" width="6.33203125" customWidth="1"/>
     <col min="9" max="9" width="11.5546875" customWidth="1"/>
     <col min="10" max="10" width="11" customWidth="1"/>
     <col min="11" max="11" width="13.44140625" customWidth="1"/>
     <col min="12" max="12" width="9.21875" customWidth="1"/>
     <col min="13" max="13" width="10.109375" customWidth="1"/>
     <col min="14" max="14" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="52.33203125" style="82" customWidth="1"/>
     <col min="16" max="18" width="12.77734375" style="82" customWidth="1"/>
     <col min="19" max="19" width="3.77734375" style="82" customWidth="1"/>
     <col min="20" max="22" width="10.77734375" customWidth="1"/>
     <col min="23" max="23" width="2.6640625" style="66" customWidth="1"/>
     <col min="24" max="25" width="10.77734375" customWidth="1"/>
     <col min="28" max="29" width="12.77734375" customWidth="1"/>
     <col min="30" max="30" width="13.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -7621,767 +7621,769 @@
       <c r="F1" s="140"/>
       <c r="G1" s="140"/>
       <c r="H1" s="140"/>
       <c r="I1" s="140"/>
       <c r="J1" s="140"/>
       <c r="K1" s="140"/>
       <c r="L1" s="140"/>
       <c r="M1" s="140"/>
       <c r="N1" s="140"/>
     </row>
     <row r="2" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="58"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="58"/>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
       <c r="N2" s="58" t="s">
         <v>400</v>
       </c>
-      <c r="P2" s="431"/>
-[...8 lines deleted...]
-      <c r="Y2" s="432"/>
+      <c r="P2" s="374"/>
+      <c r="Q2" s="375"/>
+      <c r="R2" s="375"/>
+      <c r="S2" s="375"/>
+      <c r="T2" s="375"/>
+      <c r="U2" s="375"/>
+      <c r="V2" s="375"/>
+      <c r="W2" s="375"/>
+      <c r="X2" s="375"/>
+      <c r="Y2" s="375"/>
     </row>
     <row r="3" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="58"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="58"/>
       <c r="G3" s="58"/>
       <c r="H3" s="58"/>
       <c r="I3" s="58"/>
       <c r="J3" s="58"/>
       <c r="K3" s="58"/>
       <c r="L3" s="58"/>
       <c r="M3" s="58"/>
       <c r="N3" s="58" t="s">
-        <v>435</v>
-[...10 lines deleted...]
-      <c r="Y3" s="432"/>
+        <v>434</v>
+      </c>
+      <c r="P3" s="375"/>
+      <c r="Q3" s="375"/>
+      <c r="R3" s="375"/>
+      <c r="S3" s="375"/>
+      <c r="T3" s="375"/>
+      <c r="U3" s="375"/>
+      <c r="V3" s="375"/>
+      <c r="W3" s="375"/>
+      <c r="X3" s="375"/>
+      <c r="Y3" s="375"/>
     </row>
     <row r="4" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="145" t="s">
         <v>314</v>
       </c>
-      <c r="C4" s="452" t="s">
+      <c r="C4" s="340" t="s">
         <v>315</v>
       </c>
-      <c r="D4" s="453"/>
-[...1 lines deleted...]
-      <c r="F4" s="453"/>
+      <c r="D4" s="341"/>
+      <c r="E4" s="341"/>
+      <c r="F4" s="341"/>
       <c r="G4" s="58"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
       <c r="K4" s="58"/>
       <c r="L4" s="58"/>
       <c r="M4" s="58"/>
       <c r="N4" s="146" t="s">
         <v>354</v>
       </c>
-      <c r="P4" s="432"/>
-[...8 lines deleted...]
-      <c r="Y4" s="432"/>
+      <c r="P4" s="375"/>
+      <c r="Q4" s="375"/>
+      <c r="R4" s="375"/>
+      <c r="S4" s="375"/>
+      <c r="T4" s="375"/>
+      <c r="U4" s="375"/>
+      <c r="V4" s="375"/>
+      <c r="W4" s="375"/>
+      <c r="X4" s="375"/>
+      <c r="Y4" s="375"/>
     </row>
     <row r="5" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="145" t="s">
         <v>313</v>
       </c>
-      <c r="C5" s="454" t="s">
+      <c r="C5" s="342" t="s">
         <v>315</v>
       </c>
-      <c r="D5" s="455"/>
-[...1 lines deleted...]
-      <c r="F5" s="455"/>
+      <c r="D5" s="343"/>
+      <c r="E5" s="343"/>
+      <c r="F5" s="343"/>
       <c r="G5" s="58"/>
       <c r="H5" s="58"/>
       <c r="I5" s="58"/>
       <c r="J5" s="58"/>
       <c r="K5" s="58"/>
       <c r="L5" s="58"/>
       <c r="M5" s="58"/>
       <c r="N5" s="239"/>
       <c r="P5" s="233"/>
       <c r="Q5" s="233"/>
       <c r="R5" s="233"/>
       <c r="S5" s="233"/>
       <c r="T5" s="233"/>
       <c r="U5" s="233"/>
       <c r="V5" s="233"/>
       <c r="W5" s="233"/>
       <c r="X5" s="233"/>
       <c r="Y5" s="233"/>
     </row>
     <row r="6" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="58"/>
       <c r="C6" s="58"/>
       <c r="D6" s="58"/>
       <c r="E6" s="58"/>
       <c r="F6" s="58"/>
       <c r="G6" s="58"/>
       <c r="H6" s="58"/>
       <c r="I6" s="58"/>
       <c r="J6" s="58"/>
       <c r="K6" s="58"/>
       <c r="L6" s="58"/>
       <c r="M6" s="58"/>
       <c r="N6" s="58"/>
       <c r="P6" s="233"/>
       <c r="Q6" s="233"/>
       <c r="R6" s="233"/>
       <c r="S6" s="233"/>
       <c r="T6" s="233"/>
       <c r="U6" s="233"/>
       <c r="V6" s="233"/>
       <c r="W6" s="233"/>
       <c r="X6" s="233"/>
       <c r="Y6" s="233"/>
     </row>
     <row r="7" spans="1:31" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="333" t="s">
-[...14 lines deleted...]
-      <c r="N7" s="335"/>
+      <c r="A7" s="454" t="s">
+        <v>430</v>
+      </c>
+      <c r="B7" s="455"/>
+      <c r="C7" s="455"/>
+      <c r="D7" s="455"/>
+      <c r="E7" s="455"/>
+      <c r="F7" s="455"/>
+      <c r="G7" s="455"/>
+      <c r="H7" s="455"/>
+      <c r="I7" s="455"/>
+      <c r="J7" s="455"/>
+      <c r="K7" s="455"/>
+      <c r="L7" s="455"/>
+      <c r="M7" s="455"/>
+      <c r="N7" s="456"/>
       <c r="P7" s="233"/>
       <c r="Q7" s="233"/>
       <c r="R7" s="233"/>
       <c r="S7" s="233"/>
       <c r="T7" s="233"/>
       <c r="U7" s="233"/>
       <c r="V7" s="233"/>
       <c r="W7" s="233"/>
       <c r="X7" s="233"/>
       <c r="Y7" s="233"/>
     </row>
     <row r="8" spans="1:31" s="265" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="317" t="s">
         <v>379</v>
       </c>
       <c r="B8" s="318"/>
       <c r="C8" s="318"/>
       <c r="D8" s="318"/>
       <c r="E8" s="318"/>
       <c r="F8" s="318"/>
       <c r="G8" s="318"/>
       <c r="H8" s="318"/>
       <c r="I8" s="318"/>
       <c r="J8" s="318"/>
       <c r="K8" s="318"/>
       <c r="L8" s="318"/>
       <c r="M8" s="318"/>
       <c r="N8" s="319"/>
       <c r="O8" s="264"/>
       <c r="P8" s="264"/>
       <c r="Q8" s="264"/>
       <c r="R8" s="264"/>
     </row>
     <row r="9" spans="1:31" s="265" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="449" t="s">
-[...14 lines deleted...]
-      <c r="N9" s="451"/>
+      <c r="A9" s="337" t="s">
+        <v>429</v>
+      </c>
+      <c r="B9" s="338"/>
+      <c r="C9" s="338"/>
+      <c r="D9" s="338"/>
+      <c r="E9" s="338"/>
+      <c r="F9" s="338"/>
+      <c r="G9" s="338"/>
+      <c r="H9" s="338"/>
+      <c r="I9" s="338"/>
+      <c r="J9" s="338"/>
+      <c r="K9" s="338"/>
+      <c r="L9" s="338"/>
+      <c r="M9" s="338"/>
+      <c r="N9" s="339"/>
       <c r="O9" s="264"/>
-      <c r="P9" s="445" t="s">
+      <c r="P9" s="355" t="s">
         <v>368</v>
       </c>
-      <c r="Q9" s="446"/>
-      <c r="R9" s="447"/>
+      <c r="Q9" s="356"/>
+      <c r="R9" s="357"/>
     </row>
     <row r="10" spans="1:31" s="265" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="438" t="s">
-[...14 lines deleted...]
-      <c r="N10" s="440"/>
+      <c r="A10" s="382" t="s">
+        <v>428</v>
+      </c>
+      <c r="B10" s="383"/>
+      <c r="C10" s="383"/>
+      <c r="D10" s="383"/>
+      <c r="E10" s="383"/>
+      <c r="F10" s="383"/>
+      <c r="G10" s="383"/>
+      <c r="H10" s="383"/>
+      <c r="I10" s="383"/>
+      <c r="J10" s="383"/>
+      <c r="K10" s="383"/>
+      <c r="L10" s="383"/>
+      <c r="M10" s="383"/>
+      <c r="N10" s="384"/>
       <c r="O10" s="264"/>
-      <c r="P10" s="457" t="s">
+      <c r="P10" s="351" t="s">
         <v>380</v>
       </c>
-      <c r="Q10" s="411"/>
-      <c r="R10" s="412"/>
+      <c r="Q10" s="352"/>
+      <c r="R10" s="353"/>
       <c r="S10" s="264"/>
       <c r="W10" s="266"/>
     </row>
     <row r="11" spans="1:31" s="265" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="441" t="s">
-[...14 lines deleted...]
-      <c r="N11" s="443"/>
+      <c r="A11" s="385" t="s">
+        <v>433</v>
+      </c>
+      <c r="B11" s="345"/>
+      <c r="C11" s="345"/>
+      <c r="D11" s="345"/>
+      <c r="E11" s="345"/>
+      <c r="F11" s="345"/>
+      <c r="G11" s="345"/>
+      <c r="H11" s="345"/>
+      <c r="I11" s="345"/>
+      <c r="J11" s="345"/>
+      <c r="K11" s="345"/>
+      <c r="L11" s="345"/>
+      <c r="M11" s="345"/>
+      <c r="N11" s="346"/>
       <c r="O11" s="264"/>
       <c r="P11" s="281" t="s">
         <v>347</v>
       </c>
       <c r="Q11" s="231" t="s">
         <v>366</v>
       </c>
       <c r="R11" s="232" t="s">
         <v>348</v>
       </c>
       <c r="S11" s="160"/>
       <c r="T11" s="160"/>
       <c r="U11" s="160"/>
       <c r="V11" s="160"/>
       <c r="W11" s="160"/>
       <c r="X11" s="160"/>
       <c r="Y11" s="160"/>
     </row>
     <row r="12" spans="1:31" s="265" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="444"/>
-[...12 lines deleted...]
-      <c r="N12" s="443"/>
+      <c r="A12" s="347"/>
+      <c r="B12" s="345"/>
+      <c r="C12" s="345"/>
+      <c r="D12" s="345"/>
+      <c r="E12" s="345"/>
+      <c r="F12" s="345"/>
+      <c r="G12" s="345"/>
+      <c r="H12" s="345"/>
+      <c r="I12" s="345"/>
+      <c r="J12" s="345"/>
+      <c r="K12" s="345"/>
+      <c r="L12" s="345"/>
+      <c r="M12" s="345"/>
+      <c r="N12" s="346"/>
       <c r="O12" s="264"/>
       <c r="P12" s="256" t="s">
         <v>315</v>
       </c>
       <c r="Q12" s="257" t="s">
         <v>315</v>
       </c>
       <c r="R12" s="161" t="s">
         <v>315</v>
       </c>
       <c r="S12" s="264"/>
       <c r="W12" s="266"/>
     </row>
     <row r="13" spans="1:31" s="265" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="456" t="s">
+      <c r="A13" s="344" t="s">
         <v>389</v>
       </c>
-      <c r="B13" s="442"/>
-[...11 lines deleted...]
-      <c r="N13" s="443"/>
+      <c r="B13" s="345"/>
+      <c r="C13" s="345"/>
+      <c r="D13" s="345"/>
+      <c r="E13" s="345"/>
+      <c r="F13" s="345"/>
+      <c r="G13" s="345"/>
+      <c r="H13" s="345"/>
+      <c r="I13" s="345"/>
+      <c r="J13" s="345"/>
+      <c r="K13" s="345"/>
+      <c r="L13" s="345"/>
+      <c r="M13" s="345"/>
+      <c r="N13" s="346"/>
       <c r="O13" s="264"/>
-      <c r="P13" s="457" t="s">
+      <c r="P13" s="351" t="s">
         <v>381</v>
       </c>
-      <c r="Q13" s="411"/>
-      <c r="R13" s="412"/>
+      <c r="Q13" s="352"/>
+      <c r="R13" s="353"/>
       <c r="S13" s="264"/>
       <c r="W13" s="266"/>
     </row>
     <row r="14" spans="1:31" s="265" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="444"/>
-[...12 lines deleted...]
-      <c r="N14" s="443"/>
+      <c r="A14" s="347"/>
+      <c r="B14" s="345"/>
+      <c r="C14" s="345"/>
+      <c r="D14" s="345"/>
+      <c r="E14" s="345"/>
+      <c r="F14" s="345"/>
+      <c r="G14" s="345"/>
+      <c r="H14" s="345"/>
+      <c r="I14" s="345"/>
+      <c r="J14" s="345"/>
+      <c r="K14" s="345"/>
+      <c r="L14" s="345"/>
+      <c r="M14" s="345"/>
+      <c r="N14" s="346"/>
       <c r="O14" s="264"/>
       <c r="P14" s="258" t="s">
         <v>350</v>
       </c>
       <c r="Q14" s="259" t="s">
         <v>349</v>
       </c>
       <c r="R14" s="260" t="s">
         <v>351</v>
       </c>
       <c r="S14" s="264"/>
       <c r="W14" s="266"/>
     </row>
     <row r="15" spans="1:31" s="265" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="420" t="s">
+      <c r="A15" s="390" t="s">
         <v>397</v>
       </c>
-      <c r="B15" s="421"/>
-[...11 lines deleted...]
-      <c r="N15" s="422"/>
+      <c r="B15" s="391"/>
+      <c r="C15" s="391"/>
+      <c r="D15" s="391"/>
+      <c r="E15" s="391"/>
+      <c r="F15" s="391"/>
+      <c r="G15" s="391"/>
+      <c r="H15" s="391"/>
+      <c r="I15" s="391"/>
+      <c r="J15" s="391"/>
+      <c r="K15" s="391"/>
+      <c r="L15" s="391"/>
+      <c r="M15" s="391"/>
+      <c r="N15" s="392"/>
       <c r="O15" s="264"/>
       <c r="P15" s="229" t="s">
         <v>315</v>
       </c>
       <c r="Q15" s="228" t="s">
         <v>315</v>
       </c>
       <c r="R15" s="300" t="s">
         <v>315</v>
       </c>
       <c r="S15" s="264"/>
       <c r="W15" s="266"/>
     </row>
     <row r="16" spans="1:31" s="4" customFormat="1" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="245"/>
       <c r="B16" s="245"/>
       <c r="C16" s="245"/>
       <c r="D16" s="245"/>
       <c r="E16" s="245"/>
       <c r="F16" s="245"/>
       <c r="G16" s="245"/>
       <c r="H16" s="245"/>
       <c r="I16" s="245"/>
       <c r="J16" s="245"/>
       <c r="K16" s="245"/>
       <c r="L16" s="245"/>
       <c r="M16" s="245"/>
       <c r="N16" s="245"/>
       <c r="O16" s="82"/>
       <c r="S16" s="82"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="433" t="s">
+      <c r="A17" s="376" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="434"/>
-[...11 lines deleted...]
-      <c r="N17" s="434"/>
+      <c r="B17" s="377"/>
+      <c r="C17" s="377"/>
+      <c r="D17" s="377"/>
+      <c r="E17" s="377"/>
+      <c r="F17" s="377"/>
+      <c r="G17" s="377"/>
+      <c r="H17" s="377"/>
+      <c r="I17" s="377"/>
+      <c r="J17" s="377"/>
+      <c r="K17" s="377"/>
+      <c r="L17" s="377"/>
+      <c r="M17" s="377"/>
+      <c r="N17" s="377"/>
       <c r="O17" s="295" t="s">
         <v>399</v>
       </c>
       <c r="P17" s="246"/>
       <c r="Q17" s="246"/>
       <c r="R17" s="246"/>
-      <c r="T17" s="415" t="s">
+      <c r="T17" s="413" t="s">
         <v>375</v>
       </c>
-      <c r="U17" s="416"/>
-[...3 lines deleted...]
-      <c r="Y17" s="417"/>
+      <c r="U17" s="414"/>
+      <c r="V17" s="414"/>
+      <c r="W17" s="414"/>
+      <c r="X17" s="414"/>
+      <c r="Y17" s="415"/>
     </row>
     <row r="18" spans="1:31" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="307"/>
       <c r="D18" s="308"/>
       <c r="E18" s="308"/>
       <c r="F18" s="308"/>
       <c r="G18" s="308"/>
       <c r="H18" s="308"/>
       <c r="I18" s="308"/>
       <c r="J18" s="308"/>
       <c r="K18" s="308"/>
       <c r="L18" s="42"/>
       <c r="M18" s="42"/>
       <c r="N18" s="43"/>
-      <c r="P18" s="445" t="s">
+      <c r="P18" s="355" t="s">
         <v>368</v>
       </c>
-      <c r="Q18" s="446"/>
-      <c r="R18" s="447"/>
+      <c r="Q18" s="356"/>
+      <c r="R18" s="357"/>
       <c r="S18" s="82"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="AE18" s="2"/>
     </row>
     <row r="19" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="351" t="s">
+      <c r="A19" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="348" t="s">
+      <c r="B19" s="373" t="s">
         <v>1</v>
       </c>
-      <c r="C19" s="349" t="s">
+      <c r="C19" s="365" t="s">
         <v>39</v>
       </c>
-      <c r="D19" s="349"/>
-[...6 lines deleted...]
-      <c r="K19" s="350"/>
+      <c r="D19" s="365"/>
+      <c r="E19" s="365"/>
+      <c r="F19" s="365"/>
+      <c r="G19" s="365"/>
+      <c r="H19" s="365"/>
+      <c r="I19" s="365"/>
+      <c r="J19" s="365"/>
+      <c r="K19" s="366"/>
       <c r="L19" s="306" t="s">
         <v>40</v>
       </c>
       <c r="M19" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="N19" s="357" t="s">
+      <c r="N19" s="401" t="s">
         <v>4</v>
       </c>
       <c r="O19" s="82"/>
-      <c r="P19" s="410" t="s">
+      <c r="P19" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q19" s="411"/>
-      <c r="R19" s="412"/>
+      <c r="Q19" s="352"/>
+      <c r="R19" s="353"/>
       <c r="S19" s="82"/>
-      <c r="T19" s="386" t="s">
+      <c r="T19" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U19" s="387"/>
-      <c r="V19" s="388"/>
+      <c r="U19" s="419"/>
+      <c r="V19" s="420"/>
       <c r="W19" s="296"/>
-      <c r="X19" s="384" t="s">
+      <c r="X19" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y19" s="385"/>
+      <c r="Y19" s="417"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="4"/>
     </row>
     <row r="20" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="352"/>
-[...1 lines deleted...]
-      <c r="C20" s="336" t="s">
+      <c r="A20" s="379"/>
+      <c r="B20" s="380"/>
+      <c r="C20" s="367" t="s">
         <v>41</v>
       </c>
-      <c r="D20" s="337"/>
-[...6 lines deleted...]
-      <c r="K20" s="338"/>
+      <c r="D20" s="368"/>
+      <c r="E20" s="368"/>
+      <c r="F20" s="368"/>
+      <c r="G20" s="368"/>
+      <c r="H20" s="368"/>
+      <c r="I20" s="368"/>
+      <c r="J20" s="368"/>
+      <c r="K20" s="369"/>
       <c r="L20" s="88" t="s">
         <v>42</v>
       </c>
       <c r="M20" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="N20" s="358"/>
+      <c r="N20" s="402"/>
       <c r="O20" s="82"/>
       <c r="P20" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q20" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R20" s="223" t="s">
         <v>346</v>
       </c>
       <c r="S20" s="82"/>
       <c r="T20" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U20" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V20" s="33" t="s">
         <v>7</v>
       </c>
       <c r="W20" s="66"/>
       <c r="X20" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y20" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AE20" s="48"/>
     </row>
     <row r="21" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="342" t="s">
+      <c r="A21" s="333" t="s">
         <v>386</v>
       </c>
-      <c r="B21" s="343"/>
-[...11 lines deleted...]
-      <c r="N21" s="344"/>
+      <c r="B21" s="334"/>
+      <c r="C21" s="334"/>
+      <c r="D21" s="334"/>
+      <c r="E21" s="334"/>
+      <c r="F21" s="334"/>
+      <c r="G21" s="334"/>
+      <c r="H21" s="334"/>
+      <c r="I21" s="334"/>
+      <c r="J21" s="334"/>
+      <c r="K21" s="334"/>
+      <c r="L21" s="334"/>
+      <c r="M21" s="334"/>
+      <c r="N21" s="336"/>
       <c r="O21" s="82" t="str">
         <f>IF(N21&lt;&gt;0,IF(L21="","Répartir les coûts!",""),"")</f>
         <v/>
       </c>
       <c r="P21" s="150"/>
       <c r="Q21" s="151"/>
       <c r="R21" s="225"/>
       <c r="S21" s="82"/>
       <c r="T21" s="280"/>
       <c r="U21" s="280"/>
       <c r="V21" s="280"/>
       <c r="W21" s="66"/>
       <c r="X21" s="280"/>
       <c r="Y21" s="280"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="4"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
     </row>
     <row r="22" spans="1:31" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="133" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="134" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="395"/>
-[...7 lines deleted...]
-      <c r="K22" s="356"/>
+      <c r="C22" s="370"/>
+      <c r="D22" s="371"/>
+      <c r="E22" s="371"/>
+      <c r="F22" s="371"/>
+      <c r="G22" s="371"/>
+      <c r="H22" s="371"/>
+      <c r="I22" s="371"/>
+      <c r="J22" s="371"/>
+      <c r="K22" s="372"/>
       <c r="L22" s="69"/>
       <c r="M22" s="69"/>
-      <c r="N22" s="49"/>
+      <c r="N22" s="49">
+        <v>100</v>
+      </c>
       <c r="O22" s="82" t="str">
         <f>IF(N22&gt;$N$161*0.1,"Over 10% Cap! (Ignore if non-shareholder)  ","")&amp;IF(N22&lt;&gt;0,IF(L22="","Allocate cost!  ",""),"")&amp;IF(N22&lt;&gt;0,IF(M22="","Indicate Origin!",""),"")</f>
-        <v/>
+        <v>Over 10% Cap! (Ignore if non-shareholder)  Allocate cost!  Indicate Origin!</v>
       </c>
       <c r="P22" s="286"/>
       <c r="Q22" s="287"/>
       <c r="R22" s="224">
         <f>SUM(P22+Q22)</f>
         <v>0</v>
       </c>
       <c r="S22" s="82"/>
       <c r="T22" s="94" t="str">
         <f>IF(L22="Internal",N22,"-")</f>
         <v>-</v>
       </c>
       <c r="U22" s="94" t="str">
         <f>IF(L22="Related",N22,"-")</f>
         <v>-</v>
       </c>
       <c r="V22" s="94" t="str">
         <f>IF(L22="External",N22,"-")</f>
         <v>-</v>
       </c>
       <c r="W22" s="66"/>
       <c r="X22" s="94" t="str">
         <f>IF($M22="Canadian",IF(OR($N22="",$N22=0),"-",$N22),"-")</f>
         <v>-</v>
       </c>
       <c r="Y22" s="94" t="str">
         <f>IF($M22="Non-Canadian",IF(OR($N22="",$N22=0),"-",$N22),"-")</f>
         <v>-</v>
       </c>
       <c r="AB22" s="2"/>
       <c r="AC22" s="2"/>
       <c r="AD22" s="2"/>
     </row>
     <row r="23" spans="1:31" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="23"/>
       <c r="B23" s="70"/>
-      <c r="C23" s="395"/>
-[...7 lines deleted...]
-      <c r="K23" s="356"/>
+      <c r="C23" s="370"/>
+      <c r="D23" s="371"/>
+      <c r="E23" s="371"/>
+      <c r="F23" s="371"/>
+      <c r="G23" s="371"/>
+      <c r="H23" s="371"/>
+      <c r="I23" s="371"/>
+      <c r="J23" s="371"/>
+      <c r="K23" s="372"/>
       <c r="L23" s="69"/>
       <c r="M23" s="69"/>
       <c r="N23" s="49"/>
       <c r="O23" s="82" t="str">
         <f>IF(N23&gt;$N$161*0.1,"Over 10% Cap! (Ignore if non-shareholder)  ","")&amp;IF(N23&lt;&gt;0,IF(L23="","Allocate cost!  ",""),"")&amp;IF(N23&lt;&gt;0,IF(M23="","Indicate Origin!",""),"")</f>
         <v/>
       </c>
       <c r="P23" s="286"/>
       <c r="Q23" s="287"/>
       <c r="R23" s="224">
         <f>SUM(P23+Q23)</f>
         <v>0</v>
       </c>
       <c r="S23" s="82"/>
       <c r="T23" s="94" t="str">
         <f>IF(L23="Internal",N23,"-")</f>
         <v>-</v>
       </c>
       <c r="U23" s="94" t="str">
         <f>IF(L23="Related",N23,"-")</f>
         <v>-</v>
       </c>
       <c r="V23" s="94" t="str">
         <f>IF(L23="External",N23,"-")</f>
         <v>-</v>
       </c>
       <c r="W23" s="66"/>
       <c r="X23" s="94" t="str">
         <f>IF($M23="Canadian",IF(OR($N23="",$N23=0),"-",$N23),"-")</f>
         <v>-</v>
       </c>
       <c r="Y23" s="94" t="str">
         <f>IF($M23="Non-Canadian",IF(OR($N23="",$N23=0),"-",$N23),"-")</f>
         <v>-</v>
       </c>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
     </row>
     <row r="24" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="C24" s="435"/>
-[...9 lines deleted...]
-      <c r="M24" s="437"/>
+      <c r="C24" s="361"/>
+      <c r="D24" s="362"/>
+      <c r="E24" s="362"/>
+      <c r="F24" s="362"/>
+      <c r="G24" s="362"/>
+      <c r="H24" s="362"/>
+      <c r="I24" s="362"/>
+      <c r="J24" s="362"/>
+      <c r="K24" s="362"/>
+      <c r="L24" s="362"/>
+      <c r="M24" s="363"/>
       <c r="N24" s="35">
         <f>ROUND(SUM(N22:N23),0)</f>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="O24" s="82"/>
       <c r="P24" s="152">
         <f>SUM(P22+P23)</f>
         <v>0</v>
       </c>
       <c r="Q24" s="153">
         <f>SUM(Q22+Q23)</f>
         <v>0</v>
       </c>
       <c r="R24" s="226">
         <f>SUM(R22:R23)</f>
         <v>0</v>
       </c>
       <c r="S24" s="82"/>
       <c r="T24" s="122">
         <f>ROUND(SUM(T22:T23),0)</f>
         <v>0</v>
       </c>
       <c r="U24" s="122">
         <f>ROUND(SUM(U22:U23),0)</f>
         <v>0</v>
       </c>
       <c r="V24" s="122">
         <f>ROUND(SUM(V22:V23),0)</f>
@@ -8430,961 +8432,961 @@
       <c r="AB25" s="48"/>
       <c r="AC25" s="48"/>
       <c r="AD25" s="48"/>
       <c r="AE25" s="4"/>
     </row>
     <row r="26" spans="1:31" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="40" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="41"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="43"/>
       <c r="O26" s="82"/>
-      <c r="P26" s="407" t="s">
+      <c r="P26" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q26" s="408"/>
-      <c r="R26" s="409"/>
+      <c r="Q26" s="349"/>
+      <c r="R26" s="350"/>
       <c r="S26" s="82"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="66"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="AE26" s="2"/>
     </row>
     <row r="27" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="351" t="s">
+      <c r="A27" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B27" s="365" t="s">
+      <c r="B27" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C27" s="348" t="s">
+      <c r="C27" s="373" t="s">
         <v>47</v>
       </c>
-      <c r="D27" s="349"/>
-[...6 lines deleted...]
-      <c r="K27" s="350"/>
+      <c r="D27" s="365"/>
+      <c r="E27" s="365"/>
+      <c r="F27" s="365"/>
+      <c r="G27" s="365"/>
+      <c r="H27" s="365"/>
+      <c r="I27" s="365"/>
+      <c r="J27" s="365"/>
+      <c r="K27" s="366"/>
       <c r="L27" s="52" t="s">
         <v>40</v>
       </c>
       <c r="M27" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="N27" s="357" t="s">
+      <c r="N27" s="401" t="s">
         <v>4</v>
       </c>
       <c r="O27" s="82"/>
-      <c r="P27" s="410" t="s">
+      <c r="P27" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q27" s="411"/>
-      <c r="R27" s="412"/>
+      <c r="Q27" s="352"/>
+      <c r="R27" s="353"/>
       <c r="S27" s="82"/>
-      <c r="T27" s="386" t="s">
+      <c r="T27" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U27" s="387"/>
-      <c r="V27" s="388"/>
+      <c r="U27" s="419"/>
+      <c r="V27" s="420"/>
       <c r="W27" s="296"/>
-      <c r="X27" s="384" t="s">
+      <c r="X27" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y27" s="385"/>
+      <c r="Y27" s="417"/>
       <c r="AB27" s="4"/>
       <c r="AC27" s="4"/>
       <c r="AD27" s="4"/>
       <c r="AE27" s="4"/>
     </row>
     <row r="28" spans="1:31" s="48" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="352"/>
-[...1 lines deleted...]
-      <c r="C28" s="336" t="s">
+      <c r="A28" s="379"/>
+      <c r="B28" s="380"/>
+      <c r="C28" s="367" t="s">
         <v>41</v>
       </c>
-      <c r="D28" s="337"/>
-[...6 lines deleted...]
-      <c r="K28" s="338"/>
+      <c r="D28" s="368"/>
+      <c r="E28" s="368"/>
+      <c r="F28" s="368"/>
+      <c r="G28" s="368"/>
+      <c r="H28" s="368"/>
+      <c r="I28" s="368"/>
+      <c r="J28" s="368"/>
+      <c r="K28" s="369"/>
       <c r="L28" s="88" t="s">
         <v>42</v>
       </c>
       <c r="M28" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="N28" s="358"/>
+      <c r="N28" s="402"/>
       <c r="O28" s="82"/>
       <c r="P28" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q28" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R28" s="223" t="s">
         <v>346</v>
       </c>
       <c r="S28" s="82"/>
       <c r="T28" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U28" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V28" s="33" t="s">
         <v>7</v>
       </c>
       <c r="W28" s="66"/>
       <c r="X28" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y28" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
     </row>
     <row r="29" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="342" t="s">
+      <c r="A29" s="333" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="343"/>
-[...11 lines deleted...]
-      <c r="N29" s="344"/>
+      <c r="B29" s="334"/>
+      <c r="C29" s="334"/>
+      <c r="D29" s="334"/>
+      <c r="E29" s="334"/>
+      <c r="F29" s="334"/>
+      <c r="G29" s="334"/>
+      <c r="H29" s="334"/>
+      <c r="I29" s="334"/>
+      <c r="J29" s="334"/>
+      <c r="K29" s="334"/>
+      <c r="L29" s="334"/>
+      <c r="M29" s="334"/>
+      <c r="N29" s="336"/>
       <c r="O29" s="82"/>
       <c r="P29" s="150"/>
       <c r="Q29" s="151"/>
       <c r="R29" s="225"/>
       <c r="S29" s="82"/>
       <c r="T29" s="280"/>
       <c r="U29" s="280"/>
       <c r="V29" s="280"/>
       <c r="W29" s="66"/>
       <c r="X29" s="280"/>
       <c r="Y29" s="280"/>
       <c r="AE29" s="48"/>
     </row>
     <row r="30" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="70" t="s">
         <v>50</v>
       </c>
-      <c r="C30" s="339"/>
-[...7 lines deleted...]
-      <c r="K30" s="341"/>
+      <c r="C30" s="358"/>
+      <c r="D30" s="359"/>
+      <c r="E30" s="359"/>
+      <c r="F30" s="359"/>
+      <c r="G30" s="359"/>
+      <c r="H30" s="359"/>
+      <c r="I30" s="359"/>
+      <c r="J30" s="359"/>
+      <c r="K30" s="360"/>
       <c r="L30" s="69"/>
       <c r="M30" s="69"/>
       <c r="N30" s="49"/>
       <c r="O30" s="82" t="str">
         <f>IF(N30&lt;&gt;0,IF(L30="","Allocate cost!  ",""),"")&amp;IF(N30&lt;&gt;0,IF(M30="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P30" s="286"/>
       <c r="Q30" s="287"/>
       <c r="R30" s="224">
         <f t="shared" ref="R30:R34" si="0">SUM(P30+Q30)</f>
         <v>0</v>
       </c>
       <c r="S30" s="82"/>
       <c r="T30" s="94" t="str">
         <f>IF(L30="Internal",N30,"-")</f>
         <v>-</v>
       </c>
       <c r="U30" s="94" t="str">
         <f>IF(L30="Related",N30,"-")</f>
         <v>-</v>
       </c>
       <c r="V30" s="94" t="str">
         <f>IF(L30="External",N30,"-")</f>
         <v>-</v>
       </c>
       <c r="W30" s="66"/>
       <c r="X30" s="94" t="str">
         <f>IF($M30="Canadian",IF(OR($N30="",$N30=0),"-",$N30),"-")</f>
         <v>-</v>
       </c>
       <c r="Y30" s="94" t="str">
         <f>IF($M30="Non-Canadian",IF(OR($N30="",$N30=0),"-",$N30),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="31" spans="1:31" s="4" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A31" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="C31" s="413"/>
-[...6 lines deleted...]
-      <c r="J31" s="414"/>
+      <c r="C31" s="421"/>
+      <c r="D31" s="364"/>
+      <c r="E31" s="364"/>
+      <c r="F31" s="364"/>
+      <c r="G31" s="364"/>
+      <c r="H31" s="364"/>
+      <c r="I31" s="364"/>
+      <c r="J31" s="364"/>
       <c r="K31" s="301"/>
       <c r="L31" s="69"/>
       <c r="M31" s="69"/>
       <c r="N31" s="49"/>
       <c r="O31" s="82" t="str">
         <f t="shared" ref="O31:O34" si="1">IF(N31&lt;&gt;0,IF(L31="","Allocate cost!  ",""),"")&amp;IF(N31&lt;&gt;0,IF(M31="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P31" s="286"/>
       <c r="Q31" s="287"/>
       <c r="R31" s="224">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S31" s="82"/>
       <c r="T31" s="94" t="str">
         <f>IF(L31="Internal",N31,"-")</f>
         <v>-</v>
       </c>
       <c r="U31" s="94" t="str">
         <f>IF(L31="Related",N31,"-")</f>
         <v>-</v>
       </c>
       <c r="V31" s="94" t="str">
         <f>IF(L31="External",N31,"-")</f>
         <v>-</v>
       </c>
       <c r="W31" s="66"/>
       <c r="X31" s="94" t="str">
         <f>IF($M31="Canadian",IF(OR($N31="",$N31=0),"-",$N31),"-")</f>
         <v>-</v>
       </c>
       <c r="Y31" s="94" t="str">
         <f>IF($M31="Non-Canadian",IF(OR($N31="",$N31=0),"-",$N31),"-")</f>
         <v>-</v>
       </c>
       <c r="AB31" s="5"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
     </row>
     <row r="32" spans="1:31" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="C32" s="339"/>
-[...7 lines deleted...]
-      <c r="K32" s="341"/>
+      <c r="C32" s="358"/>
+      <c r="D32" s="359"/>
+      <c r="E32" s="359"/>
+      <c r="F32" s="359"/>
+      <c r="G32" s="359"/>
+      <c r="H32" s="359"/>
+      <c r="I32" s="359"/>
+      <c r="J32" s="359"/>
+      <c r="K32" s="360"/>
       <c r="L32" s="69"/>
       <c r="M32" s="69"/>
       <c r="N32" s="49"/>
       <c r="O32" s="82" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="P32" s="286"/>
       <c r="Q32" s="287"/>
       <c r="R32" s="224">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S32" s="82"/>
       <c r="T32" s="94" t="str">
         <f>IF(L32="Internal",N32,"-")</f>
         <v>-</v>
       </c>
       <c r="U32" s="94" t="str">
         <f>IF(L32="Related",N32,"-")</f>
         <v>-</v>
       </c>
       <c r="V32" s="94" t="str">
         <f>IF(L32="External",N32,"-")</f>
         <v>-</v>
       </c>
       <c r="W32" s="66"/>
       <c r="X32" s="94" t="str">
         <f>IF($M32="Canadian",IF(OR($N32="",$N32=0),"-",$N32),"-")</f>
         <v>-</v>
       </c>
       <c r="Y32" s="94" t="str">
         <f>IF($M32="Non-Canadian",IF(OR($N32="",$N32=0),"-",$N32),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="33" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="70" t="s">
         <v>56</v>
       </c>
-      <c r="C33" s="339"/>
-[...7 lines deleted...]
-      <c r="K33" s="341"/>
+      <c r="C33" s="358"/>
+      <c r="D33" s="359"/>
+      <c r="E33" s="359"/>
+      <c r="F33" s="359"/>
+      <c r="G33" s="359"/>
+      <c r="H33" s="359"/>
+      <c r="I33" s="359"/>
+      <c r="J33" s="359"/>
+      <c r="K33" s="360"/>
       <c r="L33" s="69"/>
       <c r="M33" s="69"/>
       <c r="N33" s="29"/>
       <c r="O33" s="82" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="P33" s="286"/>
       <c r="Q33" s="287"/>
       <c r="R33" s="224">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S33" s="82"/>
       <c r="T33" s="94" t="str">
         <f>IF(L33="Internal",N33,"-")</f>
         <v>-</v>
       </c>
       <c r="U33" s="94" t="str">
         <f>IF(L33="Related",N33,"-")</f>
         <v>-</v>
       </c>
       <c r="V33" s="94" t="str">
         <f>IF(L33="External",N33,"-")</f>
         <v>-</v>
       </c>
       <c r="W33" s="66"/>
       <c r="X33" s="94" t="str">
         <f>IF($M33="Canadian",IF(OR($N33="",$N33=0),"-",$N33),"-")</f>
         <v>-</v>
       </c>
       <c r="Y33" s="94" t="str">
         <f>IF($M33="Non-Canadian",IF(OR($N33="",$N33=0),"-",$N33),"-")</f>
         <v>-</v>
       </c>
       <c r="AB33" s="2"/>
       <c r="AC33" s="2"/>
       <c r="AD33" s="2"/>
     </row>
     <row r="34" spans="1:31" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="37" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="70" t="s">
         <v>58</v>
       </c>
-      <c r="C34" s="339"/>
-[...7 lines deleted...]
-      <c r="K34" s="341"/>
+      <c r="C34" s="358"/>
+      <c r="D34" s="359"/>
+      <c r="E34" s="359"/>
+      <c r="F34" s="359"/>
+      <c r="G34" s="359"/>
+      <c r="H34" s="359"/>
+      <c r="I34" s="359"/>
+      <c r="J34" s="359"/>
+      <c r="K34" s="360"/>
       <c r="L34" s="69"/>
       <c r="M34" s="69"/>
       <c r="N34" s="49"/>
       <c r="O34" s="82" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="P34" s="286"/>
       <c r="Q34" s="287"/>
       <c r="R34" s="224">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S34" s="82"/>
       <c r="T34" s="94" t="str">
         <f>IF(L34="Internal",N34,"-")</f>
         <v>-</v>
       </c>
       <c r="U34" s="94" t="str">
         <f>IF(L34="Related",N34,"-")</f>
         <v>-</v>
       </c>
       <c r="V34" s="94" t="str">
         <f>IF(L34="External",N34,"-")</f>
         <v>-</v>
       </c>
       <c r="W34" s="66"/>
       <c r="X34" s="94" t="str">
         <f>IF($M34="Canadian",IF(OR($N34="",$N34=0),"-",$N34),"-")</f>
         <v>-</v>
       </c>
       <c r="Y34" s="94" t="str">
         <f>IF($M34="Non-Canadian",IF(OR($N34="",$N34=0),"-",$N34),"-")</f>
         <v>-</v>
       </c>
       <c r="AB34" s="4"/>
       <c r="AC34" s="4"/>
       <c r="AD34" s="4"/>
       <c r="AE34" s="4"/>
     </row>
     <row r="35" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="C35" s="435"/>
-[...9 lines deleted...]
-      <c r="M35" s="437"/>
+      <c r="C35" s="361"/>
+      <c r="D35" s="362"/>
+      <c r="E35" s="362"/>
+      <c r="F35" s="362"/>
+      <c r="G35" s="362"/>
+      <c r="H35" s="362"/>
+      <c r="I35" s="362"/>
+      <c r="J35" s="362"/>
+      <c r="K35" s="362"/>
+      <c r="L35" s="362"/>
+      <c r="M35" s="363"/>
       <c r="N35" s="54">
         <f>ROUND(SUM(N30:N34),0)</f>
         <v>0</v>
       </c>
       <c r="O35" s="82"/>
       <c r="P35" s="152">
         <f>SUM(P30:P34)</f>
         <v>0</v>
       </c>
       <c r="Q35" s="153">
         <f>SUM(Q30:Q34)</f>
         <v>0</v>
       </c>
       <c r="R35" s="226">
         <f>SUM(R30:R34)</f>
         <v>0</v>
       </c>
       <c r="S35" s="82"/>
       <c r="T35" s="122">
         <f>ROUND(SUM(T30:T34),0)</f>
         <v>0</v>
       </c>
       <c r="U35" s="122">
         <f>ROUND(SUM(U30:U34),0)</f>
         <v>0</v>
       </c>
       <c r="V35" s="122">
         <f>ROUND(SUM(V30:V34),0)</f>
         <v>0</v>
       </c>
       <c r="W35" s="66"/>
       <c r="X35" s="122">
         <f>ROUND(SUM(X30:X34),0)</f>
         <v>0</v>
       </c>
       <c r="Y35" s="122">
         <f>ROUND(SUM(Y30:Y34),0)</f>
         <v>0</v>
       </c>
       <c r="AB35" s="48"/>
       <c r="AC35" s="48"/>
       <c r="AD35" s="48"/>
       <c r="AE35" s="5"/>
     </row>
     <row r="36" spans="1:31" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="60"/>
       <c r="B36" s="25"/>
-      <c r="C36" s="414"/>
-[...6 lines deleted...]
-      <c r="J36" s="414"/>
+      <c r="C36" s="364"/>
+      <c r="D36" s="364"/>
+      <c r="E36" s="364"/>
+      <c r="F36" s="364"/>
+      <c r="G36" s="364"/>
+      <c r="H36" s="364"/>
+      <c r="I36" s="364"/>
+      <c r="J36" s="364"/>
       <c r="K36" s="127"/>
       <c r="L36" s="127"/>
       <c r="M36" s="127"/>
       <c r="N36" s="22"/>
       <c r="O36" s="82"/>
       <c r="P36" s="82"/>
       <c r="Q36" s="82"/>
       <c r="R36" s="82"/>
       <c r="S36" s="82"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="4"/>
       <c r="W36" s="66"/>
       <c r="X36" s="4"/>
       <c r="Y36" s="4"/>
       <c r="AB36" s="4"/>
       <c r="AC36" s="4"/>
       <c r="AD36" s="4"/>
       <c r="AE36" s="4"/>
     </row>
     <row r="37" spans="1:31" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="40" t="s">
         <v>407</v>
       </c>
       <c r="C37" s="315"/>
       <c r="D37" s="316"/>
       <c r="E37" s="316"/>
       <c r="F37" s="316"/>
       <c r="G37" s="316"/>
       <c r="H37" s="316"/>
       <c r="I37" s="316"/>
       <c r="J37" s="316"/>
       <c r="K37" s="316"/>
       <c r="L37" s="42"/>
       <c r="M37" s="42"/>
       <c r="N37" s="43"/>
       <c r="O37" s="82"/>
-      <c r="P37" s="407" t="s">
+      <c r="P37" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q37" s="408"/>
-      <c r="R37" s="409"/>
+      <c r="Q37" s="349"/>
+      <c r="R37" s="350"/>
       <c r="S37" s="82"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
       <c r="W37" s="66"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
       <c r="AE37" s="2"/>
     </row>
     <row r="38" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="351" t="s">
+      <c r="A38" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B38" s="348" t="s">
+      <c r="B38" s="373" t="s">
         <v>1</v>
       </c>
-      <c r="C38" s="348" t="s">
+      <c r="C38" s="373" t="s">
         <v>61</v>
       </c>
-      <c r="D38" s="349"/>
-[...6 lines deleted...]
-      <c r="K38" s="350"/>
+      <c r="D38" s="365"/>
+      <c r="E38" s="365"/>
+      <c r="F38" s="365"/>
+      <c r="G38" s="365"/>
+      <c r="H38" s="365"/>
+      <c r="I38" s="365"/>
+      <c r="J38" s="365"/>
+      <c r="K38" s="366"/>
       <c r="L38" s="306" t="s">
         <v>40</v>
       </c>
       <c r="M38" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="N38" s="357" t="s">
+      <c r="N38" s="401" t="s">
         <v>4</v>
       </c>
       <c r="O38" s="82"/>
-      <c r="P38" s="410" t="s">
+      <c r="P38" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q38" s="411"/>
-      <c r="R38" s="412"/>
+      <c r="Q38" s="352"/>
+      <c r="R38" s="353"/>
       <c r="S38" s="82"/>
-      <c r="T38" s="386" t="s">
+      <c r="T38" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U38" s="387"/>
-      <c r="V38" s="388"/>
+      <c r="U38" s="419"/>
+      <c r="V38" s="420"/>
       <c r="W38" s="296"/>
-      <c r="X38" s="384" t="s">
+      <c r="X38" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y38" s="385"/>
+      <c r="Y38" s="417"/>
       <c r="AB38" s="4"/>
       <c r="AC38" s="4"/>
       <c r="AD38" s="4"/>
       <c r="AE38" s="4"/>
     </row>
     <row r="39" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="352"/>
-[...11 lines deleted...]
-      <c r="K39" s="338"/>
+      <c r="A39" s="379"/>
+      <c r="B39" s="457"/>
+      <c r="C39" s="367" t="s">
+        <v>409</v>
+      </c>
+      <c r="D39" s="368"/>
+      <c r="E39" s="368"/>
+      <c r="F39" s="368"/>
+      <c r="G39" s="368"/>
+      <c r="H39" s="368"/>
+      <c r="I39" s="368"/>
+      <c r="J39" s="368"/>
+      <c r="K39" s="369"/>
       <c r="L39" s="311" t="s">
         <v>42</v>
       </c>
       <c r="M39" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="N39" s="358"/>
+      <c r="N39" s="402"/>
       <c r="O39" s="82"/>
       <c r="P39" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q39" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R39" s="223" t="s">
         <v>346</v>
       </c>
       <c r="S39" s="82"/>
       <c r="T39" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U39" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V39" s="33" t="s">
         <v>7</v>
       </c>
       <c r="W39" s="66"/>
       <c r="X39" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y39" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AE39" s="48"/>
     </row>
     <row r="40" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="342" t="s">
-[...14 lines deleted...]
-      <c r="N40" s="344"/>
+      <c r="A40" s="333" t="s">
+        <v>411</v>
+      </c>
+      <c r="B40" s="334"/>
+      <c r="C40" s="335"/>
+      <c r="D40" s="335"/>
+      <c r="E40" s="335"/>
+      <c r="F40" s="335"/>
+      <c r="G40" s="335"/>
+      <c r="H40" s="335"/>
+      <c r="I40" s="335"/>
+      <c r="J40" s="335"/>
+      <c r="K40" s="335"/>
+      <c r="L40" s="334"/>
+      <c r="M40" s="334"/>
+      <c r="N40" s="336"/>
       <c r="O40" s="82"/>
       <c r="P40" s="312"/>
       <c r="Q40" s="313"/>
       <c r="R40" s="314"/>
       <c r="S40" s="82"/>
       <c r="T40" s="33"/>
       <c r="U40" s="33"/>
       <c r="V40" s="33"/>
       <c r="W40" s="66"/>
       <c r="X40" s="33"/>
       <c r="Y40" s="33"/>
       <c r="AE40" s="48"/>
     </row>
     <row r="41" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>325</v>
       </c>
-      <c r="C41" s="339"/>
-[...7 lines deleted...]
-      <c r="K41" s="341"/>
+      <c r="C41" s="358"/>
+      <c r="D41" s="359"/>
+      <c r="E41" s="359"/>
+      <c r="F41" s="359"/>
+      <c r="G41" s="359"/>
+      <c r="H41" s="359"/>
+      <c r="I41" s="359"/>
+      <c r="J41" s="359"/>
+      <c r="K41" s="360"/>
       <c r="L41" s="69"/>
       <c r="M41" s="69"/>
       <c r="N41" s="49"/>
       <c r="O41" s="82" t="str">
         <f t="shared" ref="O41:O44" si="2">IF(N41&lt;&gt;0,IF(L41="","Allocate cost!  ",""),"")&amp;IF(N41&lt;&gt;0,IF(M41="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P41" s="286"/>
       <c r="Q41" s="287"/>
       <c r="R41" s="224">
         <f t="shared" ref="R41:R44" si="3">SUM(P41+Q41)</f>
         <v>0</v>
       </c>
       <c r="S41" s="82"/>
       <c r="T41" s="94" t="str">
         <f>IF(L41="Internal",N41,"-")</f>
         <v>-</v>
       </c>
       <c r="U41" s="94" t="str">
         <f>IF(L41="Related",N41,"-")</f>
         <v>-</v>
       </c>
       <c r="V41" s="94" t="str">
         <f>IF(L41="External",N41,"-")</f>
         <v>-</v>
       </c>
       <c r="W41" s="66"/>
       <c r="X41" s="94" t="str">
         <f>IF($M41="Canadian",IF(OR($N41="",$N41=0),"-",$N41),"-")</f>
         <v>-</v>
       </c>
       <c r="Y41" s="94" t="str">
         <f>IF($M41="Non-Canadian",IF(OR($N41="",$N41=0),"-",$N41),"-")</f>
         <v>-</v>
       </c>
       <c r="AB41" s="5"/>
       <c r="AC41" s="5"/>
       <c r="AD41" s="5"/>
     </row>
     <row r="42" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="C42" s="339"/>
-[...7 lines deleted...]
-      <c r="K42" s="341"/>
+      <c r="C42" s="358"/>
+      <c r="D42" s="359"/>
+      <c r="E42" s="359"/>
+      <c r="F42" s="359"/>
+      <c r="G42" s="359"/>
+      <c r="H42" s="359"/>
+      <c r="I42" s="359"/>
+      <c r="J42" s="359"/>
+      <c r="K42" s="360"/>
       <c r="L42" s="69"/>
       <c r="M42" s="69"/>
       <c r="N42" s="49"/>
       <c r="O42" s="82" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P42" s="286"/>
       <c r="Q42" s="287"/>
       <c r="R42" s="224">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="S42" s="82"/>
       <c r="T42" s="94" t="str">
         <f>IF(L42="Internal",N42,"-")</f>
         <v>-</v>
       </c>
       <c r="U42" s="94" t="str">
         <f>IF(L42="Related",N42,"-")</f>
         <v>-</v>
       </c>
       <c r="V42" s="94" t="str">
         <f>IF(L42="External",N42,"-")</f>
         <v>-</v>
       </c>
       <c r="W42" s="66"/>
       <c r="X42" s="94" t="str">
         <f>IF($M42="Canadian",IF(OR($N42="",$N42=0),"-",$N42),"-")</f>
         <v>-</v>
       </c>
       <c r="Y42" s="94" t="str">
         <f>IF($M42="Non-Canadian",IF(OR($N42="",$N42=0),"-",$N42),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="43" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>326</v>
       </c>
-      <c r="C43" s="339"/>
-[...7 lines deleted...]
-      <c r="K43" s="341"/>
+      <c r="C43" s="358"/>
+      <c r="D43" s="359"/>
+      <c r="E43" s="359"/>
+      <c r="F43" s="359"/>
+      <c r="G43" s="359"/>
+      <c r="H43" s="359"/>
+      <c r="I43" s="359"/>
+      <c r="J43" s="359"/>
+      <c r="K43" s="360"/>
       <c r="L43" s="69"/>
       <c r="M43" s="69"/>
       <c r="N43" s="29"/>
       <c r="O43" s="82" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P43" s="286"/>
       <c r="Q43" s="287"/>
       <c r="R43" s="224">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="S43" s="82"/>
       <c r="T43" s="94" t="str">
         <f>IF(L43="Internal",N43,"-")</f>
         <v>-</v>
       </c>
       <c r="U43" s="94" t="str">
         <f>IF(L43="Related",N43,"-")</f>
         <v>-</v>
       </c>
       <c r="V43" s="94" t="str">
         <f>IF(L43="External",N43,"-")</f>
         <v>-</v>
       </c>
       <c r="W43" s="66"/>
       <c r="X43" s="94" t="str">
         <f>IF($M43="Canadian",IF(OR($N43="",$N43=0),"-",$N43),"-")</f>
         <v>-</v>
       </c>
       <c r="Y43" s="94" t="str">
         <f>IF($M43="Non-Canadian",IF(OR($N43="",$N43=0),"-",$N43),"-")</f>
         <v>-</v>
       </c>
       <c r="AB43" s="21"/>
       <c r="AC43" s="21"/>
       <c r="AD43" s="21"/>
     </row>
     <row r="44" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>67</v>
       </c>
-      <c r="C44" s="339"/>
-[...7 lines deleted...]
-      <c r="K44" s="341"/>
+      <c r="C44" s="358"/>
+      <c r="D44" s="359"/>
+      <c r="E44" s="359"/>
+      <c r="F44" s="359"/>
+      <c r="G44" s="359"/>
+      <c r="H44" s="359"/>
+      <c r="I44" s="359"/>
+      <c r="J44" s="359"/>
+      <c r="K44" s="360"/>
       <c r="L44" s="69"/>
       <c r="M44" s="69"/>
       <c r="N44" s="49"/>
       <c r="O44" s="82" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P44" s="286"/>
       <c r="Q44" s="287"/>
       <c r="R44" s="224">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="S44" s="82"/>
       <c r="T44" s="94" t="str">
         <f>IF(L44="Internal",N44,"-")</f>
         <v>-</v>
       </c>
       <c r="U44" s="94" t="str">
         <f>IF(L44="Related",N44,"-")</f>
         <v>-</v>
       </c>
       <c r="V44" s="94" t="str">
         <f>IF(L44="External",N44,"-")</f>
         <v>-</v>
       </c>
       <c r="W44" s="66"/>
       <c r="X44" s="94" t="str">
         <f>IF($M44="Canadian",IF(OR($N44="",$N44=0),"-",$N44),"-")</f>
         <v>-</v>
       </c>
       <c r="Y44" s="94" t="str">
         <f>IF($M44="Non-Canadian",IF(OR($N44="",$N44=0),"-",$N44),"-")</f>
         <v>-</v>
       </c>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44" s="4"/>
     </row>
     <row r="45" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="38" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="39" t="s">
-        <v>409</v>
-[...11 lines deleted...]
-      <c r="M45" s="356"/>
+        <v>408</v>
+      </c>
+      <c r="C45" s="388"/>
+      <c r="D45" s="389"/>
+      <c r="E45" s="389"/>
+      <c r="F45" s="389"/>
+      <c r="G45" s="389"/>
+      <c r="H45" s="389"/>
+      <c r="I45" s="389"/>
+      <c r="J45" s="389"/>
+      <c r="K45" s="389"/>
+      <c r="L45" s="389"/>
+      <c r="M45" s="372"/>
       <c r="N45" s="35">
         <f>ROUND(SUM(N41:N44),0)</f>
         <v>0</v>
       </c>
       <c r="O45" s="82"/>
       <c r="P45" s="152">
         <f>SUM(P41:P44)</f>
         <v>0</v>
       </c>
       <c r="Q45" s="153">
         <f>SUM(Q41:Q44)</f>
         <v>0</v>
       </c>
       <c r="R45" s="226">
         <f>SUM(R41:R44)</f>
         <v>0</v>
       </c>
       <c r="S45" s="82"/>
       <c r="T45" s="122">
         <f>ROUND(SUM(T41:T44),0)</f>
         <v>0</v>
       </c>
       <c r="U45" s="122">
         <f>ROUND(SUM(U41:U44),0)</f>
         <v>0</v>
@@ -9441,241 +9443,241 @@
     <row r="47" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A47" s="130" t="s">
         <v>68</v>
       </c>
       <c r="B47" s="55"/>
       <c r="C47" s="55"/>
       <c r="D47" s="55"/>
       <c r="E47" s="55"/>
       <c r="F47" s="55"/>
       <c r="G47" s="55"/>
       <c r="H47" s="55"/>
       <c r="I47" s="55"/>
       <c r="J47" s="55"/>
       <c r="K47" s="55"/>
       <c r="L47" s="55"/>
       <c r="M47" s="55"/>
       <c r="N47" s="56"/>
       <c r="T47" s="21"/>
       <c r="U47" s="21"/>
       <c r="V47" s="21"/>
       <c r="X47" s="21"/>
       <c r="Y47" s="21"/>
       <c r="AE47" s="21"/>
     </row>
     <row r="48" spans="1:31" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="342" t="s">
-[...14 lines deleted...]
-      <c r="N48" s="344"/>
+      <c r="A48" s="333" t="s">
+        <v>410</v>
+      </c>
+      <c r="B48" s="334"/>
+      <c r="C48" s="334"/>
+      <c r="D48" s="334"/>
+      <c r="E48" s="334"/>
+      <c r="F48" s="334"/>
+      <c r="G48" s="334"/>
+      <c r="H48" s="334"/>
+      <c r="I48" s="334"/>
+      <c r="J48" s="334"/>
+      <c r="K48" s="334"/>
+      <c r="L48" s="334"/>
+      <c r="M48" s="334"/>
+      <c r="N48" s="336"/>
       <c r="O48" s="82"/>
       <c r="P48" s="294"/>
       <c r="Q48" s="233"/>
       <c r="R48" s="233"/>
       <c r="S48" s="82"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48" s="66"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
       <c r="AE48"/>
     </row>
     <row r="49" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="40" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="41"/>
       <c r="D49" s="42"/>
       <c r="E49" s="42"/>
       <c r="F49" s="42"/>
       <c r="G49" s="42"/>
       <c r="H49" s="42"/>
       <c r="I49" s="42"/>
       <c r="J49" s="42"/>
       <c r="K49" s="42"/>
       <c r="L49" s="42"/>
       <c r="M49" s="42"/>
       <c r="N49" s="43"/>
-      <c r="P49" s="445" t="s">
+      <c r="P49" s="355" t="s">
         <v>368</v>
       </c>
-      <c r="Q49" s="446"/>
-      <c r="R49" s="447"/>
+      <c r="Q49" s="356"/>
+      <c r="R49" s="357"/>
       <c r="T49" s="2"/>
       <c r="U49" s="2"/>
       <c r="V49" s="2"/>
       <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
       <c r="AE49" s="2"/>
     </row>
     <row r="50" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="351" t="s">
+      <c r="A50" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B50" s="365" t="s">
+      <c r="B50" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C50" s="365" t="s">
+      <c r="C50" s="381" t="s">
         <v>70</v>
       </c>
       <c r="D50" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="E50" s="363" t="s">
+      <c r="E50" s="386" t="s">
         <v>334</v>
       </c>
-      <c r="F50" s="367"/>
-[...1 lines deleted...]
-      <c r="H50" s="363" t="s">
+      <c r="F50" s="422"/>
+      <c r="G50" s="423"/>
+      <c r="H50" s="386" t="s">
         <v>335</v>
       </c>
-      <c r="I50" s="364"/>
+      <c r="I50" s="387"/>
       <c r="J50" s="32" t="s">
         <v>72</v>
       </c>
       <c r="K50" s="32" t="s">
         <v>406</v>
       </c>
-      <c r="L50" s="359" t="s">
+      <c r="L50" s="452" t="s">
         <v>403</v>
       </c>
-      <c r="M50" s="361" t="s">
+      <c r="M50" s="450" t="s">
         <v>404</v>
       </c>
-      <c r="N50" s="357" t="s">
+      <c r="N50" s="401" t="s">
         <v>4</v>
       </c>
-      <c r="P50" s="410" t="s">
+      <c r="P50" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q50" s="411"/>
-[...1 lines deleted...]
-      <c r="T50" s="386" t="s">
+      <c r="Q50" s="352"/>
+      <c r="R50" s="353"/>
+      <c r="T50" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U50" s="387"/>
-      <c r="V50" s="388"/>
+      <c r="U50" s="419"/>
+      <c r="V50" s="420"/>
       <c r="W50" s="296"/>
-      <c r="X50" s="384" t="s">
+      <c r="X50" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y50" s="385"/>
+      <c r="Y50" s="417"/>
     </row>
     <row r="51" spans="1:31" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="352"/>
-[...1 lines deleted...]
-      <c r="C51" s="366"/>
+      <c r="A51" s="379"/>
+      <c r="B51" s="380"/>
+      <c r="C51" s="380"/>
       <c r="D51" s="62" t="s">
         <v>73</v>
       </c>
       <c r="E51" s="33" t="s">
         <v>74</v>
       </c>
       <c r="F51" s="33" t="s">
         <v>75</v>
       </c>
       <c r="G51" s="33" t="s">
         <v>76</v>
       </c>
       <c r="H51" s="198" t="s">
         <v>336</v>
       </c>
       <c r="I51" s="197" t="s">
         <v>370</v>
       </c>
       <c r="J51" s="33" t="s">
         <v>77</v>
       </c>
       <c r="K51" s="303" t="s">
         <v>405</v>
       </c>
-      <c r="L51" s="360"/>
-[...1 lines deleted...]
-      <c r="N51" s="358"/>
+      <c r="L51" s="453"/>
+      <c r="M51" s="451"/>
+      <c r="N51" s="402"/>
       <c r="P51" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q51" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R51" s="223" t="s">
         <v>346</v>
       </c>
       <c r="T51" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U51" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V51" s="33" t="s">
         <v>7</v>
       </c>
       <c r="X51" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y51" s="33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="342" t="s">
+      <c r="A52" s="333" t="s">
         <v>387</v>
       </c>
-      <c r="B52" s="343"/>
-[...11 lines deleted...]
-      <c r="N52" s="344"/>
+      <c r="B52" s="334"/>
+      <c r="C52" s="334"/>
+      <c r="D52" s="334"/>
+      <c r="E52" s="334"/>
+      <c r="F52" s="334"/>
+      <c r="G52" s="334"/>
+      <c r="H52" s="334"/>
+      <c r="I52" s="334"/>
+      <c r="J52" s="334"/>
+      <c r="K52" s="334"/>
+      <c r="L52" s="334"/>
+      <c r="M52" s="334"/>
+      <c r="N52" s="336"/>
       <c r="P52" s="288"/>
       <c r="Q52" s="289"/>
       <c r="R52" s="290"/>
       <c r="T52" s="280"/>
       <c r="U52" s="280"/>
       <c r="V52" s="280"/>
       <c r="X52" s="280"/>
       <c r="Y52" s="280"/>
     </row>
     <row r="53" spans="1:31" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A53" s="133" t="s">
         <v>78</v>
       </c>
       <c r="B53" s="135" t="s">
         <v>79</v>
       </c>
       <c r="C53" s="24"/>
       <c r="D53" s="62">
         <v>1</v>
       </c>
       <c r="E53" s="28"/>
       <c r="F53" s="28"/>
       <c r="G53" s="28"/>
       <c r="H53" s="199">
         <f t="shared" ref="H53:H60" si="4">SUM(E53:G53)</f>
@@ -10127,61 +10129,61 @@
       <c r="V60" s="94" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="W60" s="66"/>
       <c r="X60" s="94" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="Y60" s="94" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
     </row>
     <row r="61" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="46" t="s">
         <v>93</v>
       </c>
-      <c r="C61" s="354"/>
-[...9 lines deleted...]
-      <c r="M61" s="356"/>
+      <c r="C61" s="388"/>
+      <c r="D61" s="389"/>
+      <c r="E61" s="389"/>
+      <c r="F61" s="389"/>
+      <c r="G61" s="389"/>
+      <c r="H61" s="389"/>
+      <c r="I61" s="389"/>
+      <c r="J61" s="389"/>
+      <c r="K61" s="389"/>
+      <c r="L61" s="389"/>
+      <c r="M61" s="372"/>
       <c r="N61" s="35">
         <f>ROUND(SUM(N53:N60),0)</f>
         <v>0</v>
       </c>
       <c r="O61" s="82"/>
       <c r="P61" s="152">
         <f>SUM(P53:P60)</f>
         <v>0</v>
       </c>
       <c r="Q61" s="153">
         <f>SUM(Q53:Q60)</f>
         <v>0</v>
       </c>
       <c r="R61" s="226">
         <f>SUM(R53:R60)</f>
         <v>0</v>
       </c>
       <c r="S61" s="82"/>
       <c r="T61" s="122">
         <f>ROUND(SUM(T53:T60),0)</f>
         <v>0</v>
       </c>
       <c r="U61" s="122">
         <f>ROUND(SUM(U53:U60),0)</f>
         <v>0</v>
@@ -10229,146 +10231,146 @@
       <c r="Y62" s="4"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62" s="4"/>
     </row>
     <row r="63" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="40" t="s">
         <v>94</v>
       </c>
       <c r="C63" s="41"/>
       <c r="D63" s="42"/>
       <c r="E63" s="42"/>
       <c r="F63" s="42"/>
       <c r="G63" s="42"/>
       <c r="H63" s="42"/>
       <c r="I63" s="42"/>
       <c r="J63" s="42"/>
       <c r="K63" s="42"/>
       <c r="L63" s="42"/>
       <c r="M63" s="42"/>
       <c r="N63" s="43"/>
-      <c r="P63" s="407" t="s">
+      <c r="P63" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q63" s="408"/>
-      <c r="R63" s="409"/>
+      <c r="Q63" s="349"/>
+      <c r="R63" s="350"/>
       <c r="T63" s="2"/>
       <c r="U63" s="2"/>
       <c r="V63" s="2"/>
       <c r="X63" s="2"/>
       <c r="Y63" s="2"/>
       <c r="AE63" s="2"/>
     </row>
     <row r="64" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="351" t="s">
+      <c r="A64" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B64" s="365" t="s">
+      <c r="B64" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C64" s="365" t="s">
+      <c r="C64" s="381" t="s">
         <v>70</v>
       </c>
       <c r="D64" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="E64" s="363" t="s">
+      <c r="E64" s="386" t="s">
         <v>334</v>
       </c>
-      <c r="F64" s="367"/>
-[...1 lines deleted...]
-      <c r="H64" s="363" t="s">
+      <c r="F64" s="422"/>
+      <c r="G64" s="423"/>
+      <c r="H64" s="386" t="s">
         <v>335</v>
       </c>
-      <c r="I64" s="364"/>
+      <c r="I64" s="387"/>
       <c r="J64" s="32" t="s">
         <v>72</v>
       </c>
       <c r="K64" s="32" t="s">
         <v>406</v>
       </c>
-      <c r="L64" s="359" t="s">
+      <c r="L64" s="452" t="s">
         <v>403</v>
       </c>
-      <c r="M64" s="361" t="s">
+      <c r="M64" s="450" t="s">
         <v>404</v>
       </c>
-      <c r="N64" s="357" t="s">
+      <c r="N64" s="401" t="s">
         <v>4</v>
       </c>
-      <c r="P64" s="410" t="s">
+      <c r="P64" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q64" s="411"/>
-[...1 lines deleted...]
-      <c r="T64" s="386" t="s">
+      <c r="Q64" s="352"/>
+      <c r="R64" s="353"/>
+      <c r="T64" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U64" s="387"/>
-      <c r="V64" s="388"/>
+      <c r="U64" s="419"/>
+      <c r="V64" s="420"/>
       <c r="W64" s="296"/>
-      <c r="X64" s="384" t="s">
+      <c r="X64" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y64" s="385"/>
+      <c r="Y64" s="417"/>
     </row>
     <row r="65" spans="1:31" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="352"/>
-[...1 lines deleted...]
-      <c r="C65" s="366"/>
+      <c r="A65" s="379"/>
+      <c r="B65" s="380"/>
+      <c r="C65" s="380"/>
       <c r="D65" s="62" t="s">
         <v>73</v>
       </c>
       <c r="E65" s="33" t="s">
         <v>74</v>
       </c>
       <c r="F65" s="33" t="s">
         <v>75</v>
       </c>
       <c r="G65" s="33" t="s">
         <v>76</v>
       </c>
       <c r="H65" s="198" t="s">
         <v>336</v>
       </c>
       <c r="I65" s="197" t="s">
         <v>370</v>
       </c>
       <c r="J65" s="33" t="s">
         <v>77</v>
       </c>
       <c r="K65" s="303" t="s">
         <v>405</v>
       </c>
-      <c r="L65" s="360"/>
-[...1 lines deleted...]
-      <c r="N65" s="358"/>
+      <c r="L65" s="453"/>
+      <c r="M65" s="451"/>
+      <c r="N65" s="402"/>
       <c r="P65" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q65" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R65" s="223" t="s">
         <v>346</v>
       </c>
       <c r="T65" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U65" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V65" s="33" t="s">
         <v>7</v>
       </c>
       <c r="X65" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y65" s="33" t="s">
         <v>9</v>
@@ -10920,61 +10922,61 @@
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="V74" s="94" t="str">
         <f t="shared" si="19"/>
         <v>-</v>
       </c>
       <c r="W74" s="66"/>
       <c r="X74" s="94" t="str">
         <f t="shared" si="20"/>
         <v>-</v>
       </c>
       <c r="Y74" s="94" t="str">
         <f t="shared" si="21"/>
         <v>-</v>
       </c>
       <c r="AE74"/>
     </row>
     <row r="75" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A75" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B75" s="46" t="s">
         <v>111</v>
       </c>
-      <c r="C75" s="354"/>
-[...9 lines deleted...]
-      <c r="M75" s="356"/>
+      <c r="C75" s="388"/>
+      <c r="D75" s="389"/>
+      <c r="E75" s="389"/>
+      <c r="F75" s="389"/>
+      <c r="G75" s="389"/>
+      <c r="H75" s="389"/>
+      <c r="I75" s="389"/>
+      <c r="J75" s="389"/>
+      <c r="K75" s="389"/>
+      <c r="L75" s="389"/>
+      <c r="M75" s="372"/>
       <c r="N75" s="35">
         <f>ROUND(SUM(N66:N74),0)</f>
         <v>0</v>
       </c>
       <c r="O75" s="82"/>
       <c r="P75" s="152">
         <f>SUM(P66:P74)</f>
         <v>0</v>
       </c>
       <c r="Q75" s="153">
         <f>SUM(Q66:Q74)</f>
         <v>0</v>
       </c>
       <c r="R75" s="226">
         <f>SUM(R66:R74)</f>
         <v>0</v>
       </c>
       <c r="S75" s="82"/>
       <c r="T75" s="122">
         <f>ROUND(SUM(T66:T74),0)</f>
         <v>0</v>
       </c>
       <c r="U75" s="122">
         <f>ROUND(SUM(U66:U74),0)</f>
         <v>0</v>
@@ -11027,152 +11029,152 @@
       <c r="AC76"/>
       <c r="AD76"/>
       <c r="AE76" s="4"/>
     </row>
     <row r="77" spans="1:31" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="36" t="str">
         <f>"06"</f>
         <v>06</v>
       </c>
       <c r="B77" s="40" t="s">
         <v>112</v>
       </c>
       <c r="C77" s="41"/>
       <c r="D77" s="42"/>
       <c r="E77" s="42"/>
       <c r="F77" s="42"/>
       <c r="G77" s="42"/>
       <c r="H77" s="42"/>
       <c r="I77" s="42"/>
       <c r="J77" s="42"/>
       <c r="K77" s="42"/>
       <c r="L77" s="42"/>
       <c r="M77" s="42"/>
       <c r="N77" s="43"/>
       <c r="O77" s="82"/>
-      <c r="P77" s="407" t="s">
+      <c r="P77" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q77" s="408"/>
-      <c r="R77" s="409"/>
+      <c r="Q77" s="349"/>
+      <c r="R77" s="350"/>
       <c r="S77" s="82"/>
       <c r="T77" s="2"/>
       <c r="U77" s="2"/>
       <c r="V77" s="2"/>
       <c r="W77" s="66"/>
       <c r="X77" s="2"/>
       <c r="Y77" s="2"/>
       <c r="AB77"/>
       <c r="AC77"/>
       <c r="AD77"/>
       <c r="AE77" s="2"/>
     </row>
     <row r="78" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="351" t="s">
+      <c r="A78" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B78" s="365" t="s">
+      <c r="B78" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C78" s="365" t="s">
+      <c r="C78" s="381" t="s">
         <v>70</v>
       </c>
       <c r="D78" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="E78" s="363" t="s">
+      <c r="E78" s="386" t="s">
         <v>334</v>
       </c>
-      <c r="F78" s="367"/>
-[...1 lines deleted...]
-      <c r="H78" s="363" t="s">
+      <c r="F78" s="422"/>
+      <c r="G78" s="423"/>
+      <c r="H78" s="386" t="s">
         <v>335</v>
       </c>
-      <c r="I78" s="364"/>
+      <c r="I78" s="387"/>
       <c r="J78" s="32" t="s">
         <v>72</v>
       </c>
       <c r="K78" s="32" t="s">
         <v>406</v>
       </c>
-      <c r="L78" s="359" t="s">
+      <c r="L78" s="452" t="s">
         <v>403</v>
       </c>
-      <c r="M78" s="361" t="s">
+      <c r="M78" s="450" t="s">
         <v>404</v>
       </c>
-      <c r="N78" s="357" t="s">
+      <c r="N78" s="401" t="s">
         <v>4</v>
       </c>
-      <c r="P78" s="410" t="s">
+      <c r="P78" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q78" s="411"/>
-[...1 lines deleted...]
-      <c r="T78" s="386" t="s">
+      <c r="Q78" s="352"/>
+      <c r="R78" s="353"/>
+      <c r="T78" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U78" s="387"/>
-      <c r="V78" s="388"/>
+      <c r="U78" s="419"/>
+      <c r="V78" s="420"/>
       <c r="W78" s="296"/>
-      <c r="X78" s="384" t="s">
+      <c r="X78" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y78" s="385"/>
+      <c r="Y78" s="417"/>
       <c r="AE78" s="5"/>
     </row>
     <row r="79" spans="1:31" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="352"/>
-[...1 lines deleted...]
-      <c r="C79" s="366"/>
+      <c r="A79" s="379"/>
+      <c r="B79" s="380"/>
+      <c r="C79" s="380"/>
       <c r="D79" s="62" t="s">
         <v>73</v>
       </c>
       <c r="E79" s="33" t="s">
         <v>74</v>
       </c>
       <c r="F79" s="33" t="s">
         <v>75</v>
       </c>
       <c r="G79" s="33" t="s">
         <v>76</v>
       </c>
       <c r="H79" s="198" t="s">
         <v>336</v>
       </c>
       <c r="I79" s="197" t="s">
         <v>370</v>
       </c>
       <c r="J79" s="33" t="s">
         <v>77</v>
       </c>
       <c r="K79" s="303" t="s">
         <v>405</v>
       </c>
-      <c r="L79" s="360"/>
-[...1 lines deleted...]
-      <c r="N79" s="358"/>
+      <c r="L79" s="453"/>
+      <c r="M79" s="451"/>
+      <c r="N79" s="402"/>
       <c r="P79" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q79" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R79" s="223" t="s">
         <v>346</v>
       </c>
       <c r="T79" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U79" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V79" s="33" t="s">
         <v>7</v>
       </c>
       <c r="X79" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y79" s="33" t="s">
         <v>9</v>
@@ -11537,61 +11539,61 @@
       <c r="V85" s="94" t="str">
         <f t="shared" si="28"/>
         <v>-</v>
       </c>
       <c r="W85" s="66"/>
       <c r="X85" s="94" t="str">
         <f t="shared" si="29"/>
         <v>-</v>
       </c>
       <c r="Y85" s="94" t="str">
         <f t="shared" si="30"/>
         <v>-</v>
       </c>
       <c r="AB85"/>
       <c r="AC85"/>
       <c r="AD85"/>
       <c r="AE85" s="5"/>
     </row>
     <row r="86" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A86" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="39" t="s">
         <v>124</v>
       </c>
-      <c r="C86" s="354"/>
-[...9 lines deleted...]
-      <c r="M86" s="356"/>
+      <c r="C86" s="388"/>
+      <c r="D86" s="389"/>
+      <c r="E86" s="389"/>
+      <c r="F86" s="389"/>
+      <c r="G86" s="389"/>
+      <c r="H86" s="389"/>
+      <c r="I86" s="389"/>
+      <c r="J86" s="389"/>
+      <c r="K86" s="389"/>
+      <c r="L86" s="389"/>
+      <c r="M86" s="372"/>
       <c r="N86" s="35">
         <f>ROUND(SUM(N80:N85),0)</f>
         <v>0</v>
       </c>
       <c r="P86" s="152">
         <f>SUM(P80:P85)</f>
         <v>0</v>
       </c>
       <c r="Q86" s="153">
         <f>SUM(Q80:Q85)</f>
         <v>0</v>
       </c>
       <c r="R86" s="226">
         <f>SUM(R80:R85)</f>
         <v>0</v>
       </c>
       <c r="T86" s="123">
         <f>ROUND(SUM(T80:T85),0)</f>
         <v>0</v>
       </c>
       <c r="U86" s="123">
         <f>ROUND(SUM(U80:U85),0)</f>
         <v>0</v>
       </c>
       <c r="V86" s="123">
@@ -11637,146 +11639,146 @@
       <c r="AB87"/>
       <c r="AC87"/>
       <c r="AD87"/>
       <c r="AE87"/>
     </row>
     <row r="88" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="36" t="str">
         <f>"07"</f>
         <v>07</v>
       </c>
       <c r="B88" s="40" t="s">
         <v>309</v>
       </c>
       <c r="C88" s="41"/>
       <c r="D88" s="42"/>
       <c r="E88" s="42"/>
       <c r="F88" s="42"/>
       <c r="G88" s="42"/>
       <c r="H88" s="42"/>
       <c r="I88" s="42"/>
       <c r="J88" s="42"/>
       <c r="K88" s="42"/>
       <c r="L88" s="42"/>
       <c r="M88" s="42"/>
       <c r="N88" s="43"/>
-      <c r="P88" s="407" t="s">
+      <c r="P88" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q88" s="408"/>
-      <c r="R88" s="409"/>
+      <c r="Q88" s="349"/>
+      <c r="R88" s="350"/>
       <c r="T88" s="2"/>
       <c r="U88" s="2"/>
       <c r="V88" s="2"/>
       <c r="X88" s="2"/>
       <c r="Y88" s="2"/>
       <c r="AE88" s="2"/>
     </row>
     <row r="89" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="351" t="s">
+      <c r="A89" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B89" s="365" t="s">
+      <c r="B89" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C89" s="365" t="s">
+      <c r="C89" s="381" t="s">
         <v>70</v>
       </c>
       <c r="D89" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="E89" s="363" t="s">
+      <c r="E89" s="386" t="s">
         <v>334</v>
       </c>
-      <c r="F89" s="367"/>
-[...1 lines deleted...]
-      <c r="H89" s="363" t="s">
+      <c r="F89" s="422"/>
+      <c r="G89" s="423"/>
+      <c r="H89" s="386" t="s">
         <v>335</v>
       </c>
-      <c r="I89" s="364"/>
+      <c r="I89" s="387"/>
       <c r="J89" s="32" t="s">
         <v>72</v>
       </c>
       <c r="K89" s="32" t="s">
         <v>406</v>
       </c>
-      <c r="L89" s="359" t="s">
+      <c r="L89" s="452" t="s">
         <v>403</v>
       </c>
-      <c r="M89" s="361" t="s">
+      <c r="M89" s="450" t="s">
         <v>404</v>
       </c>
-      <c r="N89" s="357" t="s">
+      <c r="N89" s="401" t="s">
         <v>4</v>
       </c>
-      <c r="P89" s="410" t="s">
+      <c r="P89" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q89" s="411"/>
-[...1 lines deleted...]
-      <c r="T89" s="386" t="s">
+      <c r="Q89" s="352"/>
+      <c r="R89" s="353"/>
+      <c r="T89" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U89" s="387"/>
-      <c r="V89" s="388"/>
+      <c r="U89" s="419"/>
+      <c r="V89" s="420"/>
       <c r="W89" s="296"/>
-      <c r="X89" s="384" t="s">
+      <c r="X89" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y89" s="385"/>
+      <c r="Y89" s="417"/>
     </row>
     <row r="90" spans="1:31" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="352"/>
-[...1 lines deleted...]
-      <c r="C90" s="366"/>
+      <c r="A90" s="379"/>
+      <c r="B90" s="380"/>
+      <c r="C90" s="380"/>
       <c r="D90" s="62" t="s">
         <v>73</v>
       </c>
       <c r="E90" s="33" t="s">
         <v>74</v>
       </c>
       <c r="F90" s="33" t="s">
         <v>75</v>
       </c>
       <c r="G90" s="33" t="s">
         <v>76</v>
       </c>
       <c r="H90" s="198" t="s">
         <v>336</v>
       </c>
       <c r="I90" s="197" t="s">
         <v>370</v>
       </c>
       <c r="J90" s="33" t="s">
         <v>77</v>
       </c>
       <c r="K90" s="303" t="s">
         <v>405</v>
       </c>
-      <c r="L90" s="360"/>
-[...1 lines deleted...]
-      <c r="N90" s="358"/>
+      <c r="L90" s="453"/>
+      <c r="M90" s="451"/>
+      <c r="N90" s="402"/>
       <c r="P90" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q90" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R90" s="223" t="s">
         <v>346</v>
       </c>
       <c r="T90" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U90" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V90" s="33" t="s">
         <v>7</v>
       </c>
       <c r="X90" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y90" s="33" t="s">
         <v>9</v>
@@ -12259,61 +12261,61 @@
       <c r="V98" s="94" t="str">
         <f t="shared" si="37"/>
         <v>-</v>
       </c>
       <c r="W98" s="66"/>
       <c r="X98" s="94" t="str">
         <f t="shared" si="38"/>
         <v>-</v>
       </c>
       <c r="Y98" s="94" t="str">
         <f t="shared" si="39"/>
         <v>-</v>
       </c>
       <c r="AB98"/>
       <c r="AC98"/>
       <c r="AD98"/>
       <c r="AE98"/>
     </row>
     <row r="99" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B99" s="39" t="s">
         <v>310</v>
       </c>
-      <c r="C99" s="354"/>
-[...9 lines deleted...]
-      <c r="M99" s="356"/>
+      <c r="C99" s="388"/>
+      <c r="D99" s="389"/>
+      <c r="E99" s="389"/>
+      <c r="F99" s="389"/>
+      <c r="G99" s="389"/>
+      <c r="H99" s="389"/>
+      <c r="I99" s="389"/>
+      <c r="J99" s="389"/>
+      <c r="K99" s="389"/>
+      <c r="L99" s="389"/>
+      <c r="M99" s="372"/>
       <c r="N99" s="35">
         <f>ROUND(SUM(N91:N98),0)</f>
         <v>0</v>
       </c>
       <c r="P99" s="152">
         <f>SUM(P91:P98)</f>
         <v>0</v>
       </c>
       <c r="Q99" s="153">
         <f>SUM(Q91:Q98)</f>
         <v>0</v>
       </c>
       <c r="R99" s="226">
         <f>SUM(R91:R98)</f>
         <v>0</v>
       </c>
       <c r="T99" s="123">
         <f>ROUND(SUM(T91:T98),0)</f>
         <v>0</v>
       </c>
       <c r="U99" s="123">
         <f>ROUND(SUM(U91:U98),0)</f>
         <v>0</v>
       </c>
       <c r="V99" s="123">
@@ -12358,151 +12360,151 @@
       <c r="Y100"/>
       <c r="AB100"/>
       <c r="AC100"/>
       <c r="AD100"/>
       <c r="AE100"/>
     </row>
     <row r="101" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A101" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B101" s="40" t="s">
         <v>140</v>
       </c>
       <c r="C101" s="41"/>
       <c r="D101" s="42"/>
       <c r="E101" s="42"/>
       <c r="F101" s="42"/>
       <c r="G101" s="42"/>
       <c r="H101" s="42"/>
       <c r="I101" s="42"/>
       <c r="J101" s="42"/>
       <c r="K101" s="42"/>
       <c r="L101" s="42"/>
       <c r="M101" s="42"/>
       <c r="N101" s="43"/>
-      <c r="P101" s="407" t="s">
+      <c r="P101" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q101" s="408"/>
-      <c r="R101" s="409"/>
+      <c r="Q101" s="349"/>
+      <c r="R101" s="350"/>
       <c r="T101" s="2"/>
       <c r="U101" s="2"/>
       <c r="V101" s="2"/>
       <c r="X101" s="2"/>
       <c r="Y101" s="2"/>
       <c r="AB101" s="6"/>
       <c r="AC101" s="6"/>
       <c r="AD101" s="6"/>
       <c r="AE101" s="2"/>
     </row>
     <row r="102" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="351" t="s">
+      <c r="A102" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B102" s="365" t="s">
+      <c r="B102" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C102" s="365" t="s">
+      <c r="C102" s="381" t="s">
         <v>70</v>
       </c>
       <c r="D102" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="E102" s="363" t="s">
+      <c r="E102" s="386" t="s">
         <v>334</v>
       </c>
-      <c r="F102" s="367"/>
-[...1 lines deleted...]
-      <c r="H102" s="363" t="s">
+      <c r="F102" s="422"/>
+      <c r="G102" s="423"/>
+      <c r="H102" s="386" t="s">
         <v>335</v>
       </c>
-      <c r="I102" s="364"/>
+      <c r="I102" s="387"/>
       <c r="J102" s="32" t="s">
         <v>72</v>
       </c>
       <c r="K102" s="32" t="s">
         <v>406</v>
       </c>
-      <c r="L102" s="359" t="s">
+      <c r="L102" s="452" t="s">
         <v>403</v>
       </c>
-      <c r="M102" s="361" t="s">
+      <c r="M102" s="450" t="s">
         <v>404</v>
       </c>
-      <c r="N102" s="357" t="s">
+      <c r="N102" s="401" t="s">
         <v>4</v>
       </c>
-      <c r="O102" s="405"/>
-      <c r="P102" s="410" t="s">
+      <c r="O102" s="427"/>
+      <c r="P102" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q102" s="411"/>
-[...1 lines deleted...]
-      <c r="T102" s="386" t="s">
+      <c r="Q102" s="352"/>
+      <c r="R102" s="353"/>
+      <c r="T102" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U102" s="387"/>
-      <c r="V102" s="388"/>
+      <c r="U102" s="419"/>
+      <c r="V102" s="420"/>
       <c r="W102" s="296"/>
-      <c r="X102" s="384" t="s">
+      <c r="X102" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y102" s="385"/>
+      <c r="Y102" s="417"/>
     </row>
     <row r="103" spans="1:31" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="352"/>
-[...1 lines deleted...]
-      <c r="C103" s="366"/>
+      <c r="A103" s="379"/>
+      <c r="B103" s="380"/>
+      <c r="C103" s="380"/>
       <c r="D103" s="62" t="s">
         <v>73</v>
       </c>
       <c r="E103" s="33" t="s">
         <v>74</v>
       </c>
       <c r="F103" s="33" t="s">
         <v>75</v>
       </c>
       <c r="G103" s="33" t="s">
         <v>76</v>
       </c>
       <c r="H103" s="198" t="s">
         <v>336</v>
       </c>
       <c r="I103" s="197" t="s">
         <v>370</v>
       </c>
       <c r="J103" s="33" t="s">
         <v>77</v>
       </c>
       <c r="K103" s="303" t="s">
         <v>405</v>
       </c>
-      <c r="L103" s="360"/>
-[...2 lines deleted...]
-      <c r="O103" s="405"/>
+      <c r="L103" s="453"/>
+      <c r="M103" s="451"/>
+      <c r="N103" s="402"/>
+      <c r="O103" s="427"/>
       <c r="P103" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q103" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R103" s="223" t="s">
         <v>346</v>
       </c>
       <c r="T103" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U103" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V103" s="33" t="s">
         <v>7</v>
       </c>
       <c r="X103" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y103" s="33" t="s">
         <v>9</v>
@@ -12686,61 +12688,61 @@
       <c r="V106" s="94" t="str">
         <f>IF(L106="External",N106,"-")</f>
         <v>-</v>
       </c>
       <c r="W106" s="66"/>
       <c r="X106" s="94" t="str">
         <f>IF($M106="Canadian",IF(OR($N106="",$N106=0),"-",$N106),"-")</f>
         <v>-</v>
       </c>
       <c r="Y106" s="94" t="str">
         <f>IF($M106="Non-Canadian",IF(OR($N106="",$N106=0),"-",$N106),"-")</f>
         <v>-</v>
       </c>
       <c r="AB106" s="6"/>
       <c r="AC106" s="6"/>
       <c r="AD106" s="6"/>
       <c r="AE106"/>
     </row>
     <row r="107" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A107" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="46" t="s">
         <v>145</v>
       </c>
-      <c r="C107" s="354"/>
-[...9 lines deleted...]
-      <c r="M107" s="356"/>
+      <c r="C107" s="388"/>
+      <c r="D107" s="389"/>
+      <c r="E107" s="389"/>
+      <c r="F107" s="389"/>
+      <c r="G107" s="389"/>
+      <c r="H107" s="389"/>
+      <c r="I107" s="389"/>
+      <c r="J107" s="389"/>
+      <c r="K107" s="389"/>
+      <c r="L107" s="389"/>
+      <c r="M107" s="372"/>
       <c r="N107" s="35">
         <f>ROUND(SUM(N104:N106),0)</f>
         <v>0</v>
       </c>
       <c r="O107" s="82"/>
       <c r="P107" s="152">
         <f>SUM(P104:P106)</f>
         <v>0</v>
       </c>
       <c r="Q107" s="153">
         <f>SUM(Q104:Q106)</f>
         <v>0</v>
       </c>
       <c r="R107" s="226">
         <f>SUM(R104:R106)</f>
         <v>0</v>
       </c>
       <c r="S107" s="82"/>
       <c r="T107" s="123">
         <f>ROUND(SUM(T104:T106),0)</f>
         <v>0</v>
       </c>
       <c r="U107" s="123">
         <f>ROUND(SUM(U104:U106),0)</f>
         <v>0</v>
@@ -12791,155 +12793,155 @@
       <c r="AB108"/>
       <c r="AC108"/>
       <c r="AD108"/>
       <c r="AE108" s="5"/>
     </row>
     <row r="109" spans="1:31" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A109" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B109" s="40" t="s">
         <v>146</v>
       </c>
       <c r="C109" s="41"/>
       <c r="D109" s="42"/>
       <c r="E109" s="42"/>
       <c r="F109" s="42"/>
       <c r="G109" s="42"/>
       <c r="H109" s="42"/>
       <c r="I109" s="42"/>
       <c r="J109" s="42"/>
       <c r="K109" s="42"/>
       <c r="L109" s="42"/>
       <c r="M109" s="42"/>
       <c r="N109" s="43"/>
       <c r="O109" s="82"/>
-      <c r="P109" s="407" t="s">
+      <c r="P109" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q109" s="408"/>
-      <c r="R109" s="409"/>
+      <c r="Q109" s="349"/>
+      <c r="R109" s="350"/>
       <c r="S109" s="82"/>
       <c r="T109" s="2"/>
       <c r="U109" s="2"/>
       <c r="V109" s="2"/>
       <c r="W109" s="66"/>
       <c r="X109" s="2"/>
       <c r="Y109" s="2"/>
       <c r="AB109"/>
       <c r="AC109"/>
       <c r="AD109"/>
       <c r="AE109" s="2"/>
     </row>
     <row r="110" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="351" t="s">
+      <c r="A110" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B110" s="365" t="s">
+      <c r="B110" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C110" s="365" t="s">
+      <c r="C110" s="381" t="s">
         <v>70</v>
       </c>
       <c r="D110" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="E110" s="363" t="s">
+      <c r="E110" s="386" t="s">
         <v>334</v>
       </c>
-      <c r="F110" s="367"/>
-[...1 lines deleted...]
-      <c r="H110" s="363" t="s">
+      <c r="F110" s="422"/>
+      <c r="G110" s="423"/>
+      <c r="H110" s="386" t="s">
         <v>335</v>
       </c>
-      <c r="I110" s="364"/>
+      <c r="I110" s="387"/>
       <c r="J110" s="32" t="s">
         <v>72</v>
       </c>
       <c r="K110" s="32" t="s">
         <v>406</v>
       </c>
-      <c r="L110" s="359" t="s">
+      <c r="L110" s="452" t="s">
         <v>403</v>
       </c>
-      <c r="M110" s="361" t="s">
+      <c r="M110" s="450" t="s">
         <v>404</v>
       </c>
-      <c r="N110" s="357" t="s">
+      <c r="N110" s="401" t="s">
         <v>4</v>
       </c>
-      <c r="P110" s="410" t="s">
+      <c r="P110" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q110" s="411"/>
-[...1 lines deleted...]
-      <c r="T110" s="386" t="s">
+      <c r="Q110" s="352"/>
+      <c r="R110" s="353"/>
+      <c r="T110" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U110" s="387"/>
-      <c r="V110" s="388"/>
+      <c r="U110" s="419"/>
+      <c r="V110" s="420"/>
       <c r="W110" s="296"/>
-      <c r="X110" s="384" t="s">
+      <c r="X110" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y110" s="385"/>
+      <c r="Y110" s="417"/>
       <c r="AB110" s="2"/>
       <c r="AC110" s="2"/>
       <c r="AD110" s="2"/>
       <c r="AE110" s="6"/>
     </row>
     <row r="111" spans="1:31" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="352"/>
-[...1 lines deleted...]
-      <c r="C111" s="366"/>
+      <c r="A111" s="379"/>
+      <c r="B111" s="380"/>
+      <c r="C111" s="380"/>
       <c r="D111" s="62" t="s">
         <v>73</v>
       </c>
       <c r="E111" s="33" t="s">
         <v>74</v>
       </c>
       <c r="F111" s="33" t="s">
         <v>75</v>
       </c>
       <c r="G111" s="33" t="s">
         <v>76</v>
       </c>
       <c r="H111" s="198" t="s">
         <v>336</v>
       </c>
       <c r="I111" s="197" t="s">
         <v>370</v>
       </c>
       <c r="J111" s="33" t="s">
         <v>77</v>
       </c>
       <c r="K111" s="303" t="s">
         <v>405</v>
       </c>
-      <c r="L111" s="360"/>
-[...1 lines deleted...]
-      <c r="N111" s="358"/>
+      <c r="L111" s="453"/>
+      <c r="M111" s="451"/>
+      <c r="N111" s="402"/>
       <c r="P111" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q111" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R111" s="223" t="s">
         <v>346</v>
       </c>
       <c r="T111" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U111" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V111" s="33" t="s">
         <v>7</v>
       </c>
       <c r="X111" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y111" s="33" t="s">
         <v>9</v>
@@ -13055,61 +13057,61 @@
       <c r="V113" s="94" t="str">
         <f>IF(L113="External",N113,"-")</f>
         <v>-</v>
       </c>
       <c r="W113" s="66"/>
       <c r="X113" s="94" t="str">
         <f>IF($M113="Canadian",IF(OR($N113="",$N113=0),"-",$N113),"-")</f>
         <v>-</v>
       </c>
       <c r="Y113" s="94" t="str">
         <f>IF($M113="Non-Canadian",IF(OR($N113="",$N113=0),"-",$N113),"-")</f>
         <v>-</v>
       </c>
       <c r="AB113"/>
       <c r="AC113"/>
       <c r="AD113"/>
       <c r="AE113"/>
     </row>
     <row r="114" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A114" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B114" s="39" t="s">
         <v>149</v>
       </c>
-      <c r="C114" s="354"/>
-[...9 lines deleted...]
-      <c r="M114" s="356"/>
+      <c r="C114" s="388"/>
+      <c r="D114" s="389"/>
+      <c r="E114" s="389"/>
+      <c r="F114" s="389"/>
+      <c r="G114" s="389"/>
+      <c r="H114" s="389"/>
+      <c r="I114" s="389"/>
+      <c r="J114" s="389"/>
+      <c r="K114" s="389"/>
+      <c r="L114" s="389"/>
+      <c r="M114" s="372"/>
       <c r="N114" s="35">
         <f>ROUND(SUM(N112:N113),0)</f>
         <v>0</v>
       </c>
       <c r="P114" s="152">
         <f>SUM(P112:P113)</f>
         <v>0</v>
       </c>
       <c r="Q114" s="153">
         <f>SUM(Q112:Q113)</f>
         <v>0</v>
       </c>
       <c r="R114" s="226">
         <f>SUM(R112:R113)</f>
         <v>0</v>
       </c>
       <c r="T114" s="123">
         <f>ROUND(SUM(T112:T113),0)</f>
         <v>0</v>
       </c>
       <c r="U114" s="123">
         <f>ROUND(SUM(U112:U113),0)</f>
         <v>0</v>
       </c>
       <c r="V114" s="123">
@@ -13157,155 +13159,155 @@
       <c r="Y115"/>
       <c r="AB115" s="5"/>
       <c r="AC115" s="5"/>
       <c r="AD115" s="5"/>
       <c r="AE115"/>
     </row>
     <row r="116" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A116" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B116" s="40" t="s">
         <v>150</v>
       </c>
       <c r="C116" s="41"/>
       <c r="D116" s="42"/>
       <c r="E116" s="42"/>
       <c r="F116" s="42"/>
       <c r="G116" s="42"/>
       <c r="H116" s="42"/>
       <c r="I116" s="42"/>
       <c r="J116" s="42"/>
       <c r="K116" s="42"/>
       <c r="L116" s="42"/>
       <c r="M116" s="42"/>
       <c r="N116" s="43"/>
-      <c r="P116" s="407" t="s">
+      <c r="P116" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q116" s="408"/>
-      <c r="R116" s="409"/>
+      <c r="Q116" s="349"/>
+      <c r="R116" s="350"/>
       <c r="T116" s="2"/>
       <c r="U116" s="2"/>
       <c r="V116" s="2"/>
       <c r="X116" s="2"/>
       <c r="Y116" s="2"/>
       <c r="AB116" s="4"/>
       <c r="AC116" s="4"/>
       <c r="AD116" s="4"/>
       <c r="AE116" s="2"/>
     </row>
     <row r="117" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="351" t="s">
+      <c r="A117" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B117" s="365" t="s">
+      <c r="B117" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C117" s="365" t="s">
+      <c r="C117" s="381" t="s">
         <v>70</v>
       </c>
       <c r="D117" s="68" t="s">
         <v>71</v>
       </c>
-      <c r="E117" s="363" t="s">
+      <c r="E117" s="386" t="s">
         <v>334</v>
       </c>
-      <c r="F117" s="367"/>
-[...1 lines deleted...]
-      <c r="H117" s="363" t="s">
+      <c r="F117" s="422"/>
+      <c r="G117" s="423"/>
+      <c r="H117" s="386" t="s">
         <v>335</v>
       </c>
-      <c r="I117" s="364"/>
+      <c r="I117" s="387"/>
       <c r="J117" s="32" t="s">
         <v>72</v>
       </c>
       <c r="K117" s="32" t="s">
         <v>406</v>
       </c>
-      <c r="L117" s="359" t="s">
+      <c r="L117" s="452" t="s">
         <v>403</v>
       </c>
-      <c r="M117" s="361" t="s">
+      <c r="M117" s="450" t="s">
         <v>404</v>
       </c>
-      <c r="N117" s="357" t="s">
+      <c r="N117" s="401" t="s">
         <v>4</v>
       </c>
       <c r="O117" s="82"/>
-      <c r="P117" s="410" t="s">
+      <c r="P117" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q117" s="411"/>
-      <c r="R117" s="412"/>
+      <c r="Q117" s="352"/>
+      <c r="R117" s="353"/>
       <c r="S117" s="82"/>
-      <c r="T117" s="386" t="s">
+      <c r="T117" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U117" s="387"/>
-      <c r="V117" s="388"/>
+      <c r="U117" s="419"/>
+      <c r="V117" s="420"/>
       <c r="W117" s="296"/>
-      <c r="X117" s="384" t="s">
+      <c r="X117" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y117" s="385"/>
+      <c r="Y117" s="417"/>
       <c r="AB117" s="6"/>
       <c r="AC117" s="6"/>
       <c r="AD117" s="6"/>
       <c r="AE117"/>
     </row>
     <row r="118" spans="1:31" s="5" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="352"/>
-[...1 lines deleted...]
-      <c r="C118" s="366"/>
+      <c r="A118" s="379"/>
+      <c r="B118" s="380"/>
+      <c r="C118" s="380"/>
       <c r="D118" s="62" t="s">
         <v>73</v>
       </c>
       <c r="E118" s="33" t="s">
         <v>74</v>
       </c>
       <c r="F118" s="33" t="s">
         <v>75</v>
       </c>
       <c r="G118" s="33" t="s">
         <v>76</v>
       </c>
       <c r="H118" s="198" t="s">
         <v>336</v>
       </c>
       <c r="I118" s="197" t="s">
         <v>370</v>
       </c>
       <c r="J118" s="33" t="s">
         <v>77</v>
       </c>
       <c r="K118" s="303" t="s">
         <v>405</v>
       </c>
-      <c r="L118" s="360"/>
-[...1 lines deleted...]
-      <c r="N118" s="358"/>
+      <c r="L118" s="453"/>
+      <c r="M118" s="451"/>
+      <c r="N118" s="402"/>
       <c r="O118" s="82"/>
       <c r="P118" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q118" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R118" s="223" t="s">
         <v>346</v>
       </c>
       <c r="S118" s="82"/>
       <c r="T118" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U118" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V118" s="33" t="s">
         <v>7</v>
       </c>
       <c r="W118" s="66"/>
       <c r="X118" s="33" t="s">
         <v>8</v>
@@ -13791,61 +13793,61 @@
       <c r="V126" s="94" t="str">
         <f t="shared" si="54"/>
         <v>-</v>
       </c>
       <c r="W126" s="66"/>
       <c r="X126" s="94" t="str">
         <f t="shared" si="55"/>
         <v>-</v>
       </c>
       <c r="Y126" s="94" t="str">
         <f t="shared" si="56"/>
         <v>-</v>
       </c>
       <c r="AB126"/>
       <c r="AC126"/>
       <c r="AD126"/>
       <c r="AE126"/>
     </row>
     <row r="127" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A127" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B127" s="39" t="s">
         <v>164</v>
       </c>
-      <c r="C127" s="354"/>
-[...9 lines deleted...]
-      <c r="M127" s="356"/>
+      <c r="C127" s="388"/>
+      <c r="D127" s="389"/>
+      <c r="E127" s="389"/>
+      <c r="F127" s="389"/>
+      <c r="G127" s="389"/>
+      <c r="H127" s="389"/>
+      <c r="I127" s="389"/>
+      <c r="J127" s="389"/>
+      <c r="K127" s="389"/>
+      <c r="L127" s="389"/>
+      <c r="M127" s="372"/>
       <c r="N127" s="35">
         <f>ROUND(SUM(N119:N126),0)</f>
         <v>0</v>
       </c>
       <c r="P127" s="152">
         <f>SUM(P119:P126)</f>
         <v>0</v>
       </c>
       <c r="Q127" s="153">
         <f>SUM(Q119:Q126)</f>
         <v>0</v>
       </c>
       <c r="R127" s="226">
         <f>SUM(R119:R126)</f>
         <v>0</v>
       </c>
       <c r="T127" s="123">
         <f>ROUND(SUM(T119:T126),0)</f>
         <v>0</v>
       </c>
       <c r="U127" s="123">
         <f>ROUND(SUM(U119:U126),0)</f>
         <v>0</v>
       </c>
       <c r="V127" s="123">
@@ -13926,209 +13928,209 @@
       </c>
       <c r="B130" s="40" t="s">
         <v>166</v>
       </c>
       <c r="C130" s="41"/>
       <c r="D130" s="42"/>
       <c r="E130" s="42"/>
       <c r="F130" s="42"/>
       <c r="G130" s="42"/>
       <c r="H130" s="42"/>
       <c r="I130" s="42"/>
       <c r="J130" s="42"/>
       <c r="K130" s="42"/>
       <c r="L130" s="42"/>
       <c r="M130" s="42"/>
       <c r="N130" s="43"/>
       <c r="O130" s="82"/>
       <c r="S130" s="82"/>
       <c r="W130" s="66"/>
       <c r="AB130" s="5"/>
       <c r="AC130" s="5"/>
       <c r="AD130" s="5"/>
     </row>
     <row r="131" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A131" s="89"/>
-      <c r="B131" s="406" t="s">
-[...14 lines deleted...]
-      <c r="P131" s="407" t="s">
+      <c r="B131" s="428" t="s">
+        <v>437</v>
+      </c>
+      <c r="C131" s="429"/>
+      <c r="D131" s="429"/>
+      <c r="E131" s="429"/>
+      <c r="F131" s="429"/>
+      <c r="G131" s="429"/>
+      <c r="H131" s="429"/>
+      <c r="I131" s="429"/>
+      <c r="J131" s="429"/>
+      <c r="K131" s="429"/>
+      <c r="L131" s="429"/>
+      <c r="M131" s="429"/>
+      <c r="N131" s="430"/>
+      <c r="P131" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q131" s="408"/>
-      <c r="R131" s="409"/>
+      <c r="Q131" s="349"/>
+      <c r="R131" s="350"/>
       <c r="T131" s="2"/>
       <c r="U131" s="2"/>
       <c r="V131" s="2"/>
       <c r="X131" s="2"/>
       <c r="Y131" s="2"/>
       <c r="AB131" s="7"/>
       <c r="AC131" s="7"/>
       <c r="AD131" s="7"/>
       <c r="AE131" s="2"/>
     </row>
     <row r="132" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="351" t="s">
+      <c r="A132" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B132" s="365" t="s">
+      <c r="B132" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C132" s="348" t="s">
+      <c r="C132" s="373" t="s">
         <v>61</v>
       </c>
-      <c r="D132" s="349"/>
-      <c r="E132" s="349"/>
+      <c r="D132" s="365"/>
+      <c r="E132" s="365"/>
       <c r="F132" s="404"/>
       <c r="G132" s="68" t="s">
         <v>167</v>
       </c>
-      <c r="H132" s="363" t="s">
+      <c r="H132" s="386" t="s">
         <v>335</v>
       </c>
-      <c r="I132" s="364"/>
+      <c r="I132" s="387"/>
       <c r="J132" s="68" t="s">
         <v>72</v>
       </c>
       <c r="K132" s="32" t="s">
         <v>406</v>
       </c>
-      <c r="L132" s="359" t="s">
+      <c r="L132" s="452" t="s">
         <v>403</v>
       </c>
-      <c r="M132" s="361" t="s">
+      <c r="M132" s="450" t="s">
         <v>404</v>
       </c>
-      <c r="N132" s="357" t="s">
+      <c r="N132" s="401" t="s">
         <v>4</v>
       </c>
       <c r="O132" s="82"/>
-      <c r="P132" s="410" t="s">
+      <c r="P132" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q132" s="411"/>
-      <c r="R132" s="412"/>
+      <c r="Q132" s="352"/>
+      <c r="R132" s="353"/>
       <c r="S132" s="82"/>
-      <c r="T132" s="386" t="s">
+      <c r="T132" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U132" s="387"/>
-      <c r="V132" s="388"/>
+      <c r="U132" s="419"/>
+      <c r="V132" s="420"/>
       <c r="W132" s="296"/>
-      <c r="X132" s="384" t="s">
+      <c r="X132" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y132" s="385"/>
+      <c r="Y132" s="417"/>
       <c r="AB132"/>
       <c r="AC132"/>
       <c r="AD132"/>
       <c r="AE132"/>
     </row>
     <row r="133" spans="1:31" s="5" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A133" s="352"/>
-[...1 lines deleted...]
-      <c r="C133" s="336" t="s">
+      <c r="A133" s="379"/>
+      <c r="B133" s="380"/>
+      <c r="C133" s="367" t="s">
         <v>168</v>
       </c>
-      <c r="D133" s="337"/>
-[...1 lines deleted...]
-      <c r="F133" s="403"/>
+      <c r="D133" s="368"/>
+      <c r="E133" s="368"/>
+      <c r="F133" s="405"/>
       <c r="G133" s="47" t="s">
         <v>338</v>
       </c>
       <c r="H133" s="198" t="s">
         <v>337</v>
       </c>
       <c r="I133" s="197" t="s">
         <v>370</v>
       </c>
       <c r="J133" s="33" t="s">
         <v>77</v>
       </c>
       <c r="K133" s="303" t="s">
         <v>405</v>
       </c>
-      <c r="L133" s="360"/>
-[...1 lines deleted...]
-      <c r="N133" s="358"/>
+      <c r="L133" s="453"/>
+      <c r="M133" s="451"/>
+      <c r="N133" s="402"/>
       <c r="O133" s="82"/>
       <c r="P133" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q133" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R133" s="223" t="s">
         <v>346</v>
       </c>
       <c r="S133" s="82"/>
       <c r="T133" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U133" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V133" s="33" t="s">
         <v>7</v>
       </c>
       <c r="W133" s="66"/>
       <c r="X133" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y133" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AB133"/>
       <c r="AC133"/>
       <c r="AD133"/>
       <c r="AE133" s="48"/>
     </row>
     <row r="134" spans="1:31" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B134" s="34" t="s">
         <v>170</v>
       </c>
-      <c r="C134" s="395"/>
-[...2 lines deleted...]
-      <c r="F134" s="397"/>
+      <c r="C134" s="370"/>
+      <c r="D134" s="371"/>
+      <c r="E134" s="371"/>
+      <c r="F134" s="403"/>
       <c r="G134" s="28">
         <v>1</v>
       </c>
       <c r="H134" s="199">
         <v>0</v>
       </c>
       <c r="I134" s="69"/>
       <c r="J134" s="28"/>
       <c r="K134" s="304"/>
       <c r="L134" s="69"/>
       <c r="M134" s="69"/>
       <c r="N134" s="63">
         <f>G134*H134*J134*K134</f>
         <v>0</v>
       </c>
       <c r="O134" s="82" t="str">
         <f t="shared" ref="O134:O141" si="57">IF(H134&lt;&gt;0,IF(I134="","Select duration basis!  ",""),"")&amp;IF(H134&lt;&gt;0,IF(L134="","Allocate cost!  ",""),"")&amp;IF(H134&lt;&gt;0,IF(M134="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P134" s="286"/>
       <c r="Q134" s="287"/>
       <c r="R134" s="224">
         <f t="shared" ref="R134:R141" si="58">SUM(P134+Q134)</f>
         <v>0</v>
       </c>
@@ -14144,54 +14146,54 @@
       <c r="V134" s="94" t="str">
         <f t="shared" ref="V134:V141" si="61">IF(L134="External",N134,"-")</f>
         <v>-</v>
       </c>
       <c r="W134" s="66"/>
       <c r="X134" s="94" t="str">
         <f t="shared" ref="X134:X141" si="62">IF($M134="Canadian",IF(OR($N134="",$N134=0),"-",$N134),"-")</f>
         <v>-</v>
       </c>
       <c r="Y134" s="94" t="str">
         <f t="shared" ref="Y134:Y141" si="63">IF($M134="Non-Canadian",IF(OR($N134="",$N134=0),"-",$N134),"-")</f>
         <v>-</v>
       </c>
       <c r="AB134"/>
       <c r="AC134"/>
       <c r="AD134"/>
       <c r="AE134" s="5"/>
     </row>
     <row r="135" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B135" s="24" t="s">
         <v>172</v>
       </c>
-      <c r="C135" s="395"/>
-[...2 lines deleted...]
-      <c r="F135" s="397"/>
+      <c r="C135" s="370"/>
+      <c r="D135" s="371"/>
+      <c r="E135" s="371"/>
+      <c r="F135" s="403"/>
       <c r="G135" s="28">
         <v>1</v>
       </c>
       <c r="H135" s="199">
         <v>0</v>
       </c>
       <c r="I135" s="69"/>
       <c r="J135" s="28"/>
       <c r="K135" s="304"/>
       <c r="L135" s="69"/>
       <c r="M135" s="69"/>
       <c r="N135" s="63">
         <f t="shared" ref="N135:N141" si="64">G135*H135*J135*K135</f>
         <v>0</v>
       </c>
       <c r="O135" s="82" t="str">
         <f t="shared" si="57"/>
         <v/>
       </c>
       <c r="P135" s="286"/>
       <c r="Q135" s="287"/>
       <c r="R135" s="224">
         <f t="shared" si="58"/>
         <v>0</v>
       </c>
@@ -14202,54 +14204,54 @@
       <c r="U135" s="94" t="str">
         <f t="shared" si="60"/>
         <v>-</v>
       </c>
       <c r="V135" s="94" t="str">
         <f t="shared" si="61"/>
         <v>-</v>
       </c>
       <c r="X135" s="94" t="str">
         <f t="shared" si="62"/>
         <v>-</v>
       </c>
       <c r="Y135" s="94" t="str">
         <f t="shared" si="63"/>
         <v>-</v>
       </c>
       <c r="AE135" s="7"/>
     </row>
     <row r="136" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B136" s="24" t="s">
         <v>174</v>
       </c>
-      <c r="C136" s="395"/>
-[...2 lines deleted...]
-      <c r="F136" s="397"/>
+      <c r="C136" s="370"/>
+      <c r="D136" s="371"/>
+      <c r="E136" s="371"/>
+      <c r="F136" s="403"/>
       <c r="G136" s="28">
         <v>1</v>
       </c>
       <c r="H136" s="199">
         <v>0</v>
       </c>
       <c r="I136" s="69"/>
       <c r="J136" s="28"/>
       <c r="K136" s="304"/>
       <c r="L136" s="69"/>
       <c r="M136" s="69"/>
       <c r="N136" s="63">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="O136" s="82" t="str">
         <f t="shared" si="57"/>
         <v/>
       </c>
       <c r="P136" s="286"/>
       <c r="Q136" s="287"/>
       <c r="R136" s="224">
         <f t="shared" si="58"/>
         <v>0</v>
       </c>
@@ -14259,54 +14261,54 @@
       </c>
       <c r="U136" s="94" t="str">
         <f t="shared" si="60"/>
         <v>-</v>
       </c>
       <c r="V136" s="94" t="str">
         <f t="shared" si="61"/>
         <v>-</v>
       </c>
       <c r="X136" s="94" t="str">
         <f t="shared" si="62"/>
         <v>-</v>
       </c>
       <c r="Y136" s="94" t="str">
         <f t="shared" si="63"/>
         <v>-</v>
       </c>
     </row>
     <row r="137" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B137" s="24" t="s">
         <v>176</v>
       </c>
-      <c r="C137" s="395"/>
-[...2 lines deleted...]
-      <c r="F137" s="397"/>
+      <c r="C137" s="370"/>
+      <c r="D137" s="371"/>
+      <c r="E137" s="371"/>
+      <c r="F137" s="403"/>
       <c r="G137" s="28">
         <v>1</v>
       </c>
       <c r="H137" s="199">
         <v>0</v>
       </c>
       <c r="I137" s="69"/>
       <c r="J137" s="28"/>
       <c r="K137" s="304"/>
       <c r="L137" s="69"/>
       <c r="M137" s="69"/>
       <c r="N137" s="63">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="O137" s="82" t="str">
         <f t="shared" si="57"/>
         <v/>
       </c>
       <c r="P137" s="286"/>
       <c r="Q137" s="287"/>
       <c r="R137" s="224">
         <f t="shared" si="58"/>
         <v>0</v>
       </c>
@@ -14316,54 +14318,54 @@
       </c>
       <c r="U137" s="94" t="str">
         <f t="shared" si="60"/>
         <v>-</v>
       </c>
       <c r="V137" s="94" t="str">
         <f t="shared" si="61"/>
         <v>-</v>
       </c>
       <c r="X137" s="94" t="str">
         <f t="shared" si="62"/>
         <v>-</v>
       </c>
       <c r="Y137" s="94" t="str">
         <f t="shared" si="63"/>
         <v>-</v>
       </c>
     </row>
     <row r="138" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B138" s="24" t="s">
         <v>178</v>
       </c>
-      <c r="C138" s="395"/>
-[...2 lines deleted...]
-      <c r="F138" s="397"/>
+      <c r="C138" s="370"/>
+      <c r="D138" s="371"/>
+      <c r="E138" s="371"/>
+      <c r="F138" s="403"/>
       <c r="G138" s="28">
         <v>1</v>
       </c>
       <c r="H138" s="199">
         <v>0</v>
       </c>
       <c r="I138" s="69"/>
       <c r="J138" s="28"/>
       <c r="K138" s="304"/>
       <c r="L138" s="69"/>
       <c r="M138" s="69"/>
       <c r="N138" s="63">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="O138" s="82" t="str">
         <f t="shared" si="57"/>
         <v/>
       </c>
       <c r="P138" s="286"/>
       <c r="Q138" s="287"/>
       <c r="R138" s="224">
         <f t="shared" si="58"/>
         <v>0</v>
       </c>
@@ -14376,54 +14378,54 @@
         <v>-</v>
       </c>
       <c r="V138" s="94" t="str">
         <f t="shared" si="61"/>
         <v>-</v>
       </c>
       <c r="X138" s="94" t="str">
         <f t="shared" si="62"/>
         <v>-</v>
       </c>
       <c r="Y138" s="94" t="str">
         <f t="shared" si="63"/>
         <v>-</v>
       </c>
       <c r="AB138" s="2"/>
       <c r="AC138" s="2"/>
       <c r="AD138" s="2"/>
     </row>
     <row r="139" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B139" s="24" t="s">
         <v>180</v>
       </c>
-      <c r="C139" s="395"/>
-[...2 lines deleted...]
-      <c r="F139" s="397"/>
+      <c r="C139" s="370"/>
+      <c r="D139" s="371"/>
+      <c r="E139" s="371"/>
+      <c r="F139" s="403"/>
       <c r="G139" s="28">
         <v>1</v>
       </c>
       <c r="H139" s="199">
         <v>0</v>
       </c>
       <c r="I139" s="69"/>
       <c r="J139" s="28"/>
       <c r="K139" s="304"/>
       <c r="L139" s="69"/>
       <c r="M139" s="69"/>
       <c r="N139" s="63">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="O139" s="82" t="str">
         <f t="shared" si="57"/>
         <v/>
       </c>
       <c r="P139" s="286"/>
       <c r="Q139" s="287"/>
       <c r="R139" s="224">
         <f t="shared" si="58"/>
         <v>0</v>
       </c>
@@ -14433,54 +14435,54 @@
       </c>
       <c r="U139" s="94" t="str">
         <f t="shared" si="60"/>
         <v>-</v>
       </c>
       <c r="V139" s="94" t="str">
         <f t="shared" si="61"/>
         <v>-</v>
       </c>
       <c r="X139" s="94" t="str">
         <f t="shared" si="62"/>
         <v>-</v>
       </c>
       <c r="Y139" s="94" t="str">
         <f t="shared" si="63"/>
         <v>-</v>
       </c>
     </row>
     <row r="140" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="23" t="s">
         <v>181</v>
       </c>
       <c r="B140" s="24" t="s">
         <v>182</v>
       </c>
-      <c r="C140" s="395"/>
-[...2 lines deleted...]
-      <c r="F140" s="397"/>
+      <c r="C140" s="370"/>
+      <c r="D140" s="371"/>
+      <c r="E140" s="371"/>
+      <c r="F140" s="403"/>
       <c r="G140" s="28">
         <v>1</v>
       </c>
       <c r="H140" s="199">
         <v>0</v>
       </c>
       <c r="I140" s="69"/>
       <c r="J140" s="28"/>
       <c r="K140" s="304"/>
       <c r="L140" s="69"/>
       <c r="M140" s="69"/>
       <c r="N140" s="63">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="O140" s="82" t="str">
         <f t="shared" si="57"/>
         <v/>
       </c>
       <c r="P140" s="286"/>
       <c r="Q140" s="287"/>
       <c r="R140" s="224">
         <f t="shared" si="58"/>
         <v>0</v>
       </c>
@@ -14493,54 +14495,54 @@
         <v>-</v>
       </c>
       <c r="V140" s="94" t="str">
         <f t="shared" si="61"/>
         <v>-</v>
       </c>
       <c r="X140" s="94" t="str">
         <f t="shared" si="62"/>
         <v>-</v>
       </c>
       <c r="Y140" s="94" t="str">
         <f t="shared" si="63"/>
         <v>-</v>
       </c>
       <c r="AB140" s="2"/>
       <c r="AC140" s="2"/>
       <c r="AD140" s="2"/>
     </row>
     <row r="141" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B141" s="24" t="s">
         <v>67</v>
       </c>
-      <c r="C141" s="395"/>
-[...2 lines deleted...]
-      <c r="F141" s="397"/>
+      <c r="C141" s="370"/>
+      <c r="D141" s="371"/>
+      <c r="E141" s="371"/>
+      <c r="F141" s="403"/>
       <c r="G141" s="28">
         <v>1</v>
       </c>
       <c r="H141" s="199">
         <v>0</v>
       </c>
       <c r="I141" s="69"/>
       <c r="J141" s="28"/>
       <c r="K141" s="304"/>
       <c r="L141" s="69"/>
       <c r="M141" s="69"/>
       <c r="N141" s="63">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="O141" s="82" t="str">
         <f t="shared" si="57"/>
         <v/>
       </c>
       <c r="P141" s="286"/>
       <c r="Q141" s="287"/>
       <c r="R141" s="224">
         <f t="shared" si="58"/>
         <v>0</v>
       </c>
@@ -14556,61 +14558,61 @@
       <c r="V141" s="94" t="str">
         <f t="shared" si="61"/>
         <v>-</v>
       </c>
       <c r="W141" s="66"/>
       <c r="X141" s="94" t="str">
         <f t="shared" si="62"/>
         <v>-</v>
       </c>
       <c r="Y141" s="94" t="str">
         <f t="shared" si="63"/>
         <v>-</v>
       </c>
       <c r="AB141"/>
       <c r="AC141"/>
       <c r="AD141"/>
       <c r="AE141"/>
     </row>
     <row r="142" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B142" s="39" t="s">
         <v>184</v>
       </c>
-      <c r="C142" s="354"/>
-[...9 lines deleted...]
-      <c r="M142" s="356"/>
+      <c r="C142" s="388"/>
+      <c r="D142" s="389"/>
+      <c r="E142" s="389"/>
+      <c r="F142" s="389"/>
+      <c r="G142" s="389"/>
+      <c r="H142" s="389"/>
+      <c r="I142" s="389"/>
+      <c r="J142" s="389"/>
+      <c r="K142" s="389"/>
+      <c r="L142" s="389"/>
+      <c r="M142" s="372"/>
       <c r="N142" s="35">
         <f>ROUND(SUM(N134:N141),0)</f>
         <v>0</v>
       </c>
       <c r="P142" s="152">
         <f>SUM(P134:P141)</f>
         <v>0</v>
       </c>
       <c r="Q142" s="153">
         <f>SUM(Q134:Q141)</f>
         <v>0</v>
       </c>
       <c r="R142" s="226">
         <f>SUM(R134:R141)</f>
         <v>0</v>
       </c>
       <c r="T142" s="122">
         <f>ROUND(SUM(T134:T141),0)</f>
         <v>0</v>
       </c>
       <c r="U142" s="122">
         <f>ROUND(SUM(U134:U141),0)</f>
         <v>0</v>
       </c>
       <c r="V142" s="122">
@@ -14658,185 +14660,185 @@
       <c r="Y143"/>
       <c r="AB143"/>
       <c r="AC143"/>
       <c r="AD143"/>
       <c r="AE143"/>
     </row>
     <row r="144" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A144" s="36">
         <v>12</v>
       </c>
       <c r="B144" s="40" t="s">
         <v>330</v>
       </c>
       <c r="C144" s="41"/>
       <c r="D144" s="42"/>
       <c r="E144" s="42"/>
       <c r="F144" s="42"/>
       <c r="G144" s="42"/>
       <c r="H144" s="42"/>
       <c r="I144" s="42"/>
       <c r="J144" s="42"/>
       <c r="K144" s="42"/>
       <c r="L144" s="42"/>
       <c r="M144" s="42"/>
       <c r="N144" s="43"/>
-      <c r="P144" s="407" t="s">
+      <c r="P144" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q144" s="408"/>
-      <c r="R144" s="409"/>
+      <c r="Q144" s="349"/>
+      <c r="R144" s="350"/>
       <c r="T144" s="2"/>
       <c r="U144" s="2"/>
       <c r="V144" s="2"/>
       <c r="X144" s="2"/>
       <c r="Y144" s="2"/>
       <c r="AE144" s="2"/>
     </row>
     <row r="145" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A145" s="351" t="s">
+      <c r="A145" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B145" s="365" t="s">
+      <c r="B145" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C145" s="348" t="s">
+      <c r="C145" s="373" t="s">
         <v>61</v>
       </c>
-      <c r="D145" s="349"/>
-      <c r="E145" s="349"/>
+      <c r="D145" s="365"/>
+      <c r="E145" s="365"/>
       <c r="F145" s="404"/>
       <c r="G145" s="68" t="s">
         <v>167</v>
       </c>
-      <c r="H145" s="363" t="s">
+      <c r="H145" s="386" t="s">
         <v>335</v>
       </c>
-      <c r="I145" s="364"/>
+      <c r="I145" s="387"/>
       <c r="J145" s="68" t="s">
         <v>72</v>
       </c>
       <c r="K145" s="32" t="s">
         <v>406</v>
       </c>
-      <c r="L145" s="359" t="s">
+      <c r="L145" s="452" t="s">
         <v>403</v>
       </c>
-      <c r="M145" s="361" t="s">
+      <c r="M145" s="450" t="s">
         <v>404</v>
       </c>
-      <c r="N145" s="357" t="s">
+      <c r="N145" s="401" t="s">
         <v>4</v>
       </c>
       <c r="O145" s="82"/>
-      <c r="P145" s="410" t="s">
+      <c r="P145" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q145" s="411"/>
-      <c r="R145" s="412"/>
+      <c r="Q145" s="352"/>
+      <c r="R145" s="353"/>
       <c r="S145" s="82"/>
-      <c r="T145" s="386" t="s">
+      <c r="T145" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U145" s="387"/>
-      <c r="V145" s="388"/>
+      <c r="U145" s="419"/>
+      <c r="V145" s="420"/>
       <c r="W145" s="296"/>
-      <c r="X145" s="384" t="s">
+      <c r="X145" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y145" s="385"/>
+      <c r="Y145" s="417"/>
       <c r="AB145"/>
       <c r="AC145"/>
       <c r="AD145"/>
       <c r="AE145"/>
     </row>
     <row r="146" spans="1:31" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A146" s="352"/>
-[...1 lines deleted...]
-      <c r="C146" s="336" t="s">
+      <c r="A146" s="379"/>
+      <c r="B146" s="380"/>
+      <c r="C146" s="367" t="s">
         <v>168</v>
       </c>
-      <c r="D146" s="337"/>
-[...1 lines deleted...]
-      <c r="F146" s="403"/>
+      <c r="D146" s="368"/>
+      <c r="E146" s="368"/>
+      <c r="F146" s="405"/>
       <c r="G146" s="47" t="s">
         <v>338</v>
       </c>
       <c r="H146" s="198" t="s">
         <v>337</v>
       </c>
       <c r="I146" s="197" t="s">
         <v>370</v>
       </c>
       <c r="J146" s="33" t="s">
         <v>77</v>
       </c>
       <c r="K146" s="303" t="s">
         <v>405</v>
       </c>
-      <c r="L146" s="360"/>
-[...1 lines deleted...]
-      <c r="N146" s="358"/>
+      <c r="L146" s="453"/>
+      <c r="M146" s="451"/>
+      <c r="N146" s="402"/>
       <c r="P146" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q146" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R146" s="223" t="s">
         <v>346</v>
       </c>
       <c r="T146" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U146" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V146" s="33" t="s">
         <v>7</v>
       </c>
       <c r="X146" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y146" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AE146" s="48"/>
     </row>
     <row r="147" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B147" s="24" t="s">
         <v>186</v>
       </c>
-      <c r="C147" s="395"/>
-[...2 lines deleted...]
-      <c r="F147" s="397"/>
+      <c r="C147" s="370"/>
+      <c r="D147" s="371"/>
+      <c r="E147" s="371"/>
+      <c r="F147" s="403"/>
       <c r="G147" s="28">
         <v>1</v>
       </c>
       <c r="H147" s="199">
         <v>0</v>
       </c>
       <c r="I147" s="69"/>
       <c r="J147" s="28"/>
       <c r="K147" s="304"/>
       <c r="L147" s="69"/>
       <c r="M147" s="69"/>
       <c r="N147" s="63">
         <f t="shared" ref="N147:N158" si="65">G147*H147*J147*K147</f>
         <v>0</v>
       </c>
       <c r="O147" s="82" t="str">
         <f t="shared" ref="O147:O158" si="66">IF(H147&lt;&gt;0,IF(I147="","Select duration basis!  ",""),"")&amp;IF(H147&lt;&gt;0,IF(L147="","Allocate cost!  ",""),"")&amp;IF(H147&lt;&gt;0,IF(M147="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P147" s="286"/>
       <c r="Q147" s="287"/>
       <c r="R147" s="224">
         <f t="shared" ref="R147:R158" si="67">SUM(P147+Q147)</f>
         <v>0</v>
       </c>
@@ -14846,54 +14848,54 @@
       </c>
       <c r="U147" s="94" t="str">
         <f t="shared" ref="U147:U158" si="69">IF(L147="Related",N147,"-")</f>
         <v>-</v>
       </c>
       <c r="V147" s="94" t="str">
         <f t="shared" ref="V147:V158" si="70">IF(L147="External",N147,"-")</f>
         <v>-</v>
       </c>
       <c r="X147" s="94" t="str">
         <f t="shared" ref="X147:X158" si="71">IF($M147="Canadian",IF(OR($N147="",$N147=0),"-",$N147),"-")</f>
         <v>-</v>
       </c>
       <c r="Y147" s="94" t="str">
         <f t="shared" ref="Y147:Y158" si="72">IF($M147="Non-Canadian",IF(OR($N147="",$N147=0),"-",$N147),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="148" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="23" t="s">
         <v>187</v>
       </c>
       <c r="B148" s="24" t="s">
         <v>188</v>
       </c>
-      <c r="C148" s="395"/>
-[...2 lines deleted...]
-      <c r="F148" s="397"/>
+      <c r="C148" s="370"/>
+      <c r="D148" s="371"/>
+      <c r="E148" s="371"/>
+      <c r="F148" s="403"/>
       <c r="G148" s="28">
         <v>1</v>
       </c>
       <c r="H148" s="199">
         <v>0</v>
       </c>
       <c r="I148" s="69"/>
       <c r="J148" s="28"/>
       <c r="K148" s="304"/>
       <c r="L148" s="69"/>
       <c r="M148" s="69"/>
       <c r="N148" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O148" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P148" s="286"/>
       <c r="Q148" s="287"/>
       <c r="R148" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -14903,54 +14905,54 @@
       </c>
       <c r="U148" s="94" t="str">
         <f t="shared" si="69"/>
         <v>-</v>
       </c>
       <c r="V148" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="X148" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y148" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
     </row>
     <row r="149" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="23" t="s">
         <v>189</v>
       </c>
       <c r="B149" s="24" t="s">
         <v>190</v>
       </c>
-      <c r="C149" s="395"/>
-[...2 lines deleted...]
-      <c r="F149" s="397"/>
+      <c r="C149" s="370"/>
+      <c r="D149" s="371"/>
+      <c r="E149" s="371"/>
+      <c r="F149" s="403"/>
       <c r="G149" s="28">
         <v>1</v>
       </c>
       <c r="H149" s="199">
         <v>0</v>
       </c>
       <c r="I149" s="69"/>
       <c r="J149" s="28"/>
       <c r="K149" s="304"/>
       <c r="L149" s="69"/>
       <c r="M149" s="69"/>
       <c r="N149" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O149" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P149" s="286"/>
       <c r="Q149" s="287"/>
       <c r="R149" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -14960,54 +14962,54 @@
       </c>
       <c r="U149" s="94" t="str">
         <f t="shared" si="69"/>
         <v>-</v>
       </c>
       <c r="V149" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="X149" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y149" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
     </row>
     <row r="150" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B150" s="24" t="s">
         <v>192</v>
       </c>
-      <c r="C150" s="395"/>
-[...2 lines deleted...]
-      <c r="F150" s="397"/>
+      <c r="C150" s="370"/>
+      <c r="D150" s="371"/>
+      <c r="E150" s="371"/>
+      <c r="F150" s="403"/>
       <c r="G150" s="28">
         <v>1</v>
       </c>
       <c r="H150" s="199">
         <v>0</v>
       </c>
       <c r="I150" s="69"/>
       <c r="J150" s="28"/>
       <c r="K150" s="304"/>
       <c r="L150" s="69"/>
       <c r="M150" s="69"/>
       <c r="N150" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O150" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P150" s="286"/>
       <c r="Q150" s="287"/>
       <c r="R150" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -15017,54 +15019,54 @@
       </c>
       <c r="U150" s="94" t="str">
         <f t="shared" si="69"/>
         <v>-</v>
       </c>
       <c r="V150" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="X150" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y150" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
     </row>
     <row r="151" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="23" t="s">
         <v>193</v>
       </c>
       <c r="B151" s="24" t="s">
         <v>194</v>
       </c>
-      <c r="C151" s="395"/>
-[...2 lines deleted...]
-      <c r="F151" s="397"/>
+      <c r="C151" s="370"/>
+      <c r="D151" s="371"/>
+      <c r="E151" s="371"/>
+      <c r="F151" s="403"/>
       <c r="G151" s="28">
         <v>1</v>
       </c>
       <c r="H151" s="199">
         <v>0</v>
       </c>
       <c r="I151" s="69"/>
       <c r="J151" s="28"/>
       <c r="K151" s="304"/>
       <c r="L151" s="69"/>
       <c r="M151" s="69"/>
       <c r="N151" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O151" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P151" s="286"/>
       <c r="Q151" s="287"/>
       <c r="R151" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -15074,54 +15076,54 @@
       </c>
       <c r="U151" s="94" t="str">
         <f t="shared" si="69"/>
         <v>-</v>
       </c>
       <c r="V151" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="X151" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y151" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
     </row>
     <row r="152" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B152" s="24" t="s">
         <v>328</v>
       </c>
-      <c r="C152" s="395"/>
-[...2 lines deleted...]
-      <c r="F152" s="397"/>
+      <c r="C152" s="370"/>
+      <c r="D152" s="371"/>
+      <c r="E152" s="371"/>
+      <c r="F152" s="403"/>
       <c r="G152" s="28">
         <v>1</v>
       </c>
       <c r="H152" s="199">
         <v>0</v>
       </c>
       <c r="I152" s="69"/>
       <c r="J152" s="28"/>
       <c r="K152" s="304"/>
       <c r="L152" s="69"/>
       <c r="M152" s="69"/>
       <c r="N152" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O152" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P152" s="286"/>
       <c r="Q152" s="287"/>
       <c r="R152" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -15131,54 +15133,54 @@
       </c>
       <c r="U152" s="94" t="str">
         <f t="shared" si="69"/>
         <v>-</v>
       </c>
       <c r="V152" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="X152" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y152" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
     </row>
     <row r="153" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B153" s="24" t="s">
         <v>197</v>
       </c>
-      <c r="C153" s="395"/>
-[...2 lines deleted...]
-      <c r="F153" s="397"/>
+      <c r="C153" s="370"/>
+      <c r="D153" s="371"/>
+      <c r="E153" s="371"/>
+      <c r="F153" s="403"/>
       <c r="G153" s="28">
         <v>1</v>
       </c>
       <c r="H153" s="199">
         <v>0</v>
       </c>
       <c r="I153" s="69"/>
       <c r="J153" s="28"/>
       <c r="K153" s="304"/>
       <c r="L153" s="69"/>
       <c r="M153" s="69"/>
       <c r="N153" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O153" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P153" s="286"/>
       <c r="Q153" s="287"/>
       <c r="R153" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -15188,54 +15190,54 @@
       </c>
       <c r="U153" s="94" t="str">
         <f t="shared" si="69"/>
         <v>-</v>
       </c>
       <c r="V153" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="X153" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y153" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
     </row>
     <row r="154" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="23" t="s">
         <v>198</v>
       </c>
       <c r="B154" s="24" t="s">
         <v>199</v>
       </c>
-      <c r="C154" s="395"/>
-[...2 lines deleted...]
-      <c r="F154" s="397"/>
+      <c r="C154" s="370"/>
+      <c r="D154" s="371"/>
+      <c r="E154" s="371"/>
+      <c r="F154" s="403"/>
       <c r="G154" s="28">
         <v>1</v>
       </c>
       <c r="H154" s="199">
         <v>0</v>
       </c>
       <c r="I154" s="69"/>
       <c r="J154" s="28"/>
       <c r="K154" s="304"/>
       <c r="L154" s="69"/>
       <c r="M154" s="69"/>
       <c r="N154" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O154" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P154" s="286"/>
       <c r="Q154" s="287"/>
       <c r="R154" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -15245,54 +15247,54 @@
       </c>
       <c r="U154" s="94" t="str">
         <f t="shared" si="69"/>
         <v>-</v>
       </c>
       <c r="V154" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="X154" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y154" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
     </row>
     <row r="155" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B155" s="24" t="s">
         <v>201</v>
       </c>
-      <c r="C155" s="395"/>
-[...2 lines deleted...]
-      <c r="F155" s="397"/>
+      <c r="C155" s="370"/>
+      <c r="D155" s="371"/>
+      <c r="E155" s="371"/>
+      <c r="F155" s="403"/>
       <c r="G155" s="28">
         <v>1</v>
       </c>
       <c r="H155" s="199">
         <v>0</v>
       </c>
       <c r="I155" s="69"/>
       <c r="J155" s="28"/>
       <c r="K155" s="304"/>
       <c r="L155" s="69"/>
       <c r="M155" s="69"/>
       <c r="N155" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O155" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P155" s="286"/>
       <c r="Q155" s="287"/>
       <c r="R155" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -15305,54 +15307,54 @@
         <v>-</v>
       </c>
       <c r="V155" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="X155" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y155" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
       <c r="AB155" s="2"/>
       <c r="AC155" s="2"/>
       <c r="AD155" s="2"/>
     </row>
     <row r="156" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B156" s="24" t="s">
         <v>203</v>
       </c>
-      <c r="C156" s="395"/>
-[...2 lines deleted...]
-      <c r="F156" s="397"/>
+      <c r="C156" s="370"/>
+      <c r="D156" s="371"/>
+      <c r="E156" s="371"/>
+      <c r="F156" s="403"/>
       <c r="G156" s="28">
         <v>1</v>
       </c>
       <c r="H156" s="199">
         <v>0</v>
       </c>
       <c r="I156" s="69"/>
       <c r="J156" s="28"/>
       <c r="K156" s="304"/>
       <c r="L156" s="69"/>
       <c r="M156" s="69"/>
       <c r="N156" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O156" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P156" s="286"/>
       <c r="Q156" s="287"/>
       <c r="R156" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -15362,54 +15364,54 @@
       </c>
       <c r="U156" s="94" t="str">
         <f t="shared" si="69"/>
         <v>-</v>
       </c>
       <c r="V156" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="X156" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y156" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
     </row>
     <row r="157" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B157" s="24" t="s">
         <v>182</v>
       </c>
-      <c r="C157" s="395"/>
-[...2 lines deleted...]
-      <c r="F157" s="397"/>
+      <c r="C157" s="370"/>
+      <c r="D157" s="371"/>
+      <c r="E157" s="371"/>
+      <c r="F157" s="403"/>
       <c r="G157" s="28">
         <v>1</v>
       </c>
       <c r="H157" s="199">
         <v>0</v>
       </c>
       <c r="I157" s="69"/>
       <c r="J157" s="28"/>
       <c r="K157" s="304"/>
       <c r="L157" s="69"/>
       <c r="M157" s="69"/>
       <c r="N157" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O157" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P157" s="286"/>
       <c r="Q157" s="287"/>
       <c r="R157" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -15419,54 +15421,54 @@
       </c>
       <c r="U157" s="94" t="str">
         <f t="shared" si="69"/>
         <v>-</v>
       </c>
       <c r="V157" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="X157" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y157" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
     </row>
     <row r="158" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="23" t="s">
         <v>205</v>
       </c>
       <c r="B158" s="24" t="s">
         <v>67</v>
       </c>
-      <c r="C158" s="395"/>
-[...2 lines deleted...]
-      <c r="F158" s="397"/>
+      <c r="C158" s="370"/>
+      <c r="D158" s="371"/>
+      <c r="E158" s="371"/>
+      <c r="F158" s="403"/>
       <c r="G158" s="28">
         <v>1</v>
       </c>
       <c r="H158" s="199">
         <v>0</v>
       </c>
       <c r="I158" s="69"/>
       <c r="J158" s="28"/>
       <c r="K158" s="304"/>
       <c r="L158" s="69"/>
       <c r="M158" s="69"/>
       <c r="N158" s="63">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="O158" s="82" t="str">
         <f t="shared" si="66"/>
         <v/>
       </c>
       <c r="P158" s="286"/>
       <c r="Q158" s="287"/>
       <c r="R158" s="224">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
@@ -15482,116 +15484,116 @@
       <c r="V158" s="94" t="str">
         <f t="shared" si="70"/>
         <v>-</v>
       </c>
       <c r="W158" s="66"/>
       <c r="X158" s="94" t="str">
         <f t="shared" si="71"/>
         <v>-</v>
       </c>
       <c r="Y158" s="94" t="str">
         <f t="shared" si="72"/>
         <v>-</v>
       </c>
       <c r="AB158"/>
       <c r="AC158"/>
       <c r="AD158"/>
       <c r="AE158"/>
     </row>
     <row r="159" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A159" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B159" s="39" t="s">
         <v>329</v>
       </c>
-      <c r="C159" s="354"/>
-[...9 lines deleted...]
-      <c r="M159" s="356"/>
+      <c r="C159" s="388"/>
+      <c r="D159" s="389"/>
+      <c r="E159" s="389"/>
+      <c r="F159" s="389"/>
+      <c r="G159" s="389"/>
+      <c r="H159" s="389"/>
+      <c r="I159" s="389"/>
+      <c r="J159" s="389"/>
+      <c r="K159" s="389"/>
+      <c r="L159" s="389"/>
+      <c r="M159" s="372"/>
       <c r="N159" s="35">
         <f>ROUND(SUM(N147:N158),0)</f>
         <v>0</v>
       </c>
       <c r="P159" s="152">
         <f>SUM(P147:P158)</f>
         <v>0</v>
       </c>
       <c r="Q159" s="153">
         <f>SUM(Q147:Q158)</f>
         <v>0</v>
       </c>
       <c r="R159" s="226">
         <f>SUM(R147:R158)</f>
         <v>0</v>
       </c>
       <c r="T159" s="122">
         <f>ROUND(SUM(T147:T158),0)</f>
         <v>0</v>
       </c>
       <c r="U159" s="122">
         <f>ROUND(SUM(U147:U158),0)</f>
         <v>0</v>
       </c>
       <c r="V159" s="122">
         <f>ROUND(SUM(V147:V158),0)</f>
         <v>0</v>
       </c>
       <c r="X159" s="122">
         <f>ROUND(SUM(X147:X158),0)</f>
         <v>0</v>
       </c>
       <c r="Y159" s="122">
         <f>ROUND(SUM(Y147:Y158),0)</f>
         <v>0</v>
       </c>
       <c r="AE159" s="2"/>
     </row>
     <row r="160" spans="1:31" ht="24" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="161" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="418" t="s">
+      <c r="A161" s="406" t="s">
         <v>331</v>
       </c>
-      <c r="B161" s="419"/>
-[...10 lines deleted...]
-      <c r="M161" s="383"/>
+      <c r="B161" s="407"/>
+      <c r="C161" s="407"/>
+      <c r="D161" s="407"/>
+      <c r="E161" s="407"/>
+      <c r="F161" s="407"/>
+      <c r="G161" s="407"/>
+      <c r="H161" s="407"/>
+      <c r="I161" s="407"/>
+      <c r="J161" s="407"/>
+      <c r="K161" s="407"/>
+      <c r="L161" s="408"/>
+      <c r="M161" s="409"/>
       <c r="N161" s="96">
         <f>N159+N142+N127+N114+N107+N99+N86+N75+N61</f>
         <v>0</v>
       </c>
       <c r="P161" s="293">
         <f>P159+P142+P127+P114+P107+P99+P86+P75+P61</f>
         <v>0</v>
       </c>
       <c r="Q161" s="293">
         <f>Q159+Q142+Q127+Q114+Q107+Q99+Q86+Q75+Q61</f>
         <v>0</v>
       </c>
       <c r="R161" s="293">
         <f>R159+R142+R127+R114+R107+R99+R86+R75+R61</f>
         <v>0</v>
       </c>
       <c r="T161" s="64">
         <f>T159+T142+T127+T114+T107+T99+T86+T75+T61</f>
         <v>0</v>
       </c>
       <c r="U161" s="64">
         <f>U159+U142+U127+U114+U107+U99+U86+U75+U61</f>
         <v>0</v>
       </c>
       <c r="V161" s="64">
@@ -15605,748 +15607,748 @@
       <c r="Y161" s="64">
         <f>Y159+Y142+Y127+Y114+Y107+Y99+Y86+Y75+Y61</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A162" s="58"/>
       <c r="B162" s="58"/>
       <c r="C162" s="58"/>
       <c r="D162" s="58"/>
       <c r="E162" s="58"/>
       <c r="F162" s="58"/>
       <c r="G162" s="58"/>
       <c r="H162" s="58"/>
       <c r="I162" s="58"/>
       <c r="J162" s="58"/>
       <c r="K162" s="58"/>
       <c r="L162" s="58"/>
       <c r="M162" s="58"/>
       <c r="N162" s="59"/>
       <c r="AB162" s="2"/>
       <c r="AC162" s="2"/>
       <c r="AD162" s="2"/>
     </row>
     <row r="163" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="428" t="s">
+      <c r="A163" s="398" t="s">
         <v>384</v>
       </c>
-      <c r="B163" s="429"/>
-[...11 lines deleted...]
-      <c r="N163" s="430"/>
+      <c r="B163" s="399"/>
+      <c r="C163" s="399"/>
+      <c r="D163" s="399"/>
+      <c r="E163" s="399"/>
+      <c r="F163" s="399"/>
+      <c r="G163" s="399"/>
+      <c r="H163" s="399"/>
+      <c r="I163" s="399"/>
+      <c r="J163" s="399"/>
+      <c r="K163" s="399"/>
+      <c r="L163" s="399"/>
+      <c r="M163" s="399"/>
+      <c r="N163" s="400"/>
     </row>
     <row r="164" spans="1:31" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="425" t="s">
+      <c r="A164" s="395" t="s">
         <v>385</v>
       </c>
-      <c r="B164" s="426"/>
-[...11 lines deleted...]
-      <c r="N164" s="427"/>
+      <c r="B164" s="396"/>
+      <c r="C164" s="396"/>
+      <c r="D164" s="396"/>
+      <c r="E164" s="396"/>
+      <c r="F164" s="396"/>
+      <c r="G164" s="396"/>
+      <c r="H164" s="396"/>
+      <c r="I164" s="396"/>
+      <c r="J164" s="396"/>
+      <c r="K164" s="396"/>
+      <c r="L164" s="396"/>
+      <c r="M164" s="396"/>
+      <c r="N164" s="397"/>
       <c r="AB164" s="48"/>
       <c r="AC164" s="48"/>
       <c r="AD164" s="48"/>
     </row>
     <row r="165" spans="1:31" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A165" s="425" t="s">
+      <c r="A165" s="395" t="s">
         <v>206</v>
       </c>
-      <c r="B165" s="426"/>
-[...11 lines deleted...]
-      <c r="N165" s="427"/>
+      <c r="B165" s="396"/>
+      <c r="C165" s="396"/>
+      <c r="D165" s="396"/>
+      <c r="E165" s="396"/>
+      <c r="F165" s="396"/>
+      <c r="G165" s="396"/>
+      <c r="H165" s="396"/>
+      <c r="I165" s="396"/>
+      <c r="J165" s="396"/>
+      <c r="K165" s="396"/>
+      <c r="L165" s="396"/>
+      <c r="M165" s="396"/>
+      <c r="N165" s="397"/>
       <c r="O165" s="82"/>
       <c r="P165" s="82"/>
       <c r="Q165" s="82"/>
       <c r="R165" s="82"/>
       <c r="S165" s="82"/>
       <c r="T165"/>
       <c r="U165"/>
       <c r="V165"/>
       <c r="W165" s="66"/>
       <c r="X165"/>
       <c r="Y165"/>
       <c r="AB165" s="48"/>
       <c r="AC165" s="48"/>
       <c r="AD165" s="48"/>
       <c r="AE165"/>
     </row>
     <row r="166" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A166" s="107">
         <v>13</v>
       </c>
       <c r="B166" s="40" t="s">
         <v>207</v>
       </c>
       <c r="C166" s="41"/>
       <c r="D166" s="42"/>
       <c r="E166" s="42"/>
       <c r="F166" s="42"/>
       <c r="G166" s="42"/>
       <c r="H166" s="42"/>
       <c r="I166" s="42"/>
       <c r="J166" s="42"/>
       <c r="K166" s="42"/>
       <c r="L166" s="42"/>
       <c r="M166" s="42"/>
       <c r="N166" s="43"/>
-      <c r="P166" s="407" t="s">
+      <c r="P166" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q166" s="408"/>
-      <c r="R166" s="409"/>
+      <c r="Q166" s="349"/>
+      <c r="R166" s="350"/>
       <c r="T166" s="2"/>
       <c r="U166" s="2"/>
       <c r="V166" s="2"/>
       <c r="X166" s="2"/>
       <c r="Y166" s="2"/>
       <c r="AB166" s="48"/>
       <c r="AC166" s="48"/>
       <c r="AD166" s="48"/>
       <c r="AE166" s="2"/>
     </row>
     <row r="167" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A167" s="423" t="s">
+      <c r="A167" s="393" t="s">
         <v>38</v>
       </c>
-      <c r="B167" s="365" t="s">
+      <c r="B167" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C167" s="348" t="s">
+      <c r="C167" s="373" t="s">
         <v>61</v>
       </c>
-      <c r="D167" s="349"/>
-[...6 lines deleted...]
-      <c r="K167" s="350"/>
+      <c r="D167" s="365"/>
+      <c r="E167" s="365"/>
+      <c r="F167" s="365"/>
+      <c r="G167" s="365"/>
+      <c r="H167" s="365"/>
+      <c r="I167" s="365"/>
+      <c r="J167" s="365"/>
+      <c r="K167" s="366"/>
       <c r="L167" s="52" t="s">
         <v>40</v>
       </c>
       <c r="M167" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="N167" s="357" t="s">
+      <c r="N167" s="401" t="s">
         <v>4</v>
       </c>
       <c r="O167" s="82"/>
-      <c r="P167" s="410" t="s">
+      <c r="P167" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q167" s="411"/>
-      <c r="R167" s="412"/>
+      <c r="Q167" s="352"/>
+      <c r="R167" s="353"/>
       <c r="S167" s="82"/>
-      <c r="T167" s="386" t="s">
+      <c r="T167" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U167" s="387"/>
-      <c r="V167" s="388"/>
+      <c r="U167" s="419"/>
+      <c r="V167" s="420"/>
       <c r="W167" s="296"/>
-      <c r="X167" s="384" t="s">
+      <c r="X167" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y167" s="385"/>
+      <c r="Y167" s="417"/>
       <c r="AE167"/>
     </row>
     <row r="168" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="424"/>
-[...1 lines deleted...]
-      <c r="C168" s="336" t="s">
+      <c r="A168" s="394"/>
+      <c r="B168" s="380"/>
+      <c r="C168" s="367" t="s">
         <v>208</v>
       </c>
-      <c r="D168" s="337"/>
-[...6 lines deleted...]
-      <c r="K168" s="338"/>
+      <c r="D168" s="368"/>
+      <c r="E168" s="368"/>
+      <c r="F168" s="368"/>
+      <c r="G168" s="368"/>
+      <c r="H168" s="368"/>
+      <c r="I168" s="368"/>
+      <c r="J168" s="368"/>
+      <c r="K168" s="369"/>
       <c r="L168" s="88" t="s">
         <v>42</v>
       </c>
       <c r="M168" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="N168" s="358"/>
+      <c r="N168" s="402"/>
       <c r="O168" s="82"/>
       <c r="P168" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q168" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R168" s="223" t="s">
         <v>346</v>
       </c>
       <c r="S168" s="82"/>
       <c r="T168" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U168" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V168" s="33" t="s">
         <v>7</v>
       </c>
       <c r="W168" s="66"/>
       <c r="X168" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y168" s="33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="111" t="s">
         <v>209</v>
       </c>
       <c r="B169" s="24" t="s">
         <v>210</v>
       </c>
-      <c r="C169" s="345"/>
-[...7 lines deleted...]
-      <c r="K169" s="347"/>
+      <c r="C169" s="441"/>
+      <c r="D169" s="442"/>
+      <c r="E169" s="442"/>
+      <c r="F169" s="442"/>
+      <c r="G169" s="442"/>
+      <c r="H169" s="442"/>
+      <c r="I169" s="442"/>
+      <c r="J169" s="442"/>
+      <c r="K169" s="412"/>
       <c r="L169" s="69"/>
       <c r="M169" s="69"/>
       <c r="N169" s="49"/>
       <c r="O169" s="82" t="str">
         <f t="shared" ref="O169:O177" si="73">IF(N169&lt;&gt;0,IF(L169="","Allocate cost!  ",""),"")&amp;IF(N169&lt;&gt;0,IF(M169="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P169" s="286"/>
       <c r="Q169" s="287"/>
       <c r="R169" s="224">
         <f t="shared" ref="R169:R177" si="74">SUM(P169+Q169)</f>
         <v>0</v>
       </c>
       <c r="S169" s="82"/>
       <c r="T169" s="94" t="str">
         <f t="shared" ref="T169:T177" si="75">IF(L169="Internal",N169,"-")</f>
         <v>-</v>
       </c>
       <c r="U169" s="94" t="str">
         <f t="shared" ref="U169:U177" si="76">IF(L169="Related",N169,"-")</f>
         <v>-</v>
       </c>
       <c r="V169" s="94" t="str">
         <f t="shared" ref="V169:V177" si="77">IF(L169="External",N169,"-")</f>
         <v>-</v>
       </c>
       <c r="W169" s="66"/>
       <c r="X169" s="94" t="str">
         <f t="shared" ref="X169:X177" si="78">IF($M169="Canadian",IF(OR($N169="",$N169=0),"-",$N169),"-")</f>
         <v>-</v>
       </c>
       <c r="Y169" s="94" t="str">
         <f t="shared" ref="Y169:Y177" si="79">IF($M169="Non-Canadian",IF(OR($N169="",$N169=0),"-",$N169),"-")</f>
         <v>-</v>
       </c>
       <c r="AB169"/>
       <c r="AC169"/>
       <c r="AD169"/>
     </row>
     <row r="170" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="111" t="s">
         <v>211</v>
       </c>
       <c r="B170" s="24" t="s">
         <v>212</v>
       </c>
-      <c r="C170" s="345"/>
-[...7 lines deleted...]
-      <c r="K170" s="347"/>
+      <c r="C170" s="441"/>
+      <c r="D170" s="442"/>
+      <c r="E170" s="442"/>
+      <c r="F170" s="442"/>
+      <c r="G170" s="442"/>
+      <c r="H170" s="442"/>
+      <c r="I170" s="442"/>
+      <c r="J170" s="442"/>
+      <c r="K170" s="412"/>
       <c r="L170" s="69"/>
       <c r="M170" s="69"/>
       <c r="N170" s="49"/>
       <c r="O170" s="82" t="str">
         <f t="shared" si="73"/>
         <v/>
       </c>
       <c r="P170" s="286"/>
       <c r="Q170" s="287"/>
       <c r="R170" s="224">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="S170" s="82"/>
       <c r="T170" s="94" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="U170" s="94" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
       <c r="V170" s="94" t="str">
         <f t="shared" si="77"/>
         <v>-</v>
       </c>
       <c r="W170" s="66"/>
       <c r="X170" s="94" t="str">
         <f t="shared" si="78"/>
         <v>-</v>
       </c>
       <c r="Y170" s="94" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="AB170"/>
       <c r="AC170"/>
       <c r="AD170"/>
     </row>
     <row r="171" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="111" t="s">
         <v>213</v>
       </c>
       <c r="B171" s="24" t="s">
         <v>214</v>
       </c>
-      <c r="C171" s="345"/>
-[...7 lines deleted...]
-      <c r="K171" s="347"/>
+      <c r="C171" s="441"/>
+      <c r="D171" s="442"/>
+      <c r="E171" s="442"/>
+      <c r="F171" s="442"/>
+      <c r="G171" s="442"/>
+      <c r="H171" s="442"/>
+      <c r="I171" s="442"/>
+      <c r="J171" s="442"/>
+      <c r="K171" s="412"/>
       <c r="L171" s="69"/>
       <c r="M171" s="69"/>
       <c r="N171" s="49"/>
       <c r="O171" s="82" t="str">
         <f t="shared" si="73"/>
         <v/>
       </c>
       <c r="P171" s="286"/>
       <c r="Q171" s="287"/>
       <c r="R171" s="224">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="S171" s="82"/>
       <c r="T171" s="94" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="U171" s="94" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
       <c r="V171" s="94" t="str">
         <f t="shared" si="77"/>
         <v>-</v>
       </c>
       <c r="W171" s="66"/>
       <c r="X171" s="94" t="str">
         <f t="shared" si="78"/>
         <v>-</v>
       </c>
       <c r="Y171" s="94" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="AB171"/>
       <c r="AC171"/>
       <c r="AD171"/>
     </row>
     <row r="172" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="111" t="s">
         <v>215</v>
       </c>
       <c r="B172" s="24" t="s">
         <v>216</v>
       </c>
-      <c r="C172" s="345"/>
-[...7 lines deleted...]
-      <c r="K172" s="347"/>
+      <c r="C172" s="441"/>
+      <c r="D172" s="442"/>
+      <c r="E172" s="442"/>
+      <c r="F172" s="442"/>
+      <c r="G172" s="442"/>
+      <c r="H172" s="442"/>
+      <c r="I172" s="442"/>
+      <c r="J172" s="442"/>
+      <c r="K172" s="412"/>
       <c r="L172" s="69"/>
       <c r="M172" s="69"/>
       <c r="N172" s="49"/>
       <c r="O172" s="82" t="str">
         <f t="shared" si="73"/>
         <v/>
       </c>
       <c r="P172" s="286"/>
       <c r="Q172" s="287"/>
       <c r="R172" s="224">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="T172" s="94" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="U172" s="94" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
       <c r="V172" s="94" t="str">
         <f t="shared" si="77"/>
         <v>-</v>
       </c>
       <c r="X172" s="94" t="str">
         <f t="shared" si="78"/>
         <v>-</v>
       </c>
       <c r="Y172" s="94" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="AE172" s="48"/>
     </row>
     <row r="173" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="108" t="s">
         <v>217</v>
       </c>
       <c r="B173" s="24" t="s">
         <v>218</v>
       </c>
-      <c r="C173" s="345"/>
-[...7 lines deleted...]
-      <c r="K173" s="347"/>
+      <c r="C173" s="441"/>
+      <c r="D173" s="442"/>
+      <c r="E173" s="442"/>
+      <c r="F173" s="442"/>
+      <c r="G173" s="442"/>
+      <c r="H173" s="442"/>
+      <c r="I173" s="442"/>
+      <c r="J173" s="442"/>
+      <c r="K173" s="412"/>
       <c r="L173" s="69"/>
       <c r="M173" s="69"/>
       <c r="N173" s="49"/>
       <c r="O173" s="82" t="str">
         <f t="shared" si="73"/>
         <v/>
       </c>
       <c r="P173" s="286"/>
       <c r="Q173" s="287"/>
       <c r="R173" s="224">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="T173" s="94" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="U173" s="94" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
       <c r="V173" s="94" t="str">
         <f t="shared" si="77"/>
         <v>-</v>
       </c>
       <c r="X173" s="94" t="str">
         <f t="shared" si="78"/>
         <v>-</v>
       </c>
       <c r="Y173" s="94" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
     </row>
     <row r="174" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A174" s="108" t="s">
         <v>219</v>
       </c>
       <c r="B174" s="24" t="s">
         <v>220</v>
       </c>
-      <c r="C174" s="345"/>
-[...7 lines deleted...]
-      <c r="K174" s="347"/>
+      <c r="C174" s="441"/>
+      <c r="D174" s="442"/>
+      <c r="E174" s="442"/>
+      <c r="F174" s="442"/>
+      <c r="G174" s="442"/>
+      <c r="H174" s="442"/>
+      <c r="I174" s="442"/>
+      <c r="J174" s="442"/>
+      <c r="K174" s="412"/>
       <c r="L174" s="69"/>
       <c r="M174" s="69"/>
       <c r="N174" s="49"/>
       <c r="O174" s="82" t="str">
         <f t="shared" si="73"/>
         <v/>
       </c>
       <c r="P174" s="286"/>
       <c r="Q174" s="287"/>
       <c r="R174" s="224">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="T174" s="94" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="U174" s="94" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
       <c r="V174" s="94" t="str">
         <f t="shared" si="77"/>
         <v>-</v>
       </c>
       <c r="X174" s="94" t="str">
         <f t="shared" si="78"/>
         <v>-</v>
       </c>
       <c r="Y174" s="94" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="AB174" s="2"/>
       <c r="AC174" s="2"/>
       <c r="AD174" s="2"/>
     </row>
     <row r="175" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="108" t="s">
         <v>221</v>
       </c>
       <c r="B175" s="24" t="s">
         <v>222</v>
       </c>
-      <c r="C175" s="345"/>
-[...7 lines deleted...]
-      <c r="K175" s="347"/>
+      <c r="C175" s="441"/>
+      <c r="D175" s="442"/>
+      <c r="E175" s="442"/>
+      <c r="F175" s="442"/>
+      <c r="G175" s="442"/>
+      <c r="H175" s="442"/>
+      <c r="I175" s="442"/>
+      <c r="J175" s="442"/>
+      <c r="K175" s="412"/>
       <c r="L175" s="69"/>
       <c r="M175" s="69"/>
       <c r="N175" s="49"/>
       <c r="O175" s="82" t="str">
         <f t="shared" si="73"/>
         <v/>
       </c>
       <c r="P175" s="286"/>
       <c r="Q175" s="287"/>
       <c r="R175" s="224">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="T175" s="94" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="U175" s="94" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
       <c r="V175" s="94" t="str">
         <f t="shared" si="77"/>
         <v>-</v>
       </c>
       <c r="X175" s="94" t="str">
         <f t="shared" si="78"/>
         <v>-</v>
       </c>
       <c r="Y175" s="94" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
     </row>
     <row r="176" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="108" t="s">
         <v>223</v>
       </c>
       <c r="B176" s="24" t="s">
         <v>224</v>
       </c>
-      <c r="C176" s="345"/>
-[...7 lines deleted...]
-      <c r="K176" s="347"/>
+      <c r="C176" s="441"/>
+      <c r="D176" s="442"/>
+      <c r="E176" s="442"/>
+      <c r="F176" s="442"/>
+      <c r="G176" s="442"/>
+      <c r="H176" s="442"/>
+      <c r="I176" s="442"/>
+      <c r="J176" s="442"/>
+      <c r="K176" s="412"/>
       <c r="L176" s="69"/>
       <c r="M176" s="69"/>
       <c r="N176" s="49"/>
       <c r="O176" s="82" t="str">
         <f t="shared" si="73"/>
         <v/>
       </c>
       <c r="P176" s="286"/>
       <c r="Q176" s="287"/>
       <c r="R176" s="224">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="T176" s="94" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="U176" s="94" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
       <c r="V176" s="94" t="str">
         <f t="shared" si="77"/>
         <v>-</v>
       </c>
       <c r="X176" s="94" t="str">
         <f t="shared" si="78"/>
         <v>-</v>
       </c>
       <c r="Y176" s="94" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="AB176" s="2"/>
       <c r="AC176" s="2"/>
       <c r="AD176" s="2"/>
     </row>
     <row r="177" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="108" t="s">
         <v>225</v>
       </c>
       <c r="B177" s="24" t="s">
         <v>67</v>
       </c>
-      <c r="C177" s="345"/>
-[...7 lines deleted...]
-      <c r="K177" s="347"/>
+      <c r="C177" s="441"/>
+      <c r="D177" s="442"/>
+      <c r="E177" s="442"/>
+      <c r="F177" s="442"/>
+      <c r="G177" s="442"/>
+      <c r="H177" s="442"/>
+      <c r="I177" s="442"/>
+      <c r="J177" s="442"/>
+      <c r="K177" s="412"/>
       <c r="L177" s="69"/>
       <c r="M177" s="69"/>
       <c r="N177" s="49"/>
       <c r="O177" s="82" t="str">
         <f t="shared" si="73"/>
         <v/>
       </c>
       <c r="P177" s="286"/>
       <c r="Q177" s="287"/>
       <c r="R177" s="224">
         <f t="shared" si="74"/>
         <v>0</v>
       </c>
       <c r="S177" s="82"/>
       <c r="T177" s="94" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="U177" s="94" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
       <c r="V177" s="94" t="str">
         <f t="shared" si="77"/>
         <v>-</v>
       </c>
       <c r="W177" s="66"/>
       <c r="X177" s="94" t="str">
         <f t="shared" si="78"/>
         <v>-</v>
       </c>
       <c r="Y177" s="94" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="AB177"/>
       <c r="AC177"/>
       <c r="AD177"/>
       <c r="AE177"/>
     </row>
     <row r="178" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A178" s="109" t="s">
         <v>26</v>
       </c>
       <c r="B178" s="39" t="s">
         <v>226</v>
       </c>
-      <c r="C178" s="354"/>
-[...9 lines deleted...]
-      <c r="M178" s="356"/>
+      <c r="C178" s="388"/>
+      <c r="D178" s="389"/>
+      <c r="E178" s="389"/>
+      <c r="F178" s="389"/>
+      <c r="G178" s="389"/>
+      <c r="H178" s="389"/>
+      <c r="I178" s="389"/>
+      <c r="J178" s="389"/>
+      <c r="K178" s="389"/>
+      <c r="L178" s="389"/>
+      <c r="M178" s="372"/>
       <c r="N178" s="35">
         <f>ROUND(SUM(N169:N177),0)</f>
         <v>0</v>
       </c>
       <c r="P178" s="152">
         <f>SUM(P169:P177)</f>
         <v>0</v>
       </c>
       <c r="Q178" s="153">
         <f>SUM(Q169:Q177)</f>
         <v>0</v>
       </c>
       <c r="R178" s="226">
         <f>SUM(R169:R177)</f>
         <v>0</v>
       </c>
       <c r="T178" s="122">
         <f>ROUND(SUM(T169:T177),0)</f>
         <v>0</v>
       </c>
       <c r="U178" s="122">
         <f>ROUND(SUM(U169:U177),0)</f>
         <v>0</v>
       </c>
       <c r="V178" s="122">
@@ -16394,998 +16396,998 @@
       <c r="Y179"/>
       <c r="AB179"/>
       <c r="AC179"/>
       <c r="AD179"/>
       <c r="AE179"/>
     </row>
     <row r="180" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A180" s="107">
         <v>14</v>
       </c>
       <c r="B180" s="40" t="s">
         <v>227</v>
       </c>
       <c r="C180" s="41"/>
       <c r="D180" s="42"/>
       <c r="E180" s="42"/>
       <c r="F180" s="42"/>
       <c r="G180" s="42"/>
       <c r="H180" s="42"/>
       <c r="I180" s="42"/>
       <c r="J180" s="42"/>
       <c r="K180" s="42"/>
       <c r="L180" s="42"/>
       <c r="M180" s="42"/>
       <c r="N180" s="43"/>
-      <c r="P180" s="407" t="s">
+      <c r="P180" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q180" s="408"/>
-      <c r="R180" s="409"/>
+      <c r="Q180" s="349"/>
+      <c r="R180" s="350"/>
       <c r="T180" s="2"/>
       <c r="U180" s="2"/>
       <c r="V180" s="2"/>
       <c r="X180" s="2"/>
       <c r="Y180" s="2"/>
       <c r="AE180" s="2"/>
     </row>
     <row r="181" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A181" s="423" t="s">
+      <c r="A181" s="393" t="s">
         <v>38</v>
       </c>
-      <c r="B181" s="365" t="s">
+      <c r="B181" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C181" s="348" t="s">
+      <c r="C181" s="373" t="s">
         <v>61</v>
       </c>
-      <c r="D181" s="349"/>
-[...6 lines deleted...]
-      <c r="K181" s="350"/>
+      <c r="D181" s="365"/>
+      <c r="E181" s="365"/>
+      <c r="F181" s="365"/>
+      <c r="G181" s="365"/>
+      <c r="H181" s="365"/>
+      <c r="I181" s="365"/>
+      <c r="J181" s="365"/>
+      <c r="K181" s="366"/>
       <c r="L181" s="52" t="s">
         <v>40</v>
       </c>
       <c r="M181" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="N181" s="357" t="s">
+      <c r="N181" s="401" t="s">
         <v>4</v>
       </c>
       <c r="O181" s="82"/>
-      <c r="P181" s="410" t="s">
+      <c r="P181" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q181" s="411"/>
-      <c r="R181" s="412"/>
+      <c r="Q181" s="352"/>
+      <c r="R181" s="353"/>
       <c r="S181" s="82"/>
-      <c r="T181" s="386" t="s">
+      <c r="T181" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U181" s="387"/>
-      <c r="V181" s="388"/>
+      <c r="U181" s="419"/>
+      <c r="V181" s="420"/>
       <c r="W181" s="296"/>
-      <c r="X181" s="384" t="s">
+      <c r="X181" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y181" s="385"/>
+      <c r="Y181" s="417"/>
       <c r="AB181"/>
       <c r="AC181"/>
       <c r="AD181"/>
       <c r="AE181"/>
     </row>
     <row r="182" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A182" s="424"/>
-[...1 lines deleted...]
-      <c r="C182" s="336" t="s">
+      <c r="A182" s="394"/>
+      <c r="B182" s="380"/>
+      <c r="C182" s="367" t="s">
         <v>208</v>
       </c>
-      <c r="D182" s="337"/>
-[...6 lines deleted...]
-      <c r="K182" s="338"/>
+      <c r="D182" s="368"/>
+      <c r="E182" s="368"/>
+      <c r="F182" s="368"/>
+      <c r="G182" s="368"/>
+      <c r="H182" s="368"/>
+      <c r="I182" s="368"/>
+      <c r="J182" s="368"/>
+      <c r="K182" s="369"/>
       <c r="L182" s="88" t="s">
         <v>42</v>
       </c>
       <c r="M182" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="N182" s="358"/>
+      <c r="N182" s="402"/>
       <c r="P182" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q182" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R182" s="223" t="s">
         <v>346</v>
       </c>
       <c r="T182" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U182" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V182" s="33" t="s">
         <v>7</v>
       </c>
       <c r="X182" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y182" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AE182" s="48"/>
     </row>
     <row r="183" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="108" t="s">
         <v>228</v>
       </c>
       <c r="B183" s="24" t="s">
         <v>229</v>
       </c>
-      <c r="C183" s="339"/>
-[...7 lines deleted...]
-      <c r="K183" s="341"/>
+      <c r="C183" s="358"/>
+      <c r="D183" s="359"/>
+      <c r="E183" s="359"/>
+      <c r="F183" s="359"/>
+      <c r="G183" s="359"/>
+      <c r="H183" s="359"/>
+      <c r="I183" s="359"/>
+      <c r="J183" s="359"/>
+      <c r="K183" s="360"/>
       <c r="L183" s="69"/>
       <c r="M183" s="69"/>
       <c r="N183" s="268"/>
       <c r="O183" s="267" t="str">
         <f t="shared" ref="O183:O198" si="80">IF(N183&lt;&gt;0,IF(L183="","Allocate cost!  ",""),"")&amp;IF(N183&lt;&gt;0,IF(M183="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P183" s="286"/>
       <c r="Q183" s="287"/>
       <c r="R183" s="224">
         <f t="shared" ref="R183:R198" si="81">SUM(P183+Q183)</f>
         <v>0</v>
       </c>
       <c r="T183" s="94" t="str">
         <f t="shared" ref="T183:T198" si="82">IF(L183="Internal",N183,"-")</f>
         <v>-</v>
       </c>
       <c r="U183" s="94" t="str">
         <f t="shared" ref="U183:U198" si="83">IF(L183="Related",N183,"-")</f>
         <v>-</v>
       </c>
       <c r="V183" s="94" t="str">
         <f t="shared" ref="V183:V198" si="84">IF(L183="External",N183,"-")</f>
         <v>-</v>
       </c>
       <c r="X183" s="94" t="str">
         <f t="shared" ref="X183:X198" si="85">IF($M183="Canadian",IF(OR($N183="",$N183=0),"-",$N183),"-")</f>
         <v>-</v>
       </c>
       <c r="Y183" s="94" t="str">
         <f t="shared" ref="Y183:Y198" si="86">IF($M183="Non-Canadian",IF(OR($N183="",$N183=0),"-",$N183),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="184" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="110" t="s">
         <v>230</v>
       </c>
       <c r="B184" s="24" t="s">
         <v>231</v>
       </c>
-      <c r="C184" s="339"/>
-[...7 lines deleted...]
-      <c r="K184" s="341"/>
+      <c r="C184" s="358"/>
+      <c r="D184" s="359"/>
+      <c r="E184" s="359"/>
+      <c r="F184" s="359"/>
+      <c r="G184" s="359"/>
+      <c r="H184" s="359"/>
+      <c r="I184" s="359"/>
+      <c r="J184" s="359"/>
+      <c r="K184" s="360"/>
       <c r="L184" s="69"/>
       <c r="M184" s="69"/>
       <c r="N184" s="268"/>
       <c r="O184" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P184" s="286"/>
       <c r="Q184" s="287"/>
       <c r="R184" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T184" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U184" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V184" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X184" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y184" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="185" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="110" t="s">
         <v>232</v>
       </c>
       <c r="B185" s="24" t="s">
         <v>233</v>
       </c>
-      <c r="C185" s="339"/>
-[...7 lines deleted...]
-      <c r="K185" s="341"/>
+      <c r="C185" s="358"/>
+      <c r="D185" s="359"/>
+      <c r="E185" s="359"/>
+      <c r="F185" s="359"/>
+      <c r="G185" s="359"/>
+      <c r="H185" s="359"/>
+      <c r="I185" s="359"/>
+      <c r="J185" s="359"/>
+      <c r="K185" s="360"/>
       <c r="L185" s="69"/>
       <c r="M185" s="69"/>
       <c r="N185" s="268"/>
       <c r="O185" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P185" s="286"/>
       <c r="Q185" s="287"/>
       <c r="R185" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T185" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U185" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V185" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X185" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y185" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="186" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="108" t="s">
         <v>234</v>
       </c>
       <c r="B186" s="24" t="s">
         <v>235</v>
       </c>
-      <c r="C186" s="339"/>
-[...7 lines deleted...]
-      <c r="K186" s="341"/>
+      <c r="C186" s="358"/>
+      <c r="D186" s="359"/>
+      <c r="E186" s="359"/>
+      <c r="F186" s="359"/>
+      <c r="G186" s="359"/>
+      <c r="H186" s="359"/>
+      <c r="I186" s="359"/>
+      <c r="J186" s="359"/>
+      <c r="K186" s="360"/>
       <c r="L186" s="69"/>
       <c r="M186" s="69"/>
       <c r="N186" s="268"/>
       <c r="O186" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P186" s="286"/>
       <c r="Q186" s="287"/>
       <c r="R186" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T186" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U186" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V186" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X186" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y186" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="187" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="108" t="s">
         <v>236</v>
       </c>
       <c r="B187" s="24" t="s">
         <v>237</v>
       </c>
-      <c r="C187" s="339"/>
-[...7 lines deleted...]
-      <c r="K187" s="341"/>
+      <c r="C187" s="358"/>
+      <c r="D187" s="424"/>
+      <c r="E187" s="424"/>
+      <c r="F187" s="424"/>
+      <c r="G187" s="424"/>
+      <c r="H187" s="424"/>
+      <c r="I187" s="424"/>
+      <c r="J187" s="424"/>
+      <c r="K187" s="360"/>
       <c r="L187" s="69"/>
       <c r="M187" s="69"/>
       <c r="N187" s="268"/>
       <c r="O187" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P187" s="286"/>
       <c r="Q187" s="287"/>
       <c r="R187" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T187" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U187" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V187" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X187" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y187" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="188" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="108" t="s">
         <v>238</v>
       </c>
       <c r="B188" s="24" t="s">
         <v>239</v>
       </c>
-      <c r="C188" s="339"/>
-[...7 lines deleted...]
-      <c r="K188" s="341"/>
+      <c r="C188" s="358"/>
+      <c r="D188" s="359"/>
+      <c r="E188" s="359"/>
+      <c r="F188" s="359"/>
+      <c r="G188" s="359"/>
+      <c r="H188" s="359"/>
+      <c r="I188" s="359"/>
+      <c r="J188" s="359"/>
+      <c r="K188" s="360"/>
       <c r="L188" s="69"/>
       <c r="M188" s="69"/>
       <c r="N188" s="268"/>
       <c r="O188" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P188" s="286"/>
       <c r="Q188" s="287"/>
       <c r="R188" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T188" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U188" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V188" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X188" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y188" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="189" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="108" t="s">
         <v>240</v>
       </c>
       <c r="B189" s="24" t="s">
         <v>241</v>
       </c>
-      <c r="C189" s="339"/>
-[...7 lines deleted...]
-      <c r="K189" s="341"/>
+      <c r="C189" s="358"/>
+      <c r="D189" s="359"/>
+      <c r="E189" s="359"/>
+      <c r="F189" s="359"/>
+      <c r="G189" s="359"/>
+      <c r="H189" s="359"/>
+      <c r="I189" s="359"/>
+      <c r="J189" s="359"/>
+      <c r="K189" s="360"/>
       <c r="L189" s="69"/>
       <c r="M189" s="69"/>
       <c r="N189" s="268"/>
       <c r="O189" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P189" s="286"/>
       <c r="Q189" s="287"/>
       <c r="R189" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T189" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U189" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V189" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X189" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y189" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="190" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="108" t="s">
         <v>242</v>
       </c>
       <c r="B190" s="24" t="s">
         <v>398</v>
       </c>
-      <c r="C190" s="339"/>
-[...7 lines deleted...]
-      <c r="K190" s="341"/>
+      <c r="C190" s="358"/>
+      <c r="D190" s="359"/>
+      <c r="E190" s="359"/>
+      <c r="F190" s="359"/>
+      <c r="G190" s="359"/>
+      <c r="H190" s="359"/>
+      <c r="I190" s="359"/>
+      <c r="J190" s="359"/>
+      <c r="K190" s="360"/>
       <c r="L190" s="69"/>
       <c r="M190" s="69"/>
       <c r="N190" s="268"/>
       <c r="O190" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P190" s="286"/>
       <c r="Q190" s="287"/>
       <c r="R190" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T190" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U190" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V190" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X190" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y190" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="191" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="108" t="s">
         <v>243</v>
       </c>
       <c r="B191" s="24" t="s">
         <v>244</v>
       </c>
-      <c r="C191" s="339"/>
-[...7 lines deleted...]
-      <c r="K191" s="341"/>
+      <c r="C191" s="358"/>
+      <c r="D191" s="359"/>
+      <c r="E191" s="359"/>
+      <c r="F191" s="359"/>
+      <c r="G191" s="359"/>
+      <c r="H191" s="359"/>
+      <c r="I191" s="359"/>
+      <c r="J191" s="359"/>
+      <c r="K191" s="360"/>
       <c r="L191" s="69"/>
       <c r="M191" s="69"/>
       <c r="N191" s="268"/>
       <c r="O191" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P191" s="286"/>
       <c r="Q191" s="287"/>
       <c r="R191" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T191" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U191" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V191" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X191" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y191" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="192" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="108" t="s">
         <v>245</v>
       </c>
       <c r="B192" s="24" t="s">
         <v>246</v>
       </c>
-      <c r="C192" s="339"/>
-[...7 lines deleted...]
-      <c r="K192" s="341"/>
+      <c r="C192" s="358"/>
+      <c r="D192" s="359"/>
+      <c r="E192" s="359"/>
+      <c r="F192" s="359"/>
+      <c r="G192" s="359"/>
+      <c r="H192" s="359"/>
+      <c r="I192" s="359"/>
+      <c r="J192" s="359"/>
+      <c r="K192" s="360"/>
       <c r="L192" s="69"/>
       <c r="M192" s="69"/>
       <c r="N192" s="268"/>
       <c r="O192" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P192" s="286"/>
       <c r="Q192" s="287"/>
       <c r="R192" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T192" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U192" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V192" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X192" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y192" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="193" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="108" t="s">
         <v>247</v>
       </c>
       <c r="B193" s="24" t="s">
         <v>248</v>
       </c>
-      <c r="C193" s="339" t="s">
+      <c r="C193" s="358" t="s">
         <v>249</v>
       </c>
-      <c r="D193" s="380"/>
-[...6 lines deleted...]
-      <c r="K193" s="341"/>
+      <c r="D193" s="424"/>
+      <c r="E193" s="424"/>
+      <c r="F193" s="424"/>
+      <c r="G193" s="424"/>
+      <c r="H193" s="424"/>
+      <c r="I193" s="424"/>
+      <c r="J193" s="424"/>
+      <c r="K193" s="360"/>
       <c r="L193" s="69"/>
       <c r="M193" s="69"/>
       <c r="N193" s="268"/>
       <c r="O193" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P193" s="286"/>
       <c r="Q193" s="287"/>
       <c r="R193" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T193" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U193" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V193" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X193" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y193" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="194" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="108" t="s">
         <v>250</v>
       </c>
       <c r="B194" s="24" t="s">
         <v>251</v>
       </c>
-      <c r="C194" s="339"/>
-[...7 lines deleted...]
-      <c r="K194" s="341"/>
+      <c r="C194" s="358"/>
+      <c r="D194" s="359"/>
+      <c r="E194" s="359"/>
+      <c r="F194" s="359"/>
+      <c r="G194" s="359"/>
+      <c r="H194" s="359"/>
+      <c r="I194" s="359"/>
+      <c r="J194" s="359"/>
+      <c r="K194" s="360"/>
       <c r="L194" s="69"/>
       <c r="M194" s="69"/>
       <c r="N194" s="268"/>
       <c r="O194" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P194" s="286"/>
       <c r="Q194" s="287"/>
       <c r="R194" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T194" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U194" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V194" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X194" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y194" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
     </row>
     <row r="195" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="108" t="s">
         <v>252</v>
       </c>
       <c r="B195" s="24" t="s">
         <v>253</v>
       </c>
-      <c r="C195" s="339" t="s">
+      <c r="C195" s="358" t="s">
         <v>254</v>
       </c>
-      <c r="D195" s="380"/>
-[...6 lines deleted...]
-      <c r="K195" s="341"/>
+      <c r="D195" s="424"/>
+      <c r="E195" s="424"/>
+      <c r="F195" s="424"/>
+      <c r="G195" s="424"/>
+      <c r="H195" s="424"/>
+      <c r="I195" s="424"/>
+      <c r="J195" s="424"/>
+      <c r="K195" s="360"/>
       <c r="L195" s="69"/>
       <c r="M195" s="69"/>
       <c r="N195" s="268"/>
       <c r="O195" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P195" s="286"/>
       <c r="Q195" s="287"/>
       <c r="R195" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T195" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U195" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V195" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X195" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y195" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="AB195" s="2"/>
       <c r="AC195" s="2"/>
       <c r="AD195" s="2"/>
     </row>
     <row r="196" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="108" t="s">
         <v>255</v>
       </c>
       <c r="B196" s="24" t="s">
         <v>256</v>
       </c>
-      <c r="C196" s="339" t="s">
+      <c r="C196" s="358" t="s">
         <v>257</v>
       </c>
-      <c r="D196" s="380"/>
-[...6 lines deleted...]
-      <c r="K196" s="341"/>
+      <c r="D196" s="424"/>
+      <c r="E196" s="424"/>
+      <c r="F196" s="424"/>
+      <c r="G196" s="424"/>
+      <c r="H196" s="424"/>
+      <c r="I196" s="424"/>
+      <c r="J196" s="424"/>
+      <c r="K196" s="360"/>
       <c r="L196" s="69"/>
       <c r="M196" s="69"/>
       <c r="N196" s="268"/>
       <c r="O196" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P196" s="286"/>
       <c r="Q196" s="287"/>
       <c r="R196" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T196" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U196" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V196" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X196" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y196" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="AB196" s="2"/>
       <c r="AC196" s="2"/>
       <c r="AD196" s="2"/>
     </row>
     <row r="197" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="108" t="s">
         <v>258</v>
       </c>
       <c r="B197" s="24" t="s">
         <v>259</v>
       </c>
-      <c r="C197" s="339" t="s">
+      <c r="C197" s="358" t="s">
         <v>257</v>
       </c>
-      <c r="D197" s="380"/>
-[...6 lines deleted...]
-      <c r="K197" s="341"/>
+      <c r="D197" s="424"/>
+      <c r="E197" s="424"/>
+      <c r="F197" s="424"/>
+      <c r="G197" s="424"/>
+      <c r="H197" s="424"/>
+      <c r="I197" s="424"/>
+      <c r="J197" s="424"/>
+      <c r="K197" s="360"/>
       <c r="L197" s="69"/>
       <c r="M197" s="69"/>
       <c r="N197" s="268"/>
       <c r="O197" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P197" s="286"/>
       <c r="Q197" s="287"/>
       <c r="R197" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="T197" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U197" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V197" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="X197" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y197" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="AB197" s="2"/>
       <c r="AC197" s="2"/>
       <c r="AD197" s="2"/>
     </row>
     <row r="198" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="108" t="s">
         <v>260</v>
       </c>
       <c r="B198" s="24" t="s">
         <v>67</v>
       </c>
-      <c r="C198" s="339"/>
-[...7 lines deleted...]
-      <c r="K198" s="341"/>
+      <c r="C198" s="358"/>
+      <c r="D198" s="359"/>
+      <c r="E198" s="359"/>
+      <c r="F198" s="359"/>
+      <c r="G198" s="359"/>
+      <c r="H198" s="359"/>
+      <c r="I198" s="359"/>
+      <c r="J198" s="359"/>
+      <c r="K198" s="360"/>
       <c r="L198" s="69"/>
       <c r="M198" s="69"/>
       <c r="N198" s="268"/>
       <c r="O198" s="267" t="str">
         <f t="shared" si="80"/>
         <v/>
       </c>
       <c r="P198" s="286"/>
       <c r="Q198" s="287"/>
       <c r="R198" s="224">
         <f t="shared" si="81"/>
         <v>0</v>
       </c>
       <c r="S198" s="82"/>
       <c r="T198" s="94" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="U198" s="94" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="V198" s="94" t="str">
         <f t="shared" si="84"/>
         <v>-</v>
       </c>
       <c r="W198" s="66"/>
       <c r="X198" s="94" t="str">
         <f t="shared" si="85"/>
         <v>-</v>
       </c>
       <c r="Y198" s="94" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="AE198"/>
     </row>
     <row r="199" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A199" s="109" t="s">
         <v>27</v>
       </c>
       <c r="B199" s="39" t="s">
         <v>261</v>
       </c>
-      <c r="C199" s="354"/>
-[...9 lines deleted...]
-      <c r="M199" s="356"/>
+      <c r="C199" s="388"/>
+      <c r="D199" s="389"/>
+      <c r="E199" s="389"/>
+      <c r="F199" s="389"/>
+      <c r="G199" s="389"/>
+      <c r="H199" s="389"/>
+      <c r="I199" s="389"/>
+      <c r="J199" s="389"/>
+      <c r="K199" s="389"/>
+      <c r="L199" s="389"/>
+      <c r="M199" s="372"/>
       <c r="N199" s="35">
         <f>ROUND(SUM(N183:N198),0)</f>
         <v>0</v>
       </c>
       <c r="O199" s="82"/>
       <c r="P199" s="152">
         <f>SUM(P183:P198)</f>
         <v>0</v>
       </c>
       <c r="Q199" s="153">
         <f>SUM(Q183:Q198)</f>
         <v>0</v>
       </c>
       <c r="R199" s="226">
         <f>SUM(R183:R198)</f>
         <v>0</v>
       </c>
       <c r="S199" s="82"/>
       <c r="T199" s="122">
         <f>ROUND(SUM(T183:T198),0)</f>
         <v>0</v>
       </c>
       <c r="U199" s="122">
         <f>ROUND(SUM(U183:U198),0)</f>
         <v>0</v>
@@ -17505,599 +17507,599 @@
       <c r="A203" s="50"/>
       <c r="B203" s="44"/>
       <c r="C203" s="44"/>
       <c r="D203" s="45"/>
       <c r="E203" s="51"/>
       <c r="F203" s="51"/>
       <c r="G203" s="51"/>
       <c r="H203" s="51"/>
       <c r="I203" s="51"/>
       <c r="J203" s="51"/>
       <c r="K203" s="51"/>
       <c r="L203" s="51"/>
       <c r="M203" s="51"/>
       <c r="N203" s="57"/>
       <c r="T203" s="2"/>
       <c r="U203" s="2"/>
       <c r="V203" s="2"/>
       <c r="X203" s="2"/>
       <c r="Y203" s="2"/>
       <c r="AB203" s="2"/>
       <c r="AC203" s="2"/>
       <c r="AD203" s="2"/>
       <c r="AE203" s="2"/>
     </row>
     <row r="204" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="398" t="s">
+      <c r="A204" s="443" t="s">
         <v>262</v>
       </c>
-      <c r="B204" s="399"/>
-[...11 lines deleted...]
-      <c r="N204" s="400"/>
+      <c r="B204" s="444"/>
+      <c r="C204" s="444"/>
+      <c r="D204" s="444"/>
+      <c r="E204" s="444"/>
+      <c r="F204" s="444"/>
+      <c r="G204" s="444"/>
+      <c r="H204" s="444"/>
+      <c r="I204" s="444"/>
+      <c r="J204" s="444"/>
+      <c r="K204" s="444"/>
+      <c r="L204" s="444"/>
+      <c r="M204" s="444"/>
+      <c r="N204" s="445"/>
     </row>
     <row r="205" spans="1:31" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A205" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B205" s="40" t="s">
         <v>263</v>
       </c>
       <c r="C205" s="41"/>
       <c r="D205" s="42"/>
       <c r="E205" s="42"/>
       <c r="F205" s="42"/>
       <c r="G205" s="42"/>
       <c r="H205" s="42"/>
       <c r="I205" s="42"/>
       <c r="J205" s="42"/>
       <c r="K205" s="42"/>
       <c r="L205" s="42"/>
       <c r="M205" s="42"/>
       <c r="N205" s="43"/>
       <c r="O205" s="82"/>
       <c r="S205" s="82"/>
       <c r="W205" s="66"/>
       <c r="AB205"/>
       <c r="AC205"/>
       <c r="AD205"/>
     </row>
     <row r="206" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A206" s="372" t="s">
+      <c r="A206" s="446" t="s">
         <v>264</v>
       </c>
-      <c r="B206" s="373"/>
-[...12 lines deleted...]
-      <c r="P206" s="407" t="s">
+      <c r="B206" s="429"/>
+      <c r="C206" s="429"/>
+      <c r="D206" s="429"/>
+      <c r="E206" s="429"/>
+      <c r="F206" s="429"/>
+      <c r="G206" s="429"/>
+      <c r="H206" s="429"/>
+      <c r="I206" s="429"/>
+      <c r="J206" s="429"/>
+      <c r="K206" s="429"/>
+      <c r="L206" s="429"/>
+      <c r="M206" s="429"/>
+      <c r="N206" s="430"/>
+      <c r="P206" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q206" s="408"/>
-      <c r="R206" s="409"/>
+      <c r="Q206" s="349"/>
+      <c r="R206" s="350"/>
       <c r="T206" s="2"/>
       <c r="U206" s="2"/>
       <c r="V206" s="2"/>
       <c r="X206" s="2"/>
       <c r="Y206" s="2"/>
       <c r="AE206" s="2"/>
     </row>
     <row r="207" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="351" t="s">
+      <c r="A207" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B207" s="365" t="s">
+      <c r="B207" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C207" s="348" t="s">
+      <c r="C207" s="373" t="s">
         <v>61</v>
       </c>
-      <c r="D207" s="349"/>
-[...6 lines deleted...]
-      <c r="K207" s="350"/>
+      <c r="D207" s="365"/>
+      <c r="E207" s="365"/>
+      <c r="F207" s="365"/>
+      <c r="G207" s="365"/>
+      <c r="H207" s="365"/>
+      <c r="I207" s="365"/>
+      <c r="J207" s="365"/>
+      <c r="K207" s="366"/>
       <c r="L207" s="52" t="s">
         <v>40</v>
       </c>
       <c r="M207" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="N207" s="357" t="s">
+      <c r="N207" s="401" t="s">
         <v>4</v>
       </c>
       <c r="O207" s="82"/>
-      <c r="P207" s="410" t="s">
+      <c r="P207" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q207" s="411"/>
-      <c r="R207" s="412"/>
+      <c r="Q207" s="352"/>
+      <c r="R207" s="353"/>
       <c r="S207" s="82"/>
-      <c r="T207" s="386" t="s">
+      <c r="T207" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U207" s="387"/>
-      <c r="V207" s="388"/>
+      <c r="U207" s="419"/>
+      <c r="V207" s="420"/>
       <c r="W207" s="296"/>
-      <c r="X207" s="384" t="s">
+      <c r="X207" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y207" s="385"/>
+      <c r="Y207" s="417"/>
       <c r="AB207"/>
       <c r="AC207"/>
       <c r="AD207"/>
       <c r="AE207"/>
     </row>
     <row r="208" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A208" s="352"/>
-[...1 lines deleted...]
-      <c r="C208" s="336" t="s">
+      <c r="A208" s="379"/>
+      <c r="B208" s="380"/>
+      <c r="C208" s="367" t="s">
         <v>208</v>
       </c>
-      <c r="D208" s="337"/>
-[...6 lines deleted...]
-      <c r="K208" s="338"/>
+      <c r="D208" s="368"/>
+      <c r="E208" s="368"/>
+      <c r="F208" s="368"/>
+      <c r="G208" s="368"/>
+      <c r="H208" s="368"/>
+      <c r="I208" s="368"/>
+      <c r="J208" s="368"/>
+      <c r="K208" s="369"/>
       <c r="L208" s="88" t="s">
         <v>42</v>
       </c>
       <c r="M208" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="N208" s="358"/>
+      <c r="N208" s="402"/>
       <c r="P208" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q208" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R208" s="223" t="s">
         <v>346</v>
       </c>
       <c r="T208" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U208" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V208" s="33" t="s">
         <v>7</v>
       </c>
       <c r="X208" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y208" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AE208" s="48"/>
     </row>
     <row r="209" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B209" s="113" t="s">
         <v>266</v>
       </c>
-      <c r="C209" s="375"/>
-[...7 lines deleted...]
-      <c r="K209" s="347"/>
+      <c r="C209" s="410"/>
+      <c r="D209" s="411"/>
+      <c r="E209" s="411"/>
+      <c r="F209" s="411"/>
+      <c r="G209" s="411"/>
+      <c r="H209" s="411"/>
+      <c r="I209" s="411"/>
+      <c r="J209" s="411"/>
+      <c r="K209" s="412"/>
       <c r="L209" s="114"/>
       <c r="M209" s="114"/>
       <c r="N209" s="115"/>
       <c r="O209" s="82" t="str">
         <f>IF(N209&lt;&gt;0,IF(L209="","Allocate cost!  ",""),"")&amp;IF(N209&lt;&gt;0,IF(M209="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P209" s="286"/>
       <c r="Q209" s="287"/>
       <c r="R209" s="224">
         <f>SUM(P209+Q209)</f>
         <v>0</v>
       </c>
       <c r="T209" s="94" t="str">
         <f>IF(L209="Internal",N209,"-")</f>
         <v>-</v>
       </c>
       <c r="U209" s="94" t="str">
         <f>IF(L209="Related",N209,"-")</f>
         <v>-</v>
       </c>
       <c r="V209" s="94" t="str">
         <f>IF(L209="External",N209,"-")</f>
         <v>-</v>
       </c>
       <c r="X209" s="94" t="str">
         <f>IF($M209="Canadian",IF(OR($N209="",$N209=0),"-",$N209),"-")</f>
         <v>-</v>
       </c>
       <c r="Y209" s="94" t="str">
         <f>IF($M209="Non-Canadian",IF(OR($N209="",$N209=0),"-",$N209),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="210" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="128"/>
-      <c r="B210" s="389" t="s">
+      <c r="B210" s="435" t="s">
         <v>267</v>
       </c>
-      <c r="C210" s="355"/>
-[...10 lines deleted...]
-      <c r="N210" s="356"/>
+      <c r="C210" s="389"/>
+      <c r="D210" s="389"/>
+      <c r="E210" s="389"/>
+      <c r="F210" s="389"/>
+      <c r="G210" s="389"/>
+      <c r="H210" s="389"/>
+      <c r="I210" s="389"/>
+      <c r="J210" s="389"/>
+      <c r="K210" s="389"/>
+      <c r="L210" s="389"/>
+      <c r="M210" s="389"/>
+      <c r="N210" s="372"/>
       <c r="P210" s="150"/>
       <c r="Q210" s="151"/>
       <c r="R210" s="225"/>
       <c r="T210" s="280"/>
       <c r="U210" s="280"/>
       <c r="V210" s="280"/>
       <c r="X210" s="280"/>
       <c r="Y210" s="280"/>
     </row>
     <row r="211" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="23" t="s">
         <v>268</v>
       </c>
       <c r="B211" s="34" t="s">
         <v>269</v>
       </c>
-      <c r="C211" s="375"/>
-[...7 lines deleted...]
-      <c r="K211" s="347"/>
+      <c r="C211" s="410"/>
+      <c r="D211" s="411"/>
+      <c r="E211" s="411"/>
+      <c r="F211" s="411"/>
+      <c r="G211" s="411"/>
+      <c r="H211" s="411"/>
+      <c r="I211" s="411"/>
+      <c r="J211" s="411"/>
+      <c r="K211" s="412"/>
       <c r="L211" s="116"/>
       <c r="M211" s="116"/>
       <c r="N211" s="117"/>
       <c r="O211" s="82" t="str">
         <f t="shared" ref="O211:O212" si="87">IF(N211&lt;&gt;0,IF(L211="","Allocate cost!  ",""),"")&amp;IF(N211&lt;&gt;0,IF(M211="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P211" s="286"/>
       <c r="Q211" s="287"/>
       <c r="R211" s="224">
         <f t="shared" ref="R211:R212" si="88">SUM(P211+Q211)</f>
         <v>0</v>
       </c>
       <c r="T211" s="94" t="str">
         <f>IF(L211="Internal",N211,"-")</f>
         <v>-</v>
       </c>
       <c r="U211" s="94" t="str">
         <f>IF(L211="Related",N211,"-")</f>
         <v>-</v>
       </c>
       <c r="V211" s="94" t="str">
         <f>IF(L211="External",N211,"-")</f>
         <v>-</v>
       </c>
       <c r="X211" s="94" t="str">
         <f>IF($M211="Canadian",IF(OR($N211="",$N211=0),"-",$N211),"-")</f>
         <v>-</v>
       </c>
       <c r="Y211" s="94" t="str">
         <f>IF($M211="Non-Canadian",IF(OR($N211="",$N211=0),"-",$N211),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="212" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="23" t="s">
         <v>270</v>
       </c>
       <c r="B212" s="113" t="s">
-        <v>421</v>
-[...9 lines deleted...]
-      <c r="K212" s="347"/>
+        <v>420</v>
+      </c>
+      <c r="C212" s="410"/>
+      <c r="D212" s="411"/>
+      <c r="E212" s="411"/>
+      <c r="F212" s="411"/>
+      <c r="G212" s="411"/>
+      <c r="H212" s="411"/>
+      <c r="I212" s="411"/>
+      <c r="J212" s="411"/>
+      <c r="K212" s="412"/>
       <c r="L212" s="114"/>
       <c r="M212" s="114"/>
       <c r="N212" s="115"/>
       <c r="O212" s="82" t="str">
         <f t="shared" si="87"/>
         <v/>
       </c>
       <c r="P212" s="286"/>
       <c r="Q212" s="287"/>
       <c r="R212" s="224">
         <f t="shared" si="88"/>
         <v>0</v>
       </c>
       <c r="T212" s="94" t="str">
         <f>IF(L212="Internal",N212,"-")</f>
         <v>-</v>
       </c>
       <c r="U212" s="94" t="str">
         <f>IF(L212="Related",N212,"-")</f>
         <v>-</v>
       </c>
       <c r="V212" s="94" t="str">
         <f>IF(L212="External",N212,"-")</f>
         <v>-</v>
       </c>
       <c r="X212" s="94" t="str">
         <f>IF($M212="Canadian",IF(OR($N212="",$N212=0),"-",$N212),"-")</f>
         <v>-</v>
       </c>
       <c r="Y212" s="94" t="str">
         <f>IF($M212="Non-Canadian",IF(OR($N212="",$N212=0),"-",$N212),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="213" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A213" s="128"/>
-      <c r="B213" s="389" t="s">
+      <c r="B213" s="435" t="s">
         <v>271</v>
       </c>
-      <c r="C213" s="355"/>
-[...10 lines deleted...]
-      <c r="N213" s="356"/>
+      <c r="C213" s="389"/>
+      <c r="D213" s="389"/>
+      <c r="E213" s="389"/>
+      <c r="F213" s="389"/>
+      <c r="G213" s="389"/>
+      <c r="H213" s="389"/>
+      <c r="I213" s="389"/>
+      <c r="J213" s="389"/>
+      <c r="K213" s="389"/>
+      <c r="L213" s="389"/>
+      <c r="M213" s="389"/>
+      <c r="N213" s="372"/>
       <c r="P213" s="150"/>
       <c r="Q213" s="151"/>
       <c r="R213" s="225"/>
       <c r="T213" s="280"/>
       <c r="U213" s="280"/>
       <c r="V213" s="280"/>
       <c r="X213" s="280"/>
       <c r="Y213" s="280"/>
       <c r="AB213" s="2"/>
       <c r="AC213" s="2"/>
       <c r="AD213" s="2"/>
     </row>
     <row r="214" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B214" s="34" t="s">
         <v>273</v>
       </c>
-      <c r="C214" s="375"/>
-[...7 lines deleted...]
-      <c r="K214" s="347"/>
+      <c r="C214" s="410"/>
+      <c r="D214" s="411"/>
+      <c r="E214" s="411"/>
+      <c r="F214" s="411"/>
+      <c r="G214" s="411"/>
+      <c r="H214" s="411"/>
+      <c r="I214" s="411"/>
+      <c r="J214" s="411"/>
+      <c r="K214" s="412"/>
       <c r="L214" s="116"/>
       <c r="M214" s="116"/>
       <c r="N214" s="117"/>
       <c r="O214" s="82" t="str">
         <f t="shared" ref="O214:O216" si="89">IF(N214&lt;&gt;0,IF(L214="","Allocate cost!  ",""),"")&amp;IF(N214&lt;&gt;0,IF(M214="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P214" s="286"/>
       <c r="Q214" s="287"/>
       <c r="R214" s="224">
         <f t="shared" ref="R214:R216" si="90">SUM(P214+Q214)</f>
         <v>0</v>
       </c>
       <c r="T214" s="94" t="str">
         <f>IF(L214="Internal",N214,"-")</f>
         <v>-</v>
       </c>
       <c r="U214" s="94" t="str">
         <f>IF(L214="Related",N214,"-")</f>
         <v>-</v>
       </c>
       <c r="V214" s="94" t="str">
         <f>IF(L214="External",N214,"-")</f>
         <v>-</v>
       </c>
       <c r="X214" s="94" t="str">
         <f>IF($M214="Canadian",IF(OR($N214="",$N214=0),"-",$N214),"-")</f>
         <v>-</v>
       </c>
       <c r="Y214" s="94" t="str">
         <f>IF($M214="Non-Canadian",IF(OR($N214="",$N214=0),"-",$N214),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="215" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="23" t="s">
         <v>274</v>
       </c>
       <c r="B215" s="24" t="s">
         <v>275</v>
       </c>
-      <c r="C215" s="375"/>
-[...7 lines deleted...]
-      <c r="K215" s="347"/>
+      <c r="C215" s="410"/>
+      <c r="D215" s="411"/>
+      <c r="E215" s="411"/>
+      <c r="F215" s="411"/>
+      <c r="G215" s="411"/>
+      <c r="H215" s="411"/>
+      <c r="I215" s="411"/>
+      <c r="J215" s="411"/>
+      <c r="K215" s="412"/>
       <c r="L215" s="69"/>
       <c r="M215" s="69"/>
       <c r="N215" s="49"/>
       <c r="O215" s="82" t="str">
         <f t="shared" si="89"/>
         <v/>
       </c>
       <c r="P215" s="286"/>
       <c r="Q215" s="287"/>
       <c r="R215" s="224">
         <f t="shared" si="90"/>
         <v>0</v>
       </c>
       <c r="T215" s="94" t="str">
         <f>IF(L215="Internal",N215,"-")</f>
         <v>-</v>
       </c>
       <c r="U215" s="94" t="str">
         <f>IF(L215="Related",N215,"-")</f>
         <v>-</v>
       </c>
       <c r="V215" s="94" t="str">
         <f>IF(L215="External",N215,"-")</f>
         <v>-</v>
       </c>
       <c r="X215" s="94" t="str">
         <f>IF($M215="Canadian",IF(OR($N215="",$N215=0),"-",$N215),"-")</f>
         <v>-</v>
       </c>
       <c r="Y215" s="94" t="str">
         <f>IF($M215="Non-Canadian",IF(OR($N215="",$N215=0),"-",$N215),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="216" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="23" t="s">
         <v>276</v>
       </c>
       <c r="B216" s="24" t="s">
         <v>67</v>
       </c>
-      <c r="C216" s="375"/>
-[...7 lines deleted...]
-      <c r="K216" s="347"/>
+      <c r="C216" s="410"/>
+      <c r="D216" s="411"/>
+      <c r="E216" s="411"/>
+      <c r="F216" s="411"/>
+      <c r="G216" s="411"/>
+      <c r="H216" s="411"/>
+      <c r="I216" s="411"/>
+      <c r="J216" s="411"/>
+      <c r="K216" s="412"/>
       <c r="L216" s="69"/>
       <c r="M216" s="69"/>
       <c r="N216" s="49"/>
       <c r="O216" s="82" t="str">
         <f t="shared" si="89"/>
         <v/>
       </c>
       <c r="P216" s="286"/>
       <c r="Q216" s="287"/>
       <c r="R216" s="224">
         <f t="shared" si="90"/>
         <v>0</v>
       </c>
       <c r="S216" s="82"/>
       <c r="T216" s="94" t="str">
         <f>IF(L216="Internal",N216,"-")</f>
         <v>-</v>
       </c>
       <c r="U216" s="94" t="str">
         <f>IF(L216="Related",N216,"-")</f>
         <v>-</v>
       </c>
       <c r="V216" s="94" t="str">
         <f>IF(L216="External",N216,"-")</f>
         <v>-</v>
       </c>
       <c r="W216" s="66"/>
       <c r="X216" s="94" t="str">
         <f>IF($M216="Canadian",IF(OR($N216="",$N216=0),"-",$N216),"-")</f>
         <v>-</v>
       </c>
       <c r="Y216" s="94" t="str">
         <f>IF($M216="Non-Canadian",IF(OR($N216="",$N216=0),"-",$N216),"-")</f>
         <v>-</v>
       </c>
       <c r="AB216"/>
       <c r="AC216"/>
       <c r="AD216"/>
       <c r="AE216"/>
     </row>
     <row r="217" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A217" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B217" s="39" t="s">
         <v>277</v>
       </c>
-      <c r="C217" s="354"/>
-[...9 lines deleted...]
-      <c r="M217" s="356"/>
+      <c r="C217" s="388"/>
+      <c r="D217" s="389"/>
+      <c r="E217" s="389"/>
+      <c r="F217" s="389"/>
+      <c r="G217" s="389"/>
+      <c r="H217" s="389"/>
+      <c r="I217" s="389"/>
+      <c r="J217" s="389"/>
+      <c r="K217" s="389"/>
+      <c r="L217" s="389"/>
+      <c r="M217" s="372"/>
       <c r="N217" s="35">
         <f>ROUND(SUM(N209:N216),0)</f>
         <v>0</v>
       </c>
       <c r="P217" s="152">
         <f>SUM(P209:P216)</f>
         <v>0</v>
       </c>
       <c r="Q217" s="153">
         <f>SUM(Q209:Q216)</f>
         <v>0</v>
       </c>
       <c r="R217" s="226">
         <f>SUM(R209:R216)</f>
         <v>0</v>
       </c>
       <c r="T217" s="122">
         <f>ROUND(SUM(T209:T216),0)</f>
         <v>0</v>
       </c>
       <c r="U217" s="122">
         <f>ROUND(SUM(U209:U216),0)</f>
         <v>0</v>
       </c>
       <c r="V217" s="122">
@@ -18112,237 +18114,237 @@
         <f>ROUND(SUM(Y209:Y216),0)</f>
         <v>0</v>
       </c>
       <c r="AE217" s="2"/>
     </row>
     <row r="218" spans="1:31" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A218" s="4"/>
       <c r="B218" s="4"/>
       <c r="C218" s="4"/>
       <c r="D218" s="3"/>
       <c r="E218" s="3"/>
       <c r="F218" s="3"/>
       <c r="G218" s="3"/>
       <c r="H218" s="3"/>
       <c r="I218" s="3"/>
       <c r="J218" s="3"/>
       <c r="K218" s="3"/>
       <c r="L218" s="3"/>
       <c r="M218" s="3"/>
       <c r="N218" s="10"/>
       <c r="AB218" s="48"/>
       <c r="AC218" s="48"/>
       <c r="AD218" s="48"/>
     </row>
     <row r="219" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A219" s="398" t="s">
+      <c r="A219" s="443" t="s">
         <v>31</v>
       </c>
-      <c r="B219" s="399"/>
-[...12 lines deleted...]
-      <c r="P219" s="407" t="s">
+      <c r="B219" s="444"/>
+      <c r="C219" s="444"/>
+      <c r="D219" s="444"/>
+      <c r="E219" s="444"/>
+      <c r="F219" s="444"/>
+      <c r="G219" s="444"/>
+      <c r="H219" s="444"/>
+      <c r="I219" s="444"/>
+      <c r="J219" s="444"/>
+      <c r="K219" s="444"/>
+      <c r="L219" s="444"/>
+      <c r="M219" s="444"/>
+      <c r="N219" s="445"/>
+      <c r="P219" s="348" t="s">
         <v>368</v>
       </c>
-      <c r="Q219" s="408"/>
-      <c r="R219" s="409"/>
+      <c r="Q219" s="349"/>
+      <c r="R219" s="350"/>
     </row>
     <row r="220" spans="1:31" s="48" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="351" t="s">
+      <c r="A220" s="378" t="s">
         <v>38</v>
       </c>
-      <c r="B220" s="365" t="s">
+      <c r="B220" s="381" t="s">
         <v>1</v>
       </c>
-      <c r="C220" s="377"/>
-[...7 lines deleted...]
-      <c r="K220" s="379"/>
+      <c r="C220" s="447"/>
+      <c r="D220" s="448"/>
+      <c r="E220" s="448"/>
+      <c r="F220" s="448"/>
+      <c r="G220" s="448"/>
+      <c r="H220" s="448"/>
+      <c r="I220" s="448"/>
+      <c r="J220" s="448"/>
+      <c r="K220" s="449"/>
       <c r="L220" s="52" t="s">
         <v>40</v>
       </c>
       <c r="M220" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="N220" s="357" t="s">
+      <c r="N220" s="401" t="s">
         <v>4</v>
       </c>
       <c r="O220" s="82"/>
-      <c r="P220" s="410" t="s">
+      <c r="P220" s="354" t="s">
         <v>367</v>
       </c>
-      <c r="Q220" s="411"/>
-      <c r="R220" s="412"/>
+      <c r="Q220" s="352"/>
+      <c r="R220" s="353"/>
       <c r="S220" s="82"/>
-      <c r="T220" s="386" t="s">
+      <c r="T220" s="418" t="s">
         <v>316</v>
       </c>
-      <c r="U220" s="387"/>
-      <c r="V220" s="388"/>
+      <c r="U220" s="419"/>
+      <c r="V220" s="420"/>
       <c r="W220" s="296"/>
-      <c r="X220" s="384" t="s">
+      <c r="X220" s="416" t="s">
         <v>317</v>
       </c>
-      <c r="Y220" s="385"/>
+      <c r="Y220" s="417"/>
       <c r="AB220"/>
       <c r="AC220"/>
       <c r="AD220"/>
       <c r="AE220"/>
     </row>
     <row r="221" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A221" s="352"/>
-[...9 lines deleted...]
-      <c r="K221" s="338"/>
+      <c r="A221" s="379"/>
+      <c r="B221" s="380"/>
+      <c r="C221" s="367"/>
+      <c r="D221" s="368"/>
+      <c r="E221" s="368"/>
+      <c r="F221" s="368"/>
+      <c r="G221" s="368"/>
+      <c r="H221" s="368"/>
+      <c r="I221" s="368"/>
+      <c r="J221" s="368"/>
+      <c r="K221" s="369"/>
       <c r="L221" s="88" t="s">
         <v>42</v>
       </c>
       <c r="M221" s="88" t="s">
         <v>43</v>
       </c>
-      <c r="N221" s="358"/>
+      <c r="N221" s="402"/>
       <c r="P221" s="230" t="str">
         <f>$P$12</f>
         <v>-</v>
       </c>
       <c r="Q221" s="149" t="str">
         <f>$P$15</f>
         <v>-</v>
       </c>
       <c r="R221" s="223" t="s">
         <v>346</v>
       </c>
       <c r="T221" s="33" t="s">
         <v>5</v>
       </c>
       <c r="U221" s="33" t="s">
         <v>6</v>
       </c>
       <c r="V221" s="33" t="s">
         <v>7</v>
       </c>
       <c r="X221" s="33" t="s">
         <v>8</v>
       </c>
       <c r="Y221" s="33" t="s">
         <v>9</v>
       </c>
       <c r="AE221" s="48"/>
     </row>
     <row r="222" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B222" s="26" t="s">
         <v>292</v>
       </c>
-      <c r="C222" s="401" t="s">
+      <c r="C222" s="425" t="s">
         <v>388</v>
       </c>
-      <c r="D222" s="402"/>
-[...6 lines deleted...]
-      <c r="K222" s="347"/>
+      <c r="D222" s="426"/>
+      <c r="E222" s="426"/>
+      <c r="F222" s="426"/>
+      <c r="G222" s="426"/>
+      <c r="H222" s="426"/>
+      <c r="I222" s="426"/>
+      <c r="J222" s="426"/>
+      <c r="K222" s="412"/>
       <c r="L222" s="69"/>
       <c r="M222" s="69"/>
       <c r="N222" s="282"/>
       <c r="O222" s="82" t="str">
         <f>IF(N222&gt;$N$161*0.1,"Over 10% cap!  ","")&amp;IF(N222&lt;&gt;0,IF(L222="","Allocate cost!  ",""),"")&amp;IF(N222&lt;&gt;0,IF(M222="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P222" s="286"/>
       <c r="Q222" s="287"/>
       <c r="R222" s="224">
         <f t="shared" ref="R222:R223" si="91">SUM(P222+Q222)</f>
         <v>0</v>
       </c>
       <c r="T222" s="94">
         <f>IF($L222="Internal",ROUND($N222,0),0)</f>
         <v>0</v>
       </c>
       <c r="U222" s="94">
         <f>IF($L222="Related",ROUND($N222,0),0)</f>
         <v>0</v>
       </c>
       <c r="V222" s="94">
         <f>IF($L222="External",ROUND($N222,0),0)</f>
         <v>0</v>
       </c>
       <c r="W222" s="67"/>
       <c r="X222" s="94">
         <f>IF($M222="Canadian",IF(OR($N222="",$N222=0),0,ROUND($N222,0)),0)</f>
         <v>0</v>
       </c>
       <c r="Y222" s="94">
         <f>IF($M222="Non-Canadian",IF(OR($N222="",$N222=0),0,ROUND($N222,0)),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A223" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B223" s="26" t="s">
         <v>293</v>
       </c>
-      <c r="C223" s="401" t="s">
+      <c r="C223" s="425" t="s">
         <v>388</v>
       </c>
-      <c r="D223" s="402"/>
-[...6 lines deleted...]
-      <c r="K223" s="347"/>
+      <c r="D223" s="426"/>
+      <c r="E223" s="426"/>
+      <c r="F223" s="426"/>
+      <c r="G223" s="426"/>
+      <c r="H223" s="426"/>
+      <c r="I223" s="426"/>
+      <c r="J223" s="426"/>
+      <c r="K223" s="412"/>
       <c r="L223" s="299"/>
       <c r="M223" s="69"/>
       <c r="N223" s="297"/>
       <c r="O223" s="82" t="str">
         <f>IF(N223&gt;$N$161*0.1,"Over 10% cap!  ","")&amp;IF(N223&lt;&gt;0,IF(L223="","Allocate cost!  ",""),"")&amp;IF(N223&lt;&gt;0,IF(M223="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P223" s="291"/>
       <c r="Q223" s="292"/>
       <c r="R223" s="227">
         <f t="shared" si="91"/>
         <v>0</v>
       </c>
       <c r="T223" s="94">
         <f>IF($L223="Internal",ROUND($N223,0),0)</f>
         <v>0</v>
       </c>
       <c r="U223" s="94">
         <f>IF($L223="Related",ROUND($N223,0),0)</f>
         <v>0</v>
       </c>
       <c r="V223" s="94">
         <f>IF($L223="External",ROUND($N223,0),0)</f>
         <v>0</v>
       </c>
@@ -18357,67 +18359,67 @@
       </c>
     </row>
     <row r="224" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A224" s="50"/>
       <c r="B224" s="5"/>
       <c r="C224" s="11"/>
       <c r="D224" s="11"/>
       <c r="E224" s="11"/>
       <c r="F224" s="11"/>
       <c r="G224" s="11"/>
       <c r="H224" s="11"/>
       <c r="I224" s="11"/>
       <c r="J224" s="11"/>
       <c r="K224" s="11"/>
       <c r="L224" s="118"/>
       <c r="M224" s="118"/>
       <c r="N224" s="119"/>
       <c r="T224" s="120"/>
       <c r="U224" s="120"/>
       <c r="V224" s="120"/>
       <c r="X224" s="120"/>
       <c r="Y224" s="120"/>
     </row>
     <row r="225" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A225" s="90"/>
-      <c r="B225" s="390" t="s">
+      <c r="B225" s="436" t="s">
         <v>333</v>
       </c>
-      <c r="C225" s="391"/>
-[...9 lines deleted...]
-      <c r="M225" s="392"/>
+      <c r="C225" s="437"/>
+      <c r="D225" s="437"/>
+      <c r="E225" s="437"/>
+      <c r="F225" s="437"/>
+      <c r="G225" s="437"/>
+      <c r="H225" s="437"/>
+      <c r="I225" s="437"/>
+      <c r="J225" s="437"/>
+      <c r="K225" s="437"/>
+      <c r="L225" s="437"/>
+      <c r="M225" s="438"/>
       <c r="N225" s="170">
         <f>SUM(N24+N35+N45+N61+N75+N86+N99+N107+N114+N127+N142+N159+N178+N199+N217+N222+N223)</f>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="P225" s="156">
         <f>SUM(P223+P222+P217+P199+P178+P159+P142+P127+P114+P107+P99+P86+P75+P61+P45+P35+P24)</f>
         <v>0</v>
       </c>
       <c r="Q225" s="156">
         <f>SUM(Q223+Q222+Q217+Q199+Q178+Q159+Q142+Q127+Q114+Q107+Q99+Q86+Q75+Q61+Q45+Q35+Q24)</f>
         <v>0</v>
       </c>
       <c r="R225" s="157">
         <f>SUM(R223+R222+R217+R199+R178+R159+R142+R127+R114+R107+R99+R86+R75+R61+R45+R35+R24)</f>
         <v>0</v>
       </c>
       <c r="T225" s="156">
         <f>SUM(T223+T222+T217+T199+T178+T159+T142+T127+T114+T107+T99+T86+T75+T61+T45+T35+T24)</f>
         <v>0</v>
       </c>
       <c r="U225" s="156">
         <f>SUM(U223+U222+U217+U199+U178+U159+U142+U127+U114+U107+U99+U86+U75+U61+U45+U35+U24)</f>
         <v>0</v>
       </c>
       <c r="V225" s="157">
         <f>SUM(V223+V222+V217+V199+V178+V159+V142+V127+V114+V107+V99+V86+V75+V61+V45+V35+V24)</f>
         <v>0</v>
       </c>
@@ -18448,118 +18450,118 @@
       <c r="K226" s="4"/>
       <c r="L226" s="4"/>
       <c r="M226" s="4"/>
       <c r="N226" s="4"/>
       <c r="R226" s="66"/>
       <c r="T226" s="172"/>
       <c r="U226" s="158">
         <f>SUM(T225:U225)</f>
         <v>0</v>
       </c>
       <c r="V226" s="159">
         <f>T225+U225+V225</f>
         <v>0</v>
       </c>
       <c r="W226" s="171"/>
       <c r="X226" s="172"/>
       <c r="Y226" s="159">
         <f>X225+Y225</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="180" t="s">
         <v>35</v>
       </c>
-      <c r="B227" s="393" t="s">
+      <c r="B227" s="439" t="s">
         <v>376</v>
       </c>
-      <c r="C227" s="394"/>
-[...9 lines deleted...]
-      <c r="M227" s="392"/>
+      <c r="C227" s="440"/>
+      <c r="D227" s="440"/>
+      <c r="E227" s="440"/>
+      <c r="F227" s="440"/>
+      <c r="G227" s="440"/>
+      <c r="H227" s="440"/>
+      <c r="I227" s="440"/>
+      <c r="J227" s="440"/>
+      <c r="K227" s="440"/>
+      <c r="L227" s="440"/>
+      <c r="M227" s="438"/>
       <c r="N227" s="173">
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:31" s="92" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A228" s="18"/>
       <c r="B228" s="4"/>
       <c r="C228" s="4"/>
       <c r="D228" s="19"/>
       <c r="E228" s="4"/>
       <c r="F228" s="4"/>
       <c r="G228" s="4"/>
       <c r="H228" s="4"/>
       <c r="I228" s="4"/>
       <c r="J228" s="4"/>
       <c r="K228" s="4"/>
       <c r="L228" s="4"/>
       <c r="M228" s="4"/>
       <c r="N228" s="4"/>
       <c r="O228" s="82"/>
       <c r="P228" s="82"/>
       <c r="Q228" s="82"/>
       <c r="R228" s="82"/>
       <c r="S228" s="91"/>
       <c r="T228"/>
       <c r="U228"/>
       <c r="V228"/>
       <c r="W228" s="66"/>
       <c r="X228"/>
       <c r="Y228"/>
       <c r="AB228"/>
       <c r="AC228"/>
       <c r="AD228"/>
       <c r="AE228"/>
     </row>
     <row r="229" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A229" s="381" t="s">
+      <c r="A229" s="434" t="s">
         <v>332</v>
       </c>
-      <c r="B229" s="382"/>
-[...10 lines deleted...]
-      <c r="M229" s="383"/>
+      <c r="B229" s="408"/>
+      <c r="C229" s="408"/>
+      <c r="D229" s="408"/>
+      <c r="E229" s="408"/>
+      <c r="F229" s="408"/>
+      <c r="G229" s="408"/>
+      <c r="H229" s="408"/>
+      <c r="I229" s="408"/>
+      <c r="J229" s="408"/>
+      <c r="K229" s="408"/>
+      <c r="L229" s="408"/>
+      <c r="M229" s="409"/>
       <c r="N229" s="35">
         <f>N225+N227</f>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="O229" s="91"/>
       <c r="T229" s="92"/>
       <c r="U229" s="92"/>
       <c r="V229" s="92"/>
       <c r="W229" s="93"/>
       <c r="X229" s="92"/>
       <c r="Y229" s="92"/>
       <c r="AE229" s="92"/>
     </row>
     <row r="230" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="18"/>
       <c r="B230" s="4"/>
       <c r="C230" s="4"/>
       <c r="D230" s="19"/>
       <c r="E230" s="4"/>
       <c r="F230" s="4"/>
       <c r="G230" s="4"/>
       <c r="H230" s="4"/>
       <c r="I230" s="4"/>
       <c r="J230" s="4"/>
       <c r="K230" s="4"/>
       <c r="L230" s="4"/>
       <c r="M230" s="4"/>
       <c r="N230" s="4"/>
@@ -18589,150 +18591,150 @@
       <c r="W231" s="266"/>
     </row>
     <row r="232" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="18"/>
       <c r="B232" s="4"/>
       <c r="C232" s="4"/>
       <c r="D232" s="19"/>
       <c r="E232" s="4"/>
       <c r="F232" s="4"/>
       <c r="G232" s="4"/>
       <c r="H232" s="4"/>
       <c r="I232" s="4"/>
       <c r="J232" s="4"/>
       <c r="K232" s="4"/>
       <c r="L232" s="4"/>
       <c r="M232" s="4"/>
       <c r="N232" s="4"/>
     </row>
     <row r="233" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="18"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="19"/>
       <c r="E233" s="4"/>
       <c r="F233" s="4"/>
-      <c r="G233" s="369" t="str">
+      <c r="G233" s="431" t="str">
         <f>P12</f>
         <v>-</v>
       </c>
-      <c r="H233" s="370"/>
-      <c r="I233" s="369" t="str">
+      <c r="H233" s="432"/>
+      <c r="I233" s="431" t="str">
         <f>Q12</f>
         <v>-</v>
       </c>
-      <c r="J233" s="371"/>
+      <c r="J233" s="433"/>
       <c r="K233" s="302"/>
       <c r="L233" s="236"/>
       <c r="M233" s="191" t="s">
         <v>356</v>
       </c>
       <c r="N233" s="283">
         <f>P225</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="18"/>
       <c r="B234" s="4"/>
       <c r="C234" s="4"/>
       <c r="D234" s="19"/>
       <c r="E234" s="4"/>
       <c r="F234" s="4"/>
       <c r="G234" s="4"/>
       <c r="H234" s="4"/>
       <c r="I234" s="271"/>
       <c r="J234" s="271"/>
       <c r="K234" s="271"/>
       <c r="L234" s="271"/>
       <c r="M234" s="271"/>
       <c r="N234" s="284"/>
     </row>
     <row r="235" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="18"/>
       <c r="B235" s="4"/>
       <c r="C235" s="4"/>
       <c r="D235" s="19"/>
       <c r="E235" s="4"/>
       <c r="F235" s="4"/>
-      <c r="G235" s="369" t="str">
+      <c r="G235" s="431" t="str">
         <f>P15</f>
         <v>-</v>
       </c>
-      <c r="H235" s="370"/>
-      <c r="I235" s="369" t="str">
+      <c r="H235" s="432"/>
+      <c r="I235" s="431" t="str">
         <f>Q15</f>
         <v>-</v>
       </c>
-      <c r="J235" s="371"/>
+      <c r="J235" s="433"/>
       <c r="K235" s="302"/>
       <c r="L235" s="272"/>
       <c r="M235" s="191" t="s">
         <v>357</v>
       </c>
       <c r="N235" s="283">
         <f>Q225</f>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A236" s="18"/>
       <c r="B236" s="4"/>
       <c r="C236" s="4"/>
       <c r="D236" s="19"/>
       <c r="E236" s="4"/>
       <c r="F236" s="4"/>
       <c r="G236" s="4"/>
       <c r="H236" s="4"/>
       <c r="I236" s="273"/>
       <c r="J236" s="273"/>
       <c r="K236" s="273"/>
       <c r="L236" s="273"/>
       <c r="M236" s="273"/>
       <c r="N236" s="285"/>
     </row>
     <row r="237" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A237" s="309" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B237" s="4"/>
       <c r="C237" s="4"/>
       <c r="D237" s="19"/>
       <c r="E237" s="4"/>
       <c r="F237" s="4"/>
       <c r="G237" s="4"/>
       <c r="H237" s="4"/>
       <c r="I237" s="251"/>
       <c r="J237" s="251"/>
       <c r="K237" s="251"/>
       <c r="L237" s="274"/>
       <c r="M237" s="275" t="s">
         <v>323</v>
       </c>
       <c r="N237" s="159">
         <f>N235+N233+N229</f>
-        <v>0</v>
+        <v>100</v>
       </c>
     </row>
     <row r="238" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="18"/>
       <c r="B238" s="4"/>
       <c r="C238" s="4"/>
       <c r="D238" s="19"/>
       <c r="E238" s="4"/>
       <c r="F238" s="4"/>
       <c r="G238" s="4"/>
       <c r="H238" s="4"/>
       <c r="I238" s="4"/>
       <c r="J238" s="4"/>
       <c r="K238" s="4"/>
       <c r="L238" s="4"/>
       <c r="M238" s="4"/>
       <c r="N238" s="4"/>
     </row>
     <row r="239" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="18"/>
       <c r="B239" s="4"/>
       <c r="C239" s="4"/>
       <c r="D239" s="19"/>
       <c r="E239" s="4"/>
       <c r="F239" s="4"/>
@@ -19094,338 +19096,338 @@
       </c>
       <c r="K283" s="252"/>
     </row>
     <row r="284" spans="9:13" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I284" s="251" t="s">
         <v>373</v>
       </c>
       <c r="J284" s="253">
         <f>$X$178+$X$199</f>
         <v>0</v>
       </c>
       <c r="K284" s="253"/>
     </row>
     <row r="285" spans="9:13" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I285" s="254" t="s">
         <v>374</v>
       </c>
       <c r="J285" s="255" t="e">
         <f>J284/J283</f>
         <v>#DIV/0!</v>
       </c>
       <c r="K285" s="255"/>
     </row>
   </sheetData>
   <mergeCells count="288">
+    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="C28:K28"/>
+    <mergeCell ref="C30:K30"/>
+    <mergeCell ref="C32:K32"/>
+    <mergeCell ref="C33:K33"/>
+    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="C175:K175"/>
+    <mergeCell ref="C176:K176"/>
+    <mergeCell ref="C177:K177"/>
+    <mergeCell ref="C38:K38"/>
+    <mergeCell ref="C39:K39"/>
+    <mergeCell ref="C41:K41"/>
+    <mergeCell ref="C42:K42"/>
+    <mergeCell ref="C43:K43"/>
+    <mergeCell ref="C44:K44"/>
+    <mergeCell ref="A48:N48"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="N117:N118"/>
+    <mergeCell ref="N102:N103"/>
+    <mergeCell ref="L50:L51"/>
+    <mergeCell ref="M50:M51"/>
+    <mergeCell ref="L64:L65"/>
+    <mergeCell ref="L110:L111"/>
+    <mergeCell ref="M110:M111"/>
+    <mergeCell ref="L117:L118"/>
+    <mergeCell ref="M117:M118"/>
+    <mergeCell ref="L132:L133"/>
+    <mergeCell ref="M132:M133"/>
+    <mergeCell ref="L145:L146"/>
+    <mergeCell ref="M145:M146"/>
+    <mergeCell ref="H132:I132"/>
+    <mergeCell ref="H117:I117"/>
+    <mergeCell ref="M64:M65"/>
+    <mergeCell ref="L78:L79"/>
+    <mergeCell ref="M78:M79"/>
+    <mergeCell ref="L89:L90"/>
+    <mergeCell ref="M89:M90"/>
+    <mergeCell ref="L102:L103"/>
+    <mergeCell ref="M102:M103"/>
+    <mergeCell ref="A52:N52"/>
+    <mergeCell ref="H102:I102"/>
+    <mergeCell ref="B64:B65"/>
+    <mergeCell ref="N64:N65"/>
+    <mergeCell ref="A102:A103"/>
+    <mergeCell ref="A89:A90"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="C61:M61"/>
+    <mergeCell ref="B50:B51"/>
+    <mergeCell ref="E64:G64"/>
+    <mergeCell ref="E50:G50"/>
+    <mergeCell ref="C50:C51"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="G233:H233"/>
+    <mergeCell ref="I233:J233"/>
+    <mergeCell ref="C127:M127"/>
+    <mergeCell ref="A206:N206"/>
+    <mergeCell ref="C215:K215"/>
+    <mergeCell ref="C216:K216"/>
+    <mergeCell ref="C220:K220"/>
+    <mergeCell ref="C221:K221"/>
+    <mergeCell ref="C186:K186"/>
+    <mergeCell ref="C187:K187"/>
+    <mergeCell ref="C188:K188"/>
+    <mergeCell ref="C189:K189"/>
+    <mergeCell ref="C190:K190"/>
+    <mergeCell ref="C191:K191"/>
+    <mergeCell ref="C192:K192"/>
+    <mergeCell ref="C193:K193"/>
+    <mergeCell ref="C194:K194"/>
+    <mergeCell ref="G235:H235"/>
+    <mergeCell ref="I235:J235"/>
+    <mergeCell ref="A229:M229"/>
+    <mergeCell ref="X145:Y145"/>
+    <mergeCell ref="X167:Y167"/>
+    <mergeCell ref="X181:Y181"/>
+    <mergeCell ref="T181:V181"/>
+    <mergeCell ref="B210:N210"/>
+    <mergeCell ref="B213:N213"/>
+    <mergeCell ref="B225:M225"/>
+    <mergeCell ref="B227:M227"/>
+    <mergeCell ref="C167:K167"/>
+    <mergeCell ref="C168:K168"/>
+    <mergeCell ref="C169:K169"/>
+    <mergeCell ref="C170:K170"/>
+    <mergeCell ref="C171:K171"/>
+    <mergeCell ref="C172:K172"/>
+    <mergeCell ref="C173:K173"/>
+    <mergeCell ref="C174:K174"/>
+    <mergeCell ref="C156:F156"/>
+    <mergeCell ref="A219:N219"/>
+    <mergeCell ref="A204:N204"/>
+    <mergeCell ref="A220:A221"/>
+    <mergeCell ref="B220:B221"/>
+    <mergeCell ref="C195:K195"/>
+    <mergeCell ref="C196:K196"/>
+    <mergeCell ref="C197:K197"/>
+    <mergeCell ref="C222:K222"/>
+    <mergeCell ref="C223:K223"/>
+    <mergeCell ref="C114:M114"/>
+    <mergeCell ref="X89:Y89"/>
+    <mergeCell ref="E102:G102"/>
+    <mergeCell ref="E110:G110"/>
+    <mergeCell ref="E117:G117"/>
+    <mergeCell ref="C136:F136"/>
+    <mergeCell ref="C148:F148"/>
+    <mergeCell ref="C149:F149"/>
+    <mergeCell ref="H145:I145"/>
+    <mergeCell ref="C146:F146"/>
+    <mergeCell ref="C145:F145"/>
+    <mergeCell ref="X110:Y110"/>
+    <mergeCell ref="T110:V110"/>
+    <mergeCell ref="O102:O103"/>
+    <mergeCell ref="B131:N131"/>
+    <mergeCell ref="B110:B111"/>
+    <mergeCell ref="P109:R109"/>
+    <mergeCell ref="B132:B133"/>
+    <mergeCell ref="C181:K181"/>
+    <mergeCell ref="X132:Y132"/>
+    <mergeCell ref="X102:Y102"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="C158:F158"/>
+    <mergeCell ref="T102:V102"/>
+    <mergeCell ref="T89:V89"/>
+    <mergeCell ref="C142:M142"/>
+    <mergeCell ref="N89:N90"/>
+    <mergeCell ref="N78:N79"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="N110:N111"/>
+    <mergeCell ref="B117:B118"/>
+    <mergeCell ref="C141:F141"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="H78:I78"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="E78:G78"/>
+    <mergeCell ref="C107:M107"/>
+    <mergeCell ref="E89:G89"/>
+    <mergeCell ref="C137:F137"/>
+    <mergeCell ref="C147:F147"/>
+    <mergeCell ref="T117:V117"/>
+    <mergeCell ref="T132:V132"/>
+    <mergeCell ref="H110:I110"/>
+    <mergeCell ref="A110:A111"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="T78:V78"/>
+    <mergeCell ref="A132:A133"/>
+    <mergeCell ref="X117:Y117"/>
+    <mergeCell ref="C199:M199"/>
+    <mergeCell ref="T50:V50"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="X50:Y50"/>
+    <mergeCell ref="X64:Y64"/>
+    <mergeCell ref="X78:Y78"/>
+    <mergeCell ref="N38:N39"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="T27:V27"/>
+    <mergeCell ref="T19:V19"/>
+    <mergeCell ref="T38:V38"/>
+    <mergeCell ref="N50:N51"/>
+    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="T64:V64"/>
+    <mergeCell ref="P64:R64"/>
+    <mergeCell ref="C31:J31"/>
+    <mergeCell ref="T17:Y17"/>
+    <mergeCell ref="X220:Y220"/>
+    <mergeCell ref="C151:F151"/>
+    <mergeCell ref="C152:F152"/>
+    <mergeCell ref="C153:F153"/>
+    <mergeCell ref="T167:V167"/>
+    <mergeCell ref="T220:V220"/>
+    <mergeCell ref="N220:N221"/>
+    <mergeCell ref="C154:F154"/>
+    <mergeCell ref="X207:Y207"/>
+    <mergeCell ref="T207:V207"/>
+    <mergeCell ref="C138:F138"/>
+    <mergeCell ref="C110:C111"/>
+    <mergeCell ref="T145:V145"/>
+    <mergeCell ref="N145:N146"/>
+    <mergeCell ref="P220:R220"/>
+    <mergeCell ref="P110:R110"/>
+    <mergeCell ref="P116:R116"/>
+    <mergeCell ref="P117:R117"/>
+    <mergeCell ref="P131:R131"/>
+    <mergeCell ref="P132:R132"/>
+    <mergeCell ref="P144:R144"/>
+    <mergeCell ref="P145:R145"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="P166:R166"/>
+    <mergeCell ref="P167:R167"/>
+    <mergeCell ref="P180:R180"/>
+    <mergeCell ref="P181:R181"/>
+    <mergeCell ref="P206:R206"/>
+    <mergeCell ref="P207:R207"/>
+    <mergeCell ref="P219:R219"/>
+    <mergeCell ref="N167:N168"/>
+    <mergeCell ref="A161:M161"/>
+    <mergeCell ref="A207:A208"/>
+    <mergeCell ref="N207:N208"/>
+    <mergeCell ref="C217:M217"/>
+    <mergeCell ref="B207:B208"/>
+    <mergeCell ref="C184:K184"/>
+    <mergeCell ref="C185:K185"/>
+    <mergeCell ref="C182:K182"/>
+    <mergeCell ref="C183:K183"/>
+    <mergeCell ref="C198:K198"/>
+    <mergeCell ref="C207:K207"/>
+    <mergeCell ref="C208:K208"/>
+    <mergeCell ref="C209:K209"/>
+    <mergeCell ref="C211:K211"/>
+    <mergeCell ref="C212:K212"/>
+    <mergeCell ref="C214:K214"/>
+    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="C159:M159"/>
+    <mergeCell ref="B167:B168"/>
+    <mergeCell ref="A181:A182"/>
+    <mergeCell ref="C178:M178"/>
+    <mergeCell ref="A165:N165"/>
+    <mergeCell ref="A164:N164"/>
+    <mergeCell ref="A163:N163"/>
+    <mergeCell ref="B181:B182"/>
+    <mergeCell ref="A167:A168"/>
+    <mergeCell ref="N181:N182"/>
+    <mergeCell ref="N132:N133"/>
+    <mergeCell ref="A117:A118"/>
+    <mergeCell ref="A145:A146"/>
+    <mergeCell ref="C150:F150"/>
+    <mergeCell ref="C157:F157"/>
+    <mergeCell ref="C134:F134"/>
+    <mergeCell ref="C135:F135"/>
+    <mergeCell ref="C140:F140"/>
+    <mergeCell ref="C132:F132"/>
+    <mergeCell ref="C133:F133"/>
+    <mergeCell ref="C117:C118"/>
+    <mergeCell ref="C139:F139"/>
+    <mergeCell ref="C155:F155"/>
+    <mergeCell ref="C27:K27"/>
+    <mergeCell ref="P102:R102"/>
+    <mergeCell ref="P2:Y4"/>
+    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N12"/>
+    <mergeCell ref="P9:R9"/>
+    <mergeCell ref="A64:A65"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="P88:R88"/>
+    <mergeCell ref="P89:R89"/>
+    <mergeCell ref="H64:I64"/>
+    <mergeCell ref="C75:M75"/>
+    <mergeCell ref="C86:M86"/>
+    <mergeCell ref="C99:M99"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="P77:R77"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="P78:R78"/>
     <mergeCell ref="A40:N40"/>
     <mergeCell ref="A9:N9"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A13:N14"/>
     <mergeCell ref="P63:R63"/>
     <mergeCell ref="P101:R101"/>
     <mergeCell ref="P10:R10"/>
     <mergeCell ref="P13:R13"/>
     <mergeCell ref="P19:R19"/>
     <mergeCell ref="P26:R26"/>
     <mergeCell ref="P27:R27"/>
     <mergeCell ref="P18:R18"/>
     <mergeCell ref="P37:R37"/>
     <mergeCell ref="P38:R38"/>
     <mergeCell ref="P49:R49"/>
     <mergeCell ref="P50:R50"/>
     <mergeCell ref="C34:K34"/>
     <mergeCell ref="C35:M35"/>
     <mergeCell ref="C36:J36"/>
     <mergeCell ref="C19:K19"/>
     <mergeCell ref="C20:K20"/>
     <mergeCell ref="C22:K22"/>
     <mergeCell ref="C23:K23"/>
-    <mergeCell ref="C27:K27"/>
-[...262 lines deleted...]
-    <mergeCell ref="L64:L65"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="N22:N23">
     <cfRule type="expression" dxfId="9" priority="32">
       <formula>$N$22&gt;$N$161*0.1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N202">
     <cfRule type="cellIs" dxfId="8" priority="2" operator="equal">
       <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="7" priority="3" operator="lessThan">
       <formula>25%</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="4" operator="greaterThan">
       <formula>50%</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="5" priority="16" operator="greaterThanOrEqual">
       <formula>0.25</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="18" operator="lessThanOrEqual">
       <formula>0.5</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N222">
@@ -19467,51 +19469,51 @@
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="62" max="16383" man="1"/>
     <brk id="108" max="16383" man="1"/>
     <brk id="203" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="H54:H60 H66:H74 H80:H85 H91:H98 H104:H106 H112:H113 H119:H126 H53" formulaRange="1"/>
     <ignoredError sqref="A130 A18 A26 A24 A35 A37 A45 A49 A61 A63 A75 A86 A99 A101 A107 A109 A114 A116 A127 A142 A159 A178 A199 A205" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P65"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScalePageLayoutView="40" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="J9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" activeCell="R22" sqref="R22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.6640625" customWidth="1"/>
     <col min="2" max="2" width="43.88671875" customWidth="1"/>
     <col min="3" max="3" width="9.44140625" customWidth="1"/>
     <col min="257" max="257" width="11.6640625" customWidth="1"/>
     <col min="258" max="258" width="44.5546875" customWidth="1"/>
     <col min="259" max="259" width="9.44140625" customWidth="1"/>
     <col min="513" max="513" width="11.6640625" customWidth="1"/>
     <col min="514" max="514" width="44.5546875" customWidth="1"/>
     <col min="515" max="515" width="9.44140625" customWidth="1"/>
     <col min="769" max="769" width="11.6640625" customWidth="1"/>
     <col min="770" max="770" width="44.5546875" customWidth="1"/>
     <col min="771" max="771" width="9.44140625" customWidth="1"/>
     <col min="1025" max="1025" width="11.6640625" customWidth="1"/>
     <col min="1026" max="1026" width="44.5546875" customWidth="1"/>
     <col min="1027" max="1027" width="9.44140625" customWidth="1"/>
     <col min="1281" max="1281" width="11.6640625" customWidth="1"/>
     <col min="1282" max="1282" width="44.5546875" customWidth="1"/>
     <col min="1283" max="1283" width="9.44140625" customWidth="1"/>
     <col min="1537" max="1537" width="11.6640625" customWidth="1"/>
     <col min="1538" max="1538" width="44.5546875" customWidth="1"/>
     <col min="1539" max="1539" width="9.44140625" customWidth="1"/>
     <col min="1793" max="1793" width="11.6640625" customWidth="1"/>
     <col min="1794" max="1794" width="44.5546875" customWidth="1"/>
     <col min="1795" max="1795" width="9.44140625" customWidth="1"/>
@@ -19718,89 +19720,89 @@
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="58" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="58" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="145" t="s">
         <v>314</v>
       </c>
       <c r="C4" s="479" t="str">
         <f>Detail!C4</f>
         <v>-</v>
       </c>
-      <c r="D4" s="453"/>
-[...1 lines deleted...]
-      <c r="F4" s="453"/>
+      <c r="D4" s="341"/>
+      <c r="E4" s="341"/>
+      <c r="F4" s="341"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="146" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
       <c r="B5" s="145" t="s">
         <v>313</v>
       </c>
       <c r="C5" s="479" t="str">
         <f>Detail!C5</f>
         <v>-</v>
       </c>
-      <c r="D5" s="453"/>
-[...1 lines deleted...]
-      <c r="F5" s="453"/>
+      <c r="D5" s="341"/>
+      <c r="E5" s="341"/>
+      <c r="F5" s="341"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
@@ -19836,51 +19838,51 @@
         <v>285</v>
       </c>
       <c r="J7" s="97" t="s">
         <v>285</v>
       </c>
       <c r="K7" s="97" t="s">
         <v>285</v>
       </c>
       <c r="L7" s="97" t="s">
         <v>285</v>
       </c>
       <c r="M7" s="97" t="s">
         <v>285</v>
       </c>
       <c r="N7" s="97" t="s">
         <v>285</v>
       </c>
       <c r="O7" s="97" t="s">
         <v>285</v>
       </c>
       <c r="P7" s="477" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A8" s="360"/>
+      <c r="A8" s="453"/>
       <c r="B8" s="481"/>
       <c r="C8" s="482"/>
       <c r="D8" s="97" t="s">
         <v>286</v>
       </c>
       <c r="E8" s="97" t="s">
         <v>286</v>
       </c>
       <c r="F8" s="97" t="s">
         <v>286</v>
       </c>
       <c r="G8" s="97" t="s">
         <v>286</v>
       </c>
       <c r="H8" s="97" t="s">
         <v>286</v>
       </c>
       <c r="I8" s="97" t="s">
         <v>286</v>
       </c>
       <c r="J8" s="97" t="s">
         <v>286</v>
       </c>
       <c r="K8" s="97" t="s">
         <v>286</v>
@@ -19926,51 +19928,51 @@
       <c r="B10" s="169"/>
       <c r="C10" s="99"/>
       <c r="D10" s="99"/>
       <c r="E10" s="99"/>
       <c r="F10" s="99"/>
       <c r="G10" s="99"/>
       <c r="H10" s="99"/>
       <c r="I10" s="99"/>
       <c r="J10" s="99"/>
       <c r="K10" s="99"/>
       <c r="L10" s="99"/>
       <c r="M10" s="99"/>
       <c r="N10" s="99"/>
       <c r="O10" s="99"/>
       <c r="P10" s="99"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="100" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="101" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="219">
         <f>Detail!N24</f>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="D11" s="219">
         <v>0</v>
       </c>
       <c r="E11" s="219">
         <v>0</v>
       </c>
       <c r="F11" s="219">
         <v>0</v>
       </c>
       <c r="G11" s="219">
         <v>0</v>
       </c>
       <c r="H11" s="219">
         <v>0</v>
       </c>
       <c r="I11" s="219">
         <v>0</v>
       </c>
       <c r="J11" s="219">
         <v>0</v>
       </c>
       <c r="K11" s="219">
         <v>0</v>
       </c>
@@ -20080,51 +20082,51 @@
       </c>
       <c r="L13" s="219">
         <v>0</v>
       </c>
       <c r="M13" s="219">
         <v>0</v>
       </c>
       <c r="N13" s="219">
         <v>0</v>
       </c>
       <c r="O13" s="219">
         <v>0</v>
       </c>
       <c r="P13" s="219">
         <f>SUM(D13:O13)</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A14" s="103"/>
       <c r="B14" s="104" t="s">
         <v>345</v>
       </c>
       <c r="C14" s="220">
         <f>SUM(C11:C13)</f>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="D14" s="219">
         <f t="shared" ref="D14:P14" si="0">SUM(D11:D13)</f>
         <v>0</v>
       </c>
       <c r="E14" s="219">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F14" s="219">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G14" s="219">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H14" s="219">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="219">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
@@ -21326,51 +21328,51 @@
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A43" s="99"/>
       <c r="B43" s="101"/>
       <c r="C43" s="221"/>
       <c r="D43" s="221"/>
       <c r="E43" s="221"/>
       <c r="F43" s="221"/>
       <c r="G43" s="221"/>
       <c r="H43" s="221"/>
       <c r="I43" s="221"/>
       <c r="J43" s="221"/>
       <c r="K43" s="221"/>
       <c r="L43" s="221"/>
       <c r="M43" s="221"/>
       <c r="N43" s="221"/>
       <c r="O43" s="221"/>
       <c r="P43" s="221"/>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A44" s="99"/>
       <c r="B44" s="131" t="s">
         <v>320</v>
       </c>
       <c r="C44" s="222">
         <f>SUM(C14+C24+C29+C34+C38+C41+C42)</f>
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="D44" s="221">
         <f t="shared" ref="D44:P44" si="6">SUM(D14+D24+D29+D34+D38+D41+D42)</f>
         <v>0</v>
       </c>
       <c r="E44" s="221">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="F44" s="221">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="G44" s="221">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="H44" s="221">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I44" s="221">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
@@ -22108,122 +22110,122 @@
       </c>
       <c r="K62" s="221">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L62" s="221">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M62" s="221">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N62" s="221">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="O62" s="221">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="P62" s="221"/>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="48" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="35" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A11:A13 A17:A22" numberStoredAsText="1"/>
     <ignoredError sqref="P48:P53 P54:P56" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE63BE06-5894-4311-B4AD-8408BB359851}">
   <dimension ref="A1:M55"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="N6" sqref="N6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="1.33203125" customWidth="1"/>
     <col min="7" max="7" width="4.5546875" customWidth="1"/>
     <col min="9" max="9" width="42.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="241"/>
       <c r="B1" s="242"/>
       <c r="C1" s="242"/>
       <c r="D1" s="242"/>
       <c r="E1" s="242"/>
       <c r="F1" s="242"/>
       <c r="G1" s="242"/>
       <c r="H1" s="242"/>
       <c r="I1" s="242"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="58" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="243"/>
       <c r="E3" s="244"/>
       <c r="F3" s="244"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="58" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="244"/>
       <c r="E4" s="244"/>
       <c r="F4" s="244"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="58" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="243"/>
       <c r="E5" s="244"/>
       <c r="F5" s="244"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="244"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.2">
@@ -22241,114 +22243,114 @@
         <v>391</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="243"/>
       <c r="E7" s="244"/>
       <c r="F7" s="244"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="244"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B8" s="298"/>
       <c r="C8" s="7"/>
       <c r="D8" s="243"/>
       <c r="E8" s="244"/>
       <c r="F8" s="244"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="244"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="320" t="s">
         <v>359</v>
       </c>
       <c r="B9" s="483" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C9" s="485"/>
       <c r="D9" s="485"/>
       <c r="E9" s="485"/>
       <c r="F9" s="485"/>
       <c r="G9" s="485"/>
       <c r="H9" s="485"/>
       <c r="I9" s="485"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="320"/>
       <c r="B10" s="484"/>
       <c r="C10" s="484"/>
       <c r="D10" s="484"/>
       <c r="E10" s="484"/>
       <c r="F10" s="484"/>
       <c r="G10" s="484"/>
       <c r="H10" s="484"/>
       <c r="I10" s="484"/>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="320"/>
       <c r="B11" s="321"/>
       <c r="C11" s="321"/>
       <c r="D11" s="321"/>
       <c r="E11" s="321"/>
       <c r="F11" s="321"/>
       <c r="G11" s="321"/>
       <c r="H11" s="321"/>
       <c r="I11" s="321"/>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="320" t="s">
         <v>359</v>
       </c>
       <c r="B12" s="483" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="C12" s="483"/>
       <c r="D12" s="483"/>
       <c r="E12" s="483"/>
       <c r="F12" s="483"/>
       <c r="G12" s="483"/>
       <c r="H12" s="483"/>
       <c r="I12" s="483"/>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="320"/>
       <c r="B13" s="331"/>
       <c r="C13" s="331"/>
       <c r="D13" s="331"/>
       <c r="E13" s="331"/>
       <c r="F13" s="331"/>
       <c r="G13" s="331"/>
       <c r="H13" s="331"/>
       <c r="I13" s="331"/>
     </row>
     <row r="14" spans="1:9" s="325" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="332" t="s">
         <v>359</v>
       </c>
       <c r="B14" s="486" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="C14" s="487"/>
       <c r="D14" s="487"/>
       <c r="E14" s="487"/>
       <c r="F14" s="487"/>
       <c r="G14" s="487"/>
       <c r="H14" s="487"/>
       <c r="I14" s="487"/>
     </row>
     <row r="15" spans="1:9" s="325" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="332"/>
       <c r="B15" s="486"/>
       <c r="C15" s="487"/>
       <c r="D15" s="487"/>
       <c r="E15" s="487"/>
       <c r="F15" s="487"/>
       <c r="G15" s="487"/>
       <c r="H15" s="487"/>
       <c r="I15" s="487"/>
     </row>
     <row r="16" spans="1:9" s="325" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="332"/>
       <c r="B16" s="486"/>
       <c r="C16" s="487"/>
       <c r="D16" s="487"/>
@@ -22367,299 +22369,299 @@
       <c r="G17" s="488"/>
       <c r="H17" s="488"/>
       <c r="I17" s="488"/>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>359</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>360</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12"/>
       <c r="B19" s="322" t="s">
         <v>315</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="4"/>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12"/>
       <c r="B20" s="12"/>
       <c r="C20" s="4" t="s">
         <v>393</v>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12"/>
       <c r="B21" s="12" t="s">
         <v>315</v>
       </c>
       <c r="C21" s="323" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="4"/>
     </row>
     <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="12" t="s">
         <v>315</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
     </row>
     <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="12"/>
       <c r="B23" s="12" t="s">
         <v>315</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>397</v>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12"/>
       <c r="B24" s="19" t="s">
         <v>315</v>
       </c>
       <c r="C24" s="324" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12"/>
       <c r="B25" s="324"/>
       <c r="C25" s="251" t="s">
+        <v>413</v>
+      </c>
+      <c r="D25" s="475" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="E25" s="475"/>
       <c r="F25" s="475"/>
       <c r="G25" s="475"/>
       <c r="H25" s="475"/>
       <c r="I25" s="475"/>
       <c r="J25" s="475"/>
       <c r="K25" s="475"/>
       <c r="L25" s="475"/>
       <c r="M25" s="475"/>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12"/>
       <c r="B26" s="4"/>
       <c r="C26" s="251" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="E26" s="325"/>
       <c r="F26" s="325"/>
       <c r="G26" s="325"/>
       <c r="H26" s="325"/>
       <c r="I26" s="325"/>
       <c r="J26" s="325"/>
       <c r="K26" s="325"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
     </row>
     <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12"/>
       <c r="B27" s="4"/>
       <c r="C27" s="251"/>
       <c r="D27" s="4" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12"/>
       <c r="B28" s="4"/>
       <c r="C28" s="251"/>
       <c r="D28" s="4" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="L28" s="4"/>
       <c r="M28" s="4"/>
     </row>
     <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
       <c r="B29" s="326"/>
       <c r="C29" s="251" t="s">
+        <v>416</v>
+      </c>
+      <c r="D29" s="475" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="E29" s="475"/>
       <c r="F29" s="475"/>
       <c r="G29" s="475"/>
       <c r="H29" s="475"/>
       <c r="I29" s="475"/>
       <c r="J29" s="475"/>
       <c r="K29" s="475"/>
       <c r="L29" s="475"/>
       <c r="M29" s="475"/>
     </row>
     <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="B30" s="12"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
     </row>
     <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>359</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
     </row>
     <row r="32" spans="1:13" s="330" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="329"/>
       <c r="B32" s="19" t="s">
         <v>315</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
     </row>
     <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="12"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
     </row>
     <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>359</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
     </row>
     <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="12" t="s">
         <v>315</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>392</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
     </row>
     <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="4" t="s">
         <v>315</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
     </row>
     <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
     </row>
     <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>359</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>362</v>
@@ -22840,162 +22842,136 @@
       <c r="H50" s="324"/>
       <c r="I50" s="324"/>
       <c r="J50" s="324"/>
       <c r="K50" s="328"/>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A51" s="320" t="s">
         <v>359</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B52" s="12" t="s">
         <v>315</v>
       </c>
       <c r="C52" s="483" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D52" s="484"/>
       <c r="E52" s="484"/>
       <c r="F52" s="484"/>
       <c r="G52" s="484"/>
       <c r="H52" s="484"/>
       <c r="I52" s="484"/>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C53" s="484"/>
       <c r="D53" s="484"/>
       <c r="E53" s="484"/>
       <c r="F53" s="484"/>
       <c r="G53" s="484"/>
       <c r="H53" s="484"/>
       <c r="I53" s="484"/>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A55" s="48" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="C52:I53"/>
     <mergeCell ref="B9:I10"/>
     <mergeCell ref="D25:M25"/>
     <mergeCell ref="D29:M29"/>
     <mergeCell ref="B12:I12"/>
     <mergeCell ref="B14:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...27 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xmlns:ns3="dc2e72fa-f2bf-4b7e-897e-98e66666beee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b567703facfe0e24086c14ecfadd3b7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F0F0EE28623B24B9641CB1035C1DF0B" ma:contentTypeVersion="20" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="dcecf800da6d6bb9258853ff7e800a3b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xmlns:ns3="dc2e72fa-f2bf-4b7e-897e-98e66666beee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb5ecb1aac4ed3ea30fa8b96e3b952f8" ns2:_="" ns3:_="">
     <xsd:import namespace="995c7fa0-c7ce-4135-b1bb-e7af7b680b45"/>
     <xsd:import namespace="dc2e72fa-f2bf-4b7e-897e-98e66666beee"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:Keywordtopic" minOccurs="0"/>
                 <xsd:element ref="ns2:tag" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -23049,50 +23025,55 @@
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Keywordtopic" ma:index="27" nillable="true" ma:displayName="Keyword topic" ma:format="Dropdown" ma:internalName="Keywordtopic">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Choice 1"/>
           <xsd:enumeration value="Choice 2"/>
           <xsd:enumeration value="Choice 3"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="tag" ma:index="28" nillable="true" ma:displayName="tag" ma:format="Dropdown" ma:internalName="tag">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Choice 1"/>
           <xsd:enumeration value="Choice 2"/>
           <xsd:enumeration value="Choice 3"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc2e72fa-f2bf-4b7e-897e-98e66666beee" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -23214,50 +23195,77 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Keywordtopic xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <tag xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xsi:nil="true"/>
+    <TaxCatchAll xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee" xsi:nil="true"/>
+    <_dlc_DocId xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee">CMFREL-1750552771-7199</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee">
+      <Url>https://telefilm.sharepoint.com/sites/TheRebrandGroup/_layouts/15/DocIdRedir.aspx?ID=CMFREL-1750552771-7199</Url>
+      <Description>CMFREL-1750552771-7199</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
@@ -23265,148 +23273,133 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE9DDD52-F129-4ECB-A927-3C7C2B3E4E07}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BE69FFC-0AA9-4E5D-B121-256690BC71F5}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{961899D6-61A6-4284-9B4B-3545D408AF70}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="dc2e72fa-f2bf-4b7e-897e-98e66666beee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="995c7fa0-c7ce-4135-b1bb-e7af7b680b45"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{161AF737-DF7B-42AA-976D-D64865515890}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE9DDD52-F129-4ECB-A927-3C7C2B3E4E07}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D927403-A276-4FA9-AAB0-82E4FE3F6D20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Summary (locked)</vt:lpstr>
       <vt:lpstr>Detail</vt:lpstr>
       <vt:lpstr>Cash Flow</vt:lpstr>
       <vt:lpstr>Instructions</vt:lpstr>
-      <vt:lpstr>Detail!Print_Area</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Detail!Print_Titles</vt:lpstr>
+      <vt:lpstr>Detail!Impression_des_titres</vt:lpstr>
+      <vt:lpstr>Detail!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'Summary (locked)'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Deschênes, Michelle (MTL)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003F0F0EE28623B24B9641CB1035C1DF0B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>649c8790-f348-4abd-8684-6e005d798de3</vt:lpwstr>
+    <vt:lpwstr>50504f46-4104-4232-ad89-3ab6854b09f3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>