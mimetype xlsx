--- v0 (2026-05-03)
+++ v1 (2026-07-23)
@@ -16,60 +16,60 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefilm-my.sharepoint.com/personal/elaine_beliveau_telefilm_ca/Documents/Relaunch 26-27/Fichiers à partir de Sharepoint/5_Iteration/REV EB/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefilm.sharepoint.com/sites/TheRebrandGroup/Documents partages/Relaunch - Program Application Documents/2026-2027 Interactive Digital Media - Application Documents per Program/Iteration Program/26-27 ITÉRATION/ITERATION - Final/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="63" documentId="8_{1605A0C5-C781-4994-A4ED-CAD99B18AC9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A9CD41AF-29F8-409B-9D0E-319DF09817BC}"/>
+  <xr:revisionPtr revIDLastSave="64" documentId="8_{1605A0C5-C781-4994-A4ED-CAD99B18AC9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4F9F7D83-4665-41F9-AA70-048DA4888FEF}"/>
   <bookViews>
-    <workbookView xWindow="-21795" yWindow="780" windowWidth="21600" windowHeight="11295" tabRatio="684" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="684" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary (locked)" sheetId="2" r:id="rId1"/>
     <sheet name="Detail" sheetId="3" r:id="rId2"/>
     <sheet name="Cash Flow" sheetId="4" r:id="rId3"/>
     <sheet name="Instructions" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Detail!$19:$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Detail!$A$1:$Y$229</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Summary (locked)'!$A$1:$L$58</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -2746,53 +2746,50 @@
   <si>
     <t>TOTAL ITERATION COSTS - CANADA ONLY</t>
   </si>
   <si>
     <t>The majority of production costs must be devoted to creating new content.</t>
   </si>
   <si>
     <t>Porting and localization costs are not considered new content.</t>
   </si>
   <si>
     <t>PLEASE NOTE:</t>
   </si>
   <si>
     <t>TOTAL OF ITERATION COSTS :</t>
   </si>
   <si>
     <t>SUB-TOTAL B+C</t>
   </si>
   <si>
     <t>TITLE AND CMF NUMBER OF THE PRODUCTION TO BE ITERATED :</t>
   </si>
   <si>
     <t>The minimum and maximum expenses for Section D, as well as their duration, are different from those allocated to Production.</t>
   </si>
   <si>
-    <t>Equipment and software must be calculated on a prorata basis for use during the project only AND amortized on a staight-line or declining balance basis. You may add lines to specify each software licence and usage.</t>
-[...1 lines deleted...]
-  <si>
     <t>DEVOTED TIME</t>
   </si>
   <si>
     <t>% of the duration devoted to the project</t>
   </si>
   <si>
     <t>Cost Allocation</t>
   </si>
   <si>
     <t>Cost       Origin</t>
   </si>
   <si>
     <t>You may add lines if more than one person holds the same role. See instructions.</t>
   </si>
   <si>
     <t xml:space="preserve">For the budget, only anticipated expenses incurred and/or paid by the applicant are eligible. At final costs, only actual, verifiable expenses incurred and/or paid by the applicant are eligible. </t>
   </si>
   <si>
     <t xml:space="preserve">Prior completing the budget and submitting your application, you should be familar with the IDM Core Guidelines, the Guidelines specific to this program, the Business Policies (Appendix B) and other application documents available on the CMF website. </t>
   </si>
   <si>
     <t>This budget contains formulas. If you need to add lines, be sure to copy and paste an entire line to a new line to retain all the formulas in columns A to Y.</t>
   </si>
   <si>
     <t>Please do not write anything in the O column. It generates messages to help you complete the budget.</t>
@@ -2855,50 +2852,53 @@
     <t>Key personnel positions are identified in green below. Please ensure that the names and roles of the individuals identified in these positions are identical in the online application form on Dialogue.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>New in 26-27:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> costs related to the design, construction or exhibition of immersive/experiential projects are eligible so long as these costs account for no more than 20% of Eligible Costs and that the production of digital content remains the primary component of the budget. Applicants must identify these expenses clearly in their budget and must retain ownership of the results produced from these costs.</t>
     </r>
   </si>
   <si>
     <t>DEVOTED TIME. Under “Rate”, please enter the full rate of the selected duration basis. Then indicate the percentage of that duration devoted to the project.</t>
+  </si>
+  <si>
+    <t>Equipment and software must be calculated on a prorata basis for use during the project only AND amortized on a straight-line or declining balance basis. You may add lines to specify each software licence and usage.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_ * #,##0.00_)\ &quot;$&quot;_ ;_ * \(#,##0.00\)\ &quot;$&quot;_ ;_ * &quot;-&quot;??_)\ &quot;$&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="[$$-1009]#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="#,##0\ [$$-C0C]"/>
     <numFmt numFmtId="167" formatCode="0.00000%"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
   </numFmts>
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -4745,473 +4745,473 @@
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center" indent="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...48 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="10" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="9" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="12" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="13" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="16" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="16" fillId="10" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="9" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...68 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Monétaire" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Pourcentage" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
@@ -5936,135 +5936,135 @@
       <c r="C1" s="232"/>
       <c r="D1" s="232"/>
       <c r="E1" s="232"/>
       <c r="F1" s="232"/>
       <c r="G1" s="232"/>
       <c r="H1" s="231"/>
       <c r="I1" s="231"/>
       <c r="J1" s="231"/>
       <c r="K1" s="231"/>
     </row>
     <row r="2" spans="1:14" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="234"/>
       <c r="D2" s="234"/>
       <c r="F2" s="234"/>
       <c r="G2" s="234"/>
       <c r="K2" s="55" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="15.75" x14ac:dyDescent="0.2">
       <c r="C3" s="234"/>
       <c r="D3" s="234"/>
       <c r="F3" s="234"/>
       <c r="G3" s="234"/>
       <c r="K3" s="55" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
       <c r="C4" s="234"/>
       <c r="D4" s="234"/>
       <c r="F4" s="234"/>
       <c r="G4" s="234"/>
       <c r="K4" s="117" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B6" s="116" t="s">
         <v>301</v>
       </c>
-      <c r="C6" s="334" t="str">
+      <c r="C6" s="326" t="str">
         <f>Detail!D4</f>
         <v>-</v>
       </c>
-      <c r="D6" s="335"/>
-      <c r="E6" s="335"/>
+      <c r="D6" s="327"/>
+      <c r="E6" s="327"/>
     </row>
     <row r="7" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="116" t="s">
         <v>399</v>
       </c>
-      <c r="C7" s="336" t="str">
+      <c r="C7" s="328" t="str">
         <f>Detail!D5</f>
         <v>-</v>
       </c>
-      <c r="D7" s="337"/>
-[...1 lines deleted...]
-      <c r="J7" s="338" t="s">
+      <c r="D7" s="329"/>
+      <c r="E7" s="329"/>
+      <c r="J7" s="330" t="s">
         <v>308</v>
       </c>
-      <c r="K7" s="339"/>
+      <c r="K7" s="331"/>
     </row>
     <row r="8" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="116" t="s">
         <v>300</v>
       </c>
-      <c r="C8" s="336" t="str">
+      <c r="C8" s="328" t="str">
         <f>Detail!D6</f>
         <v>-</v>
       </c>
-      <c r="D8" s="337"/>
-[...1 lines deleted...]
-      <c r="J8" s="340" t="s">
+      <c r="D8" s="329"/>
+      <c r="E8" s="329"/>
+      <c r="J8" s="332" t="s">
         <v>334</v>
       </c>
-      <c r="K8" s="341"/>
+      <c r="K8" s="333"/>
     </row>
     <row r="9" spans="1:14" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C9" s="323"/>
-[...4 lines deleted...]
-      <c r="H9" s="324"/>
+      <c r="C9" s="334"/>
+      <c r="D9" s="335"/>
+      <c r="E9" s="335"/>
+      <c r="F9" s="335"/>
+      <c r="G9" s="335"/>
+      <c r="H9" s="335"/>
       <c r="J9" s="236" t="str">
         <f>Detail!P13</f>
         <v>-</v>
       </c>
       <c r="K9" s="237" t="str">
         <f>Detail!P16</f>
         <v>-</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="238" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="239" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="326" t="s">
+      <c r="C10" s="337" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="327"/>
-[...1 lines deleted...]
-      <c r="F10" s="326" t="s">
+      <c r="D10" s="338"/>
+      <c r="E10" s="339"/>
+      <c r="F10" s="337" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="327"/>
+      <c r="G10" s="338"/>
       <c r="H10" s="240" t="s">
         <v>4</v>
       </c>
       <c r="J10" s="241" t="str">
         <f>Detail!Q13</f>
         <v>-</v>
       </c>
       <c r="K10" s="131" t="str">
         <f>Detail!Q16</f>
         <v>-</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="242"/>
       <c r="B11" s="26"/>
       <c r="C11" s="243" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="244" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="245" t="s">
         <v>7</v>
       </c>
       <c r="F11" s="243" t="s">
@@ -7094,178 +7094,178 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="F43" s="285">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="G43" s="285">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="H43" s="129">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J43" s="286">
         <f>SUM(J14+J23+J27+J34+J37+J40+J41)</f>
         <v>0</v>
       </c>
       <c r="K43" s="286">
         <f>SUM(K14+K23+K27+K34+K37+K40+K41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="329"/>
-[...6 lines deleted...]
-      <c r="H44" s="330"/>
+      <c r="A44" s="340"/>
+      <c r="B44" s="319"/>
+      <c r="C44" s="341"/>
+      <c r="D44" s="341"/>
+      <c r="E44" s="341"/>
+      <c r="F44" s="341"/>
+      <c r="G44" s="341"/>
+      <c r="H44" s="341"/>
     </row>
     <row r="45" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="287"/>
       <c r="C45" s="288"/>
       <c r="D45" s="160"/>
       <c r="E45" s="160"/>
       <c r="F45" s="160"/>
       <c r="G45" s="289" t="s">
         <v>352</v>
       </c>
       <c r="H45" s="290">
         <f>H43</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="287"/>
       <c r="B46" s="5"/>
       <c r="C46" s="291"/>
       <c r="D46" s="291"/>
       <c r="E46" s="291"/>
       <c r="F46" s="291"/>
       <c r="G46" s="291"/>
       <c r="H46" s="292"/>
       <c r="J46" s="49"/>
       <c r="K46" s="49"/>
     </row>
     <row r="47" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C47" s="331" t="str">
+      <c r="C47" s="342" t="str">
         <f>J9</f>
         <v>-</v>
       </c>
-      <c r="D47" s="332"/>
-      <c r="E47" s="331" t="str">
+      <c r="D47" s="343"/>
+      <c r="E47" s="342" t="str">
         <f>J10</f>
         <v>-</v>
       </c>
-      <c r="F47" s="332"/>
+      <c r="F47" s="343"/>
       <c r="G47" s="136" t="s">
         <v>337</v>
       </c>
       <c r="H47" s="293">
         <f>J43</f>
         <v>0</v>
       </c>
       <c r="J47" s="12"/>
       <c r="K47" s="12"/>
     </row>
     <row r="48" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="287"/>
       <c r="B48" s="5"/>
       <c r="C48" s="291"/>
       <c r="D48" s="294"/>
       <c r="E48" s="294"/>
       <c r="F48" s="291"/>
       <c r="G48" s="291"/>
       <c r="H48" s="292"/>
       <c r="J48" s="49"/>
       <c r="K48" s="49"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C49" s="331" t="str">
+      <c r="C49" s="342" t="str">
         <f>K9</f>
         <v>-</v>
       </c>
-      <c r="D49" s="333"/>
-      <c r="E49" s="331" t="str">
+      <c r="D49" s="344"/>
+      <c r="E49" s="342" t="str">
         <f>K10</f>
         <v>-</v>
       </c>
-      <c r="F49" s="332"/>
+      <c r="F49" s="343"/>
       <c r="G49" s="136" t="s">
         <v>338</v>
       </c>
       <c r="H49" s="293">
         <f>K43</f>
         <v>0</v>
       </c>
       <c r="J49" s="12"/>
       <c r="K49" s="12"/>
     </row>
     <row r="50" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="329"/>
-[...6 lines deleted...]
-      <c r="H50" s="318"/>
+      <c r="A50" s="340"/>
+      <c r="B50" s="319"/>
+      <c r="C50" s="319"/>
+      <c r="D50" s="319"/>
+      <c r="E50" s="319"/>
+      <c r="F50" s="319"/>
+      <c r="G50" s="319"/>
+      <c r="H50" s="319"/>
       <c r="K50" s="49"/>
       <c r="M50" s="49"/>
     </row>
     <row r="51" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="295"/>
       <c r="C51" s="178"/>
       <c r="D51" s="178"/>
       <c r="E51" s="178"/>
       <c r="F51" s="178"/>
       <c r="G51" s="296" t="s">
         <v>309</v>
       </c>
       <c r="H51" s="297">
         <f>H45+H47+H49</f>
         <v>0</v>
       </c>
       <c r="J51" s="4"/>
       <c r="K51" s="49"/>
       <c r="L51" s="4"/>
       <c r="M51" s="49"/>
     </row>
     <row r="52" spans="1:13" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="329"/>
-[...6 lines deleted...]
-      <c r="H52" s="318"/>
+      <c r="A52" s="340"/>
+      <c r="B52" s="319"/>
+      <c r="C52" s="319"/>
+      <c r="D52" s="319"/>
+      <c r="E52" s="319"/>
+      <c r="F52" s="319"/>
+      <c r="G52" s="319"/>
+      <c r="H52" s="319"/>
       <c r="K52" s="49"/>
       <c r="M52" s="49"/>
     </row>
     <row r="53" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="301" t="s">
         <v>293</v>
       </c>
       <c r="B53" s="137"/>
       <c r="C53" s="298" t="str">
         <f>IF((C43+D43+E43)&lt;&gt;H43,"    Please check: expenses must be allocated as 'Internal', 'Related' or 'External'","")</f>
         <v/>
       </c>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
       <c r="K53" s="49"/>
       <c r="M53" s="49"/>
     </row>
     <row r="54" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="302" t="s">
         <v>294</v>
       </c>
       <c r="B54" s="138"/>
       <c r="C54" s="298" t="str">
@@ -7282,107 +7282,107 @@
       <c r="B55" s="161"/>
       <c r="C55" s="298" t="str">
         <f>IF(OR(H40&gt;(0.1*H29),H41&gt;(0.1*H29)),"    Please check : account F and/or G exceeds the cap","")</f>
         <v/>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
     </row>
     <row r="56" spans="1:13" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="304" t="s">
         <v>310</v>
       </c>
       <c r="B56" s="175"/>
       <c r="C56" s="299" t="str">
         <f>IF(G43&gt;(0.25*H43),"    Please check : Canadian costs represent less than 75% of the budget","")</f>
         <v/>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
     </row>
     <row r="57" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="325" t="s">
-[...8 lines deleted...]
-      <c r="H57" s="325"/>
+      <c r="A57" s="336" t="s">
+        <v>425</v>
+      </c>
+      <c r="B57" s="336"/>
+      <c r="C57" s="336"/>
+      <c r="D57" s="336"/>
+      <c r="E57" s="336"/>
+      <c r="F57" s="336"/>
+      <c r="G57" s="336"/>
+      <c r="H57" s="336"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="300" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="WJ9LBTqgd8E2afXkFwHUijJqEifZBSQAk0GPjd24l/wt6mAe8HZtUDdzpGO/5F17w03htsOjXo6g/x9PT4+r4w==" saltValue="CzK5xoxN+thmkzga4Dhgxw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="16">
-    <mergeCell ref="C6:E6"/>
-[...3 lines deleted...]
-    <mergeCell ref="J8:K8"/>
     <mergeCell ref="C9:H9"/>
     <mergeCell ref="A57:H57"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="A44:H44"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="A52:H52"/>
     <mergeCell ref="A50:H50"/>
     <mergeCell ref="C47:D47"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="E47:F47"/>
     <mergeCell ref="E49:F49"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="J8:K8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.96250000000000002" bottom="0.74803149606299213" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="55" firstPageNumber="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="A13 A16:A22 A25:A26 A32:A33 A36" numberStoredAsText="1"/>
     <ignoredError sqref="C6:C8" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil2"/>
   <dimension ref="A1:AE274"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
+    <sheetView showGridLines="0" showRuler="0" topLeftCell="A110" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="H233" sqref="H233"/>
+      <selection pane="topRight" activeCell="O118" sqref="O118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.88671875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5" style="8" customWidth="1"/>
     <col min="2" max="2" width="43.5546875" customWidth="1"/>
     <col min="3" max="3" width="19.6640625" customWidth="1"/>
     <col min="4" max="4" width="3.33203125" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.109375" customWidth="1"/>
     <col min="7" max="7" width="8.6640625" customWidth="1"/>
     <col min="8" max="8" width="6.33203125" customWidth="1"/>
     <col min="9" max="9" width="11.5546875" customWidth="1"/>
     <col min="10" max="11" width="13.44140625" customWidth="1"/>
     <col min="12" max="12" width="9.21875" customWidth="1"/>
     <col min="13" max="13" width="10.109375" customWidth="1"/>
     <col min="14" max="14" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="52.33203125" style="67" customWidth="1"/>
     <col min="16" max="18" width="12.77734375" style="67" customWidth="1"/>
     <col min="19" max="19" width="3.77734375" style="67" customWidth="1"/>
     <col min="20" max="22" width="10.77734375" customWidth="1"/>
     <col min="23" max="23" width="2.6640625" style="62" customWidth="1"/>
     <col min="24" max="25" width="10.77734375" customWidth="1"/>
     <col min="28" max="29" width="12.77734375" customWidth="1"/>
     <col min="30" max="30" width="13.5546875" customWidth="1"/>
   </cols>
@@ -7396,791 +7396,791 @@
       <c r="F1" s="114"/>
       <c r="G1" s="114"/>
       <c r="H1" s="114"/>
       <c r="I1" s="114"/>
       <c r="J1" s="114"/>
       <c r="K1" s="114"/>
       <c r="L1" s="114"/>
       <c r="M1" s="114"/>
       <c r="N1" s="114"/>
     </row>
     <row r="2" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
       <c r="N2" s="55" t="s">
         <v>381</v>
       </c>
-      <c r="P2" s="399"/>
-[...8 lines deleted...]
-      <c r="Y2" s="400"/>
+      <c r="P2" s="411"/>
+      <c r="Q2" s="412"/>
+      <c r="R2" s="412"/>
+      <c r="S2" s="412"/>
+      <c r="T2" s="412"/>
+      <c r="U2" s="412"/>
+      <c r="V2" s="412"/>
+      <c r="W2" s="412"/>
+      <c r="X2" s="412"/>
+      <c r="Y2" s="412"/>
     </row>
     <row r="3" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="55"/>
       <c r="D3" s="55"/>
       <c r="E3" s="55"/>
       <c r="F3" s="55"/>
       <c r="G3" s="55"/>
       <c r="H3" s="55"/>
       <c r="I3" s="55"/>
       <c r="J3" s="55"/>
       <c r="K3" s="55"/>
       <c r="L3" s="55"/>
       <c r="M3" s="55"/>
       <c r="N3" s="55" t="s">
-        <v>427</v>
-[...10 lines deleted...]
-      <c r="Y3" s="400"/>
+        <v>426</v>
+      </c>
+      <c r="P3" s="412"/>
+      <c r="Q3" s="412"/>
+      <c r="R3" s="412"/>
+      <c r="S3" s="412"/>
+      <c r="T3" s="412"/>
+      <c r="U3" s="412"/>
+      <c r="V3" s="412"/>
+      <c r="W3" s="412"/>
+      <c r="X3" s="412"/>
+      <c r="Y3" s="412"/>
     </row>
     <row r="4" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C4" s="116" t="s">
         <v>301</v>
       </c>
-      <c r="D4" s="380" t="s">
+      <c r="D4" s="436" t="s">
         <v>302</v>
       </c>
-      <c r="E4" s="381"/>
-[...2 lines deleted...]
-      <c r="H4" s="381"/>
+      <c r="E4" s="437"/>
+      <c r="F4" s="437"/>
+      <c r="G4" s="437"/>
+      <c r="H4" s="437"/>
       <c r="I4" s="55"/>
       <c r="J4" s="55"/>
       <c r="K4" s="55"/>
       <c r="L4" s="55"/>
       <c r="M4" s="55"/>
       <c r="N4" s="117" t="s">
         <v>335</v>
       </c>
-      <c r="P4" s="400"/>
-[...8 lines deleted...]
-      <c r="Y4" s="400"/>
+      <c r="P4" s="412"/>
+      <c r="Q4" s="412"/>
+      <c r="R4" s="412"/>
+      <c r="S4" s="412"/>
+      <c r="T4" s="412"/>
+      <c r="U4" s="412"/>
+      <c r="V4" s="412"/>
+      <c r="W4" s="412"/>
+      <c r="X4" s="412"/>
+      <c r="Y4" s="412"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C5" s="116" t="s">
         <v>399</v>
       </c>
-      <c r="D5" s="392" t="s">
+      <c r="D5" s="442" t="s">
         <v>302</v>
       </c>
-      <c r="E5" s="393"/>
-[...2 lines deleted...]
-      <c r="H5" s="393"/>
+      <c r="E5" s="443"/>
+      <c r="F5" s="443"/>
+      <c r="G5" s="443"/>
+      <c r="H5" s="443"/>
       <c r="I5" s="55"/>
       <c r="J5" s="55"/>
       <c r="K5" s="55"/>
       <c r="L5" s="55"/>
       <c r="M5" s="55"/>
       <c r="N5" s="228"/>
       <c r="P5" s="217"/>
       <c r="Q5" s="217"/>
       <c r="R5" s="217"/>
       <c r="S5" s="217"/>
       <c r="T5" s="217"/>
       <c r="U5" s="217"/>
       <c r="V5" s="217"/>
       <c r="W5" s="217"/>
       <c r="X5" s="217"/>
       <c r="Y5" s="217"/>
     </row>
     <row r="6" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="116" t="s">
         <v>300</v>
       </c>
-      <c r="D6" s="392" t="s">
+      <c r="D6" s="442" t="s">
         <v>302</v>
       </c>
-      <c r="E6" s="393"/>
-[...2 lines deleted...]
-      <c r="H6" s="393"/>
+      <c r="E6" s="443"/>
+      <c r="F6" s="443"/>
+      <c r="G6" s="443"/>
+      <c r="H6" s="443"/>
       <c r="I6" s="55"/>
       <c r="J6" s="55"/>
       <c r="K6" s="55"/>
       <c r="L6" s="55"/>
       <c r="M6" s="55"/>
       <c r="N6" s="162"/>
       <c r="P6" s="159"/>
       <c r="Q6" s="159"/>
       <c r="R6" s="159"/>
       <c r="S6" s="159"/>
       <c r="T6" s="159"/>
       <c r="U6" s="159"/>
       <c r="V6" s="159"/>
       <c r="W6" s="159"/>
       <c r="X6" s="159"/>
       <c r="Y6" s="159"/>
     </row>
     <row r="7" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="55"/>
       <c r="C7" s="55"/>
       <c r="D7" s="55"/>
       <c r="E7" s="55"/>
       <c r="F7" s="55"/>
       <c r="G7" s="55"/>
       <c r="H7" s="55"/>
       <c r="I7" s="55"/>
       <c r="J7" s="55"/>
       <c r="K7" s="55"/>
       <c r="L7" s="55"/>
       <c r="M7" s="55"/>
       <c r="N7" s="55"/>
       <c r="P7" s="159"/>
       <c r="Q7" s="159"/>
       <c r="R7" s="159"/>
       <c r="S7" s="159"/>
       <c r="T7" s="159"/>
       <c r="U7" s="159"/>
       <c r="V7" s="159"/>
       <c r="W7" s="159"/>
       <c r="X7" s="159"/>
       <c r="Y7" s="159"/>
     </row>
     <row r="8" spans="1:25" s="192" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="388" t="s">
-[...14 lines deleted...]
-      <c r="N8" s="391"/>
+      <c r="A8" s="438" t="s">
+        <v>406</v>
+      </c>
+      <c r="B8" s="439"/>
+      <c r="C8" s="439"/>
+      <c r="D8" s="439"/>
+      <c r="E8" s="439"/>
+      <c r="F8" s="439"/>
+      <c r="G8" s="439"/>
+      <c r="H8" s="439"/>
+      <c r="I8" s="439"/>
+      <c r="J8" s="439"/>
+      <c r="K8" s="439"/>
+      <c r="L8" s="440"/>
+      <c r="M8" s="440"/>
+      <c r="N8" s="441"/>
       <c r="O8" s="191"/>
       <c r="P8" s="159"/>
       <c r="Q8" s="159"/>
       <c r="R8" s="159"/>
       <c r="S8" s="159"/>
       <c r="T8" s="159"/>
       <c r="U8" s="159"/>
       <c r="V8" s="159"/>
       <c r="W8" s="159"/>
       <c r="X8" s="159"/>
       <c r="Y8" s="159"/>
     </row>
     <row r="9" spans="1:25" s="192" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="308" t="s">
         <v>361</v>
       </c>
       <c r="B9" s="309"/>
       <c r="C9" s="309"/>
       <c r="D9" s="309"/>
       <c r="E9" s="309"/>
       <c r="F9" s="309"/>
       <c r="G9" s="309"/>
       <c r="H9" s="309"/>
       <c r="I9" s="309"/>
       <c r="J9" s="309"/>
       <c r="K9" s="309"/>
       <c r="L9" s="309"/>
       <c r="M9" s="309"/>
       <c r="N9" s="310"/>
       <c r="O9" s="191"/>
       <c r="P9" s="191"/>
       <c r="Q9" s="191"/>
       <c r="R9" s="191"/>
     </row>
     <row r="10" spans="1:25" s="192" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="415" t="s">
+      <c r="A10" s="428" t="s">
         <v>373</v>
       </c>
-      <c r="B10" s="416"/>
-[...11 lines deleted...]
-      <c r="N10" s="417"/>
+      <c r="B10" s="429"/>
+      <c r="C10" s="429"/>
+      <c r="D10" s="429"/>
+      <c r="E10" s="429"/>
+      <c r="F10" s="429"/>
+      <c r="G10" s="429"/>
+      <c r="H10" s="429"/>
+      <c r="I10" s="429"/>
+      <c r="J10" s="429"/>
+      <c r="K10" s="429"/>
+      <c r="L10" s="429"/>
+      <c r="M10" s="429"/>
+      <c r="N10" s="430"/>
       <c r="O10" s="191"/>
-      <c r="P10" s="377" t="s">
+      <c r="P10" s="403" t="s">
         <v>351</v>
       </c>
-      <c r="Q10" s="378"/>
-      <c r="R10" s="379"/>
+      <c r="Q10" s="404"/>
+      <c r="R10" s="405"/>
     </row>
     <row r="11" spans="1:25" s="192" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="405" t="s">
+      <c r="A11" s="418" t="s">
         <v>339</v>
       </c>
-      <c r="B11" s="406"/>
-[...11 lines deleted...]
-      <c r="N11" s="407"/>
+      <c r="B11" s="419"/>
+      <c r="C11" s="419"/>
+      <c r="D11" s="419"/>
+      <c r="E11" s="419"/>
+      <c r="F11" s="419"/>
+      <c r="G11" s="419"/>
+      <c r="H11" s="419"/>
+      <c r="I11" s="419"/>
+      <c r="J11" s="419"/>
+      <c r="K11" s="419"/>
+      <c r="L11" s="419"/>
+      <c r="M11" s="419"/>
+      <c r="N11" s="420"/>
       <c r="O11" s="191"/>
-      <c r="P11" s="422" t="s">
+      <c r="P11" s="435" t="s">
         <v>362</v>
       </c>
-      <c r="Q11" s="397"/>
-      <c r="R11" s="398"/>
+      <c r="Q11" s="394"/>
+      <c r="R11" s="395"/>
       <c r="S11" s="191"/>
       <c r="W11" s="193"/>
     </row>
     <row r="12" spans="1:25" s="192" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="408" t="s">
-[...14 lines deleted...]
-      <c r="N12" s="410"/>
+      <c r="A12" s="421" t="s">
+        <v>428</v>
+      </c>
+      <c r="B12" s="422"/>
+      <c r="C12" s="422"/>
+      <c r="D12" s="422"/>
+      <c r="E12" s="422"/>
+      <c r="F12" s="422"/>
+      <c r="G12" s="422"/>
+      <c r="H12" s="422"/>
+      <c r="I12" s="422"/>
+      <c r="J12" s="422"/>
+      <c r="K12" s="422"/>
+      <c r="L12" s="422"/>
+      <c r="M12" s="422"/>
+      <c r="N12" s="423"/>
       <c r="O12" s="191"/>
       <c r="P12" s="204" t="s">
         <v>329</v>
       </c>
       <c r="Q12" s="157" t="s">
         <v>349</v>
       </c>
       <c r="R12" s="158" t="s">
         <v>330</v>
       </c>
       <c r="S12" s="130"/>
       <c r="T12" s="130"/>
       <c r="U12" s="130"/>
       <c r="V12" s="130"/>
       <c r="W12" s="130"/>
       <c r="X12" s="130"/>
       <c r="Y12" s="130"/>
     </row>
     <row r="13" spans="1:25" s="192" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="411"/>
-[...12 lines deleted...]
-      <c r="N13" s="410"/>
+      <c r="A13" s="424"/>
+      <c r="B13" s="422"/>
+      <c r="C13" s="422"/>
+      <c r="D13" s="422"/>
+      <c r="E13" s="422"/>
+      <c r="F13" s="422"/>
+      <c r="G13" s="422"/>
+      <c r="H13" s="422"/>
+      <c r="I13" s="422"/>
+      <c r="J13" s="422"/>
+      <c r="K13" s="422"/>
+      <c r="L13" s="422"/>
+      <c r="M13" s="422"/>
+      <c r="N13" s="423"/>
       <c r="O13" s="191"/>
       <c r="P13" s="183" t="s">
         <v>302</v>
       </c>
       <c r="Q13" s="184" t="s">
         <v>302</v>
       </c>
       <c r="R13" s="131" t="s">
         <v>302</v>
       </c>
       <c r="S13" s="191"/>
       <c r="W13" s="193"/>
     </row>
     <row r="14" spans="1:25" s="192" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="418" t="s">
+      <c r="A14" s="431" t="s">
         <v>370</v>
       </c>
-      <c r="B14" s="409"/>
-[...11 lines deleted...]
-      <c r="N14" s="410"/>
+      <c r="B14" s="422"/>
+      <c r="C14" s="422"/>
+      <c r="D14" s="422"/>
+      <c r="E14" s="422"/>
+      <c r="F14" s="422"/>
+      <c r="G14" s="422"/>
+      <c r="H14" s="422"/>
+      <c r="I14" s="422"/>
+      <c r="J14" s="422"/>
+      <c r="K14" s="422"/>
+      <c r="L14" s="422"/>
+      <c r="M14" s="422"/>
+      <c r="N14" s="423"/>
       <c r="O14" s="191"/>
-      <c r="P14" s="422" t="s">
+      <c r="P14" s="435" t="s">
         <v>363</v>
       </c>
-      <c r="Q14" s="397"/>
-      <c r="R14" s="398"/>
+      <c r="Q14" s="394"/>
+      <c r="R14" s="395"/>
       <c r="S14" s="191"/>
       <c r="W14" s="193"/>
     </row>
     <row r="15" spans="1:25" s="192" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="411"/>
-[...12 lines deleted...]
-      <c r="N15" s="410"/>
+      <c r="A15" s="424"/>
+      <c r="B15" s="422"/>
+      <c r="C15" s="422"/>
+      <c r="D15" s="422"/>
+      <c r="E15" s="422"/>
+      <c r="F15" s="422"/>
+      <c r="G15" s="422"/>
+      <c r="H15" s="422"/>
+      <c r="I15" s="422"/>
+      <c r="J15" s="422"/>
+      <c r="K15" s="422"/>
+      <c r="L15" s="422"/>
+      <c r="M15" s="422"/>
+      <c r="N15" s="423"/>
       <c r="O15" s="191"/>
       <c r="P15" s="185" t="s">
         <v>332</v>
       </c>
       <c r="Q15" s="186" t="s">
         <v>331</v>
       </c>
       <c r="R15" s="187" t="s">
         <v>333</v>
       </c>
       <c r="S15" s="191"/>
       <c r="W15" s="193"/>
     </row>
     <row r="16" spans="1:25" s="192" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="412" t="s">
+      <c r="A16" s="425" t="s">
         <v>378</v>
       </c>
-      <c r="B16" s="413"/>
-[...11 lines deleted...]
-      <c r="N16" s="414"/>
+      <c r="B16" s="426"/>
+      <c r="C16" s="426"/>
+      <c r="D16" s="426"/>
+      <c r="E16" s="426"/>
+      <c r="F16" s="426"/>
+      <c r="G16" s="426"/>
+      <c r="H16" s="426"/>
+      <c r="I16" s="426"/>
+      <c r="J16" s="426"/>
+      <c r="K16" s="426"/>
+      <c r="L16" s="426"/>
+      <c r="M16" s="426"/>
+      <c r="N16" s="427"/>
       <c r="O16" s="191"/>
       <c r="P16" s="155" t="s">
         <v>302</v>
       </c>
       <c r="Q16" s="154" t="s">
         <v>302</v>
       </c>
       <c r="R16" s="223" t="s">
         <v>302</v>
       </c>
       <c r="S16" s="191"/>
       <c r="W16" s="193"/>
     </row>
     <row r="17" spans="1:31" s="4" customFormat="1" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="173"/>
       <c r="B17" s="173"/>
       <c r="C17" s="173"/>
       <c r="D17" s="173"/>
       <c r="E17" s="173"/>
       <c r="F17" s="173"/>
       <c r="G17" s="173"/>
       <c r="H17" s="173"/>
       <c r="I17" s="173"/>
       <c r="J17" s="173"/>
       <c r="K17" s="173"/>
       <c r="L17" s="173"/>
       <c r="M17" s="173"/>
       <c r="N17" s="173"/>
       <c r="O17" s="67"/>
       <c r="S17" s="67"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="401" t="s">
+      <c r="A18" s="413" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="402"/>
-[...11 lines deleted...]
-      <c r="N18" s="402"/>
+      <c r="B18" s="414"/>
+      <c r="C18" s="414"/>
+      <c r="D18" s="414"/>
+      <c r="E18" s="414"/>
+      <c r="F18" s="414"/>
+      <c r="G18" s="414"/>
+      <c r="H18" s="414"/>
+      <c r="I18" s="414"/>
+      <c r="J18" s="414"/>
+      <c r="K18" s="414"/>
+      <c r="L18" s="414"/>
+      <c r="M18" s="414"/>
+      <c r="N18" s="414"/>
       <c r="O18" s="218" t="s">
         <v>380</v>
       </c>
       <c r="P18" s="174"/>
       <c r="Q18" s="174"/>
       <c r="R18" s="174"/>
-      <c r="T18" s="419" t="s">
+      <c r="T18" s="432" t="s">
         <v>358</v>
       </c>
-      <c r="U18" s="420"/>
-[...3 lines deleted...]
-      <c r="Y18" s="421"/>
+      <c r="U18" s="433"/>
+      <c r="V18" s="433"/>
+      <c r="W18" s="433"/>
+      <c r="X18" s="433"/>
+      <c r="Y18" s="434"/>
     </row>
     <row r="19" spans="1:31" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="40"/>
       <c r="D19" s="41"/>
       <c r="E19" s="41"/>
       <c r="F19" s="41"/>
       <c r="G19" s="41"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
       <c r="K19" s="41"/>
       <c r="L19" s="41"/>
       <c r="M19" s="41"/>
       <c r="N19" s="42"/>
-      <c r="P19" s="377" t="s">
+      <c r="P19" s="403" t="s">
         <v>351</v>
       </c>
-      <c r="Q19" s="378"/>
-      <c r="R19" s="379"/>
+      <c r="Q19" s="404"/>
+      <c r="R19" s="405"/>
       <c r="S19" s="67"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="AE19" s="2"/>
     </row>
     <row r="20" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="403" t="s">
+      <c r="A20" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="345" t="s">
+      <c r="B20" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C20" s="354" t="s">
+      <c r="C20" s="400" t="s">
         <v>34</v>
       </c>
-      <c r="D20" s="355"/>
-[...6 lines deleted...]
-      <c r="K20" s="356"/>
+      <c r="D20" s="401"/>
+      <c r="E20" s="401"/>
+      <c r="F20" s="401"/>
+      <c r="G20" s="401"/>
+      <c r="H20" s="401"/>
+      <c r="I20" s="401"/>
+      <c r="J20" s="401"/>
+      <c r="K20" s="402"/>
       <c r="L20" s="51" t="s">
         <v>35</v>
       </c>
       <c r="M20" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="N20" s="432" t="s">
+      <c r="N20" s="345" t="s">
         <v>4</v>
       </c>
       <c r="O20" s="67"/>
-      <c r="P20" s="396" t="s">
+      <c r="P20" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q20" s="397"/>
-      <c r="R20" s="398"/>
+      <c r="Q20" s="394"/>
+      <c r="R20" s="395"/>
       <c r="S20" s="67"/>
-      <c r="T20" s="425" t="s">
+      <c r="T20" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U20" s="426"/>
-      <c r="V20" s="427"/>
+      <c r="U20" s="367"/>
+      <c r="V20" s="368"/>
       <c r="W20" s="219"/>
-      <c r="X20" s="423" t="s">
+      <c r="X20" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y20" s="424"/>
+      <c r="Y20" s="370"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
       <c r="AE20" s="4"/>
     </row>
     <row r="21" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="404"/>
-[...1 lines deleted...]
-      <c r="C21" s="350" t="s">
+      <c r="A21" s="360"/>
+      <c r="B21" s="358"/>
+      <c r="C21" s="406" t="s">
         <v>36</v>
       </c>
-      <c r="D21" s="351"/>
-[...6 lines deleted...]
-      <c r="K21" s="352"/>
+      <c r="D21" s="407"/>
+      <c r="E21" s="407"/>
+      <c r="F21" s="407"/>
+      <c r="G21" s="407"/>
+      <c r="H21" s="407"/>
+      <c r="I21" s="407"/>
+      <c r="J21" s="407"/>
+      <c r="K21" s="408"/>
       <c r="L21" s="68" t="s">
         <v>37</v>
       </c>
       <c r="M21" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="N21" s="433"/>
+      <c r="N21" s="346"/>
       <c r="O21" s="67"/>
       <c r="P21" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q21" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R21" s="149" t="s">
         <v>328</v>
       </c>
       <c r="S21" s="67"/>
       <c r="T21" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U21" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V21" s="32" t="s">
         <v>7</v>
       </c>
       <c r="W21" s="62"/>
       <c r="X21" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y21" s="32" t="s">
         <v>9</v>
       </c>
       <c r="AE21" s="47"/>
     </row>
     <row r="22" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="382" t="s">
+      <c r="A22" s="347" t="s">
         <v>367</v>
       </c>
-      <c r="B22" s="383"/>
-[...11 lines deleted...]
-      <c r="N22" s="384"/>
+      <c r="B22" s="348"/>
+      <c r="C22" s="348"/>
+      <c r="D22" s="348"/>
+      <c r="E22" s="348"/>
+      <c r="F22" s="348"/>
+      <c r="G22" s="348"/>
+      <c r="H22" s="348"/>
+      <c r="I22" s="348"/>
+      <c r="J22" s="348"/>
+      <c r="K22" s="348"/>
+      <c r="L22" s="348"/>
+      <c r="M22" s="348"/>
+      <c r="N22" s="349"/>
       <c r="O22" s="67" t="str">
         <f>IF(N22&lt;&gt;0,IF(L22="","Répartir les coûts!",""),"")</f>
         <v/>
       </c>
       <c r="P22" s="120"/>
       <c r="Q22" s="121"/>
       <c r="R22" s="151"/>
       <c r="S22" s="67"/>
       <c r="T22" s="203"/>
       <c r="U22" s="203"/>
       <c r="V22" s="203"/>
       <c r="W22" s="62"/>
       <c r="X22" s="203"/>
       <c r="Y22" s="203"/>
       <c r="AB22" s="4"/>
       <c r="AC22" s="4"/>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
     </row>
     <row r="23" spans="1:31" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="107" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="108" t="s">
         <v>32</v>
       </c>
-      <c r="C23" s="347"/>
-[...7 lines deleted...]
-      <c r="K23" s="349"/>
+      <c r="C23" s="386"/>
+      <c r="D23" s="387"/>
+      <c r="E23" s="387"/>
+      <c r="F23" s="387"/>
+      <c r="G23" s="387"/>
+      <c r="H23" s="387"/>
+      <c r="I23" s="387"/>
+      <c r="J23" s="387"/>
+      <c r="K23" s="388"/>
       <c r="L23" s="65"/>
       <c r="M23" s="65"/>
       <c r="N23" s="48"/>
       <c r="O23" s="67" t="str">
         <f>IF(N23&gt;$N$153*0.1,"Over 10% Cap! (Ignore if non-shareholder)  ","")&amp;IF(N23&lt;&gt;0,IF(L23="","Allocate cost!  ",""),"")&amp;IF(N23&lt;&gt;0,IF(M23="","Indicate Origin!",""),"")</f>
         <v/>
       </c>
       <c r="P23" s="209"/>
       <c r="Q23" s="210"/>
       <c r="R23" s="150">
         <f>SUM(P23+Q23)</f>
         <v>0</v>
       </c>
       <c r="S23" s="67"/>
       <c r="T23" s="72" t="str">
         <f>IF(L23="Internal",N23,"-")</f>
         <v>-</v>
       </c>
       <c r="U23" s="72" t="str">
         <f>IF(L23="Related",N23,"-")</f>
         <v>-</v>
       </c>
       <c r="V23" s="72" t="str">
         <f>IF(L23="External",N23,"-")</f>
         <v>-</v>
       </c>
       <c r="W23" s="62"/>
       <c r="X23" s="72" t="str">
         <f>IF($M23="Canadian",IF(OR($N23="",$N23=0),"-",$N23),"-")</f>
         <v>-</v>
       </c>
       <c r="Y23" s="72" t="str">
         <f>IF($M23="Non-Canadian",IF(OR($N23="",$N23=0),"-",$N23),"-")</f>
         <v>-</v>
       </c>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
     </row>
     <row r="24" spans="1:31" s="4" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="23"/>
       <c r="B24" s="66"/>
-      <c r="C24" s="347"/>
-[...7 lines deleted...]
-      <c r="K24" s="349"/>
+      <c r="C24" s="386"/>
+      <c r="D24" s="387"/>
+      <c r="E24" s="387"/>
+      <c r="F24" s="387"/>
+      <c r="G24" s="387"/>
+      <c r="H24" s="387"/>
+      <c r="I24" s="387"/>
+      <c r="J24" s="387"/>
+      <c r="K24" s="388"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
       <c r="N24" s="48"/>
       <c r="O24" s="67" t="str">
         <f>IF(N24&gt;$N$153*0.1,"Over 10% Cap! (Ignore if non-shareholder)  ","")&amp;IF(N24&lt;&gt;0,IF(L24="","Allocate cost!  ",""),"")&amp;IF(N24&lt;&gt;0,IF(M24="","Indicate Origin!",""),"")</f>
         <v/>
       </c>
       <c r="P24" s="209"/>
       <c r="Q24" s="210"/>
       <c r="R24" s="150">
         <f>SUM(P24+Q24)</f>
         <v>0</v>
       </c>
       <c r="S24" s="67"/>
       <c r="T24" s="72" t="str">
         <f>IF(L24="Internal",N24,"-")</f>
         <v>-</v>
       </c>
       <c r="U24" s="72" t="str">
         <f>IF(L24="Related",N24,"-")</f>
         <v>-</v>
       </c>
       <c r="V24" s="72" t="str">
         <f>IF(L24="External",N24,"-")</f>
         <v>-</v>
       </c>
       <c r="W24" s="62"/>
       <c r="X24" s="72" t="str">
         <f>IF($M24="Canadian",IF(OR($N24="",$N24=0),"-",$N24),"-")</f>
         <v>-</v>
       </c>
       <c r="Y24" s="72" t="str">
         <f>IF($M24="Non-Canadian",IF(OR($N24="",$N24=0),"-",$N24),"-")</f>
         <v>-</v>
       </c>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
     </row>
     <row r="25" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="C25" s="385"/>
-[...9 lines deleted...]
-      <c r="M25" s="387"/>
+      <c r="C25" s="415"/>
+      <c r="D25" s="416"/>
+      <c r="E25" s="416"/>
+      <c r="F25" s="416"/>
+      <c r="G25" s="416"/>
+      <c r="H25" s="416"/>
+      <c r="I25" s="416"/>
+      <c r="J25" s="416"/>
+      <c r="K25" s="416"/>
+      <c r="L25" s="416"/>
+      <c r="M25" s="417"/>
       <c r="N25" s="34">
         <f>ROUND(SUM(N23:N24),0)</f>
         <v>0</v>
       </c>
       <c r="O25" s="67"/>
       <c r="P25" s="122">
         <f>SUM(P23+P24)</f>
         <v>0</v>
       </c>
       <c r="Q25" s="123">
         <f>SUM(Q23+Q24)</f>
         <v>0</v>
       </c>
       <c r="R25" s="152">
         <f>SUM(R23:R24)</f>
         <v>0</v>
       </c>
       <c r="S25" s="67"/>
       <c r="T25" s="98">
         <f>ROUND(SUM(T23:T24),0)</f>
         <v>0</v>
       </c>
       <c r="U25" s="98">
         <f>ROUND(SUM(U23:U24),0)</f>
         <v>0</v>
@@ -8232,485 +8232,485 @@
       <c r="AB26" s="47"/>
       <c r="AC26" s="47"/>
       <c r="AD26" s="47"/>
       <c r="AE26" s="4"/>
     </row>
     <row r="27" spans="1:31" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="40"/>
       <c r="D27" s="41"/>
       <c r="E27" s="41"/>
       <c r="F27" s="41"/>
       <c r="G27" s="41"/>
       <c r="H27" s="41"/>
       <c r="I27" s="41"/>
       <c r="J27" s="41"/>
       <c r="K27" s="41"/>
       <c r="L27" s="41"/>
       <c r="M27" s="41"/>
       <c r="N27" s="42"/>
       <c r="O27" s="67"/>
-      <c r="P27" s="338" t="s">
+      <c r="P27" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q27" s="394"/>
-      <c r="R27" s="395"/>
+      <c r="Q27" s="396"/>
+      <c r="R27" s="397"/>
       <c r="S27" s="67"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="62"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="AE27" s="2"/>
     </row>
     <row r="28" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="403" t="s">
+      <c r="A28" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B28" s="345" t="s">
+      <c r="B28" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C28" s="354" t="s">
+      <c r="C28" s="400" t="s">
         <v>42</v>
       </c>
-      <c r="D28" s="355"/>
-[...6 lines deleted...]
-      <c r="K28" s="356"/>
+      <c r="D28" s="401"/>
+      <c r="E28" s="401"/>
+      <c r="F28" s="401"/>
+      <c r="G28" s="401"/>
+      <c r="H28" s="401"/>
+      <c r="I28" s="401"/>
+      <c r="J28" s="401"/>
+      <c r="K28" s="402"/>
       <c r="L28" s="51" t="s">
         <v>35</v>
       </c>
       <c r="M28" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="N28" s="432" t="s">
+      <c r="N28" s="345" t="s">
         <v>4</v>
       </c>
       <c r="O28" s="67"/>
-      <c r="P28" s="396" t="s">
+      <c r="P28" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q28" s="397"/>
-      <c r="R28" s="398"/>
+      <c r="Q28" s="394"/>
+      <c r="R28" s="395"/>
       <c r="S28" s="67"/>
-      <c r="T28" s="425" t="s">
+      <c r="T28" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U28" s="426"/>
-      <c r="V28" s="427"/>
+      <c r="U28" s="367"/>
+      <c r="V28" s="368"/>
       <c r="W28" s="219"/>
-      <c r="X28" s="423" t="s">
+      <c r="X28" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y28" s="424"/>
+      <c r="Y28" s="370"/>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
     </row>
     <row r="29" spans="1:31" s="47" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="404"/>
-[...1 lines deleted...]
-      <c r="C29" s="350" t="s">
+      <c r="A29" s="360"/>
+      <c r="B29" s="358"/>
+      <c r="C29" s="406" t="s">
         <v>36</v>
       </c>
-      <c r="D29" s="351"/>
-[...6 lines deleted...]
-      <c r="K29" s="352"/>
+      <c r="D29" s="407"/>
+      <c r="E29" s="407"/>
+      <c r="F29" s="407"/>
+      <c r="G29" s="407"/>
+      <c r="H29" s="407"/>
+      <c r="I29" s="407"/>
+      <c r="J29" s="407"/>
+      <c r="K29" s="408"/>
       <c r="L29" s="68" t="s">
         <v>37</v>
       </c>
       <c r="M29" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="N29" s="433"/>
+      <c r="N29" s="346"/>
       <c r="O29" s="67"/>
       <c r="P29" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q29" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R29" s="149" t="s">
         <v>328</v>
       </c>
       <c r="S29" s="67"/>
       <c r="T29" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U29" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V29" s="32" t="s">
         <v>7</v>
       </c>
       <c r="W29" s="62"/>
       <c r="X29" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y29" s="32" t="s">
         <v>9</v>
       </c>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
     </row>
     <row r="30" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="382" t="s">
+      <c r="A30" s="347" t="s">
         <v>43</v>
       </c>
-      <c r="B30" s="383"/>
-[...11 lines deleted...]
-      <c r="N30" s="384"/>
+      <c r="B30" s="348"/>
+      <c r="C30" s="348"/>
+      <c r="D30" s="348"/>
+      <c r="E30" s="348"/>
+      <c r="F30" s="348"/>
+      <c r="G30" s="348"/>
+      <c r="H30" s="348"/>
+      <c r="I30" s="348"/>
+      <c r="J30" s="348"/>
+      <c r="K30" s="348"/>
+      <c r="L30" s="348"/>
+      <c r="M30" s="348"/>
+      <c r="N30" s="349"/>
       <c r="O30" s="67"/>
       <c r="P30" s="120"/>
       <c r="Q30" s="121"/>
       <c r="R30" s="151"/>
       <c r="S30" s="67"/>
       <c r="T30" s="203"/>
       <c r="U30" s="203"/>
       <c r="V30" s="203"/>
       <c r="W30" s="62"/>
       <c r="X30" s="203"/>
       <c r="Y30" s="203"/>
       <c r="AE30" s="47"/>
     </row>
     <row r="31" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="66" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="347"/>
-[...7 lines deleted...]
-      <c r="K31" s="349"/>
+      <c r="C31" s="386"/>
+      <c r="D31" s="387"/>
+      <c r="E31" s="387"/>
+      <c r="F31" s="387"/>
+      <c r="G31" s="387"/>
+      <c r="H31" s="387"/>
+      <c r="I31" s="387"/>
+      <c r="J31" s="387"/>
+      <c r="K31" s="388"/>
       <c r="L31" s="65"/>
       <c r="M31" s="65"/>
       <c r="N31" s="315"/>
       <c r="O31" s="67" t="str">
         <f>IF(N31&lt;&gt;0,IF(L31="","Allocate cost!  ",""),"")&amp;IF(N31&lt;&gt;0,IF(M31="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P31" s="209"/>
       <c r="Q31" s="210"/>
       <c r="R31" s="150">
         <f t="shared" ref="R31:R35" si="0">SUM(P31+Q31)</f>
         <v>0</v>
       </c>
       <c r="S31" s="67"/>
       <c r="T31" s="316" t="str">
         <f>IF(L31="Internal",N31,"-")</f>
         <v>-</v>
       </c>
       <c r="U31" s="316" t="str">
         <f>IF(L31="Related",N31,"-")</f>
         <v>-</v>
       </c>
       <c r="V31" s="316" t="str">
         <f>IF(L31="External",N31,"-")</f>
         <v>-</v>
       </c>
       <c r="W31" s="62"/>
       <c r="X31" s="316" t="str">
         <f>IF($M31="Canadian",IF(OR($N31="",$N31=0),"-",$N31),"-")</f>
         <v>-</v>
       </c>
       <c r="Y31" s="316" t="str">
         <f>IF($M31="Non-Canadian",IF(OR($N31="",$N31=0),"-",$N31),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="32" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="C32" s="347"/>
-[...7 lines deleted...]
-      <c r="K32" s="349"/>
+      <c r="C32" s="386"/>
+      <c r="D32" s="387"/>
+      <c r="E32" s="387"/>
+      <c r="F32" s="387"/>
+      <c r="G32" s="387"/>
+      <c r="H32" s="387"/>
+      <c r="I32" s="387"/>
+      <c r="J32" s="387"/>
+      <c r="K32" s="388"/>
       <c r="L32" s="65"/>
       <c r="M32" s="65"/>
       <c r="N32" s="48"/>
       <c r="O32" s="67" t="str">
         <f t="shared" ref="O32:O35" si="1">IF(N32&lt;&gt;0,IF(L32="","Allocate cost!  ",""),"")&amp;IF(N32&lt;&gt;0,IF(M32="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P32" s="209"/>
       <c r="Q32" s="210"/>
       <c r="R32" s="150">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S32" s="67"/>
       <c r="T32" s="72" t="str">
         <f>IF(L32="Internal",N32,"-")</f>
         <v>-</v>
       </c>
       <c r="U32" s="72" t="str">
         <f>IF(L32="Related",N32,"-")</f>
         <v>-</v>
       </c>
       <c r="V32" s="72" t="str">
         <f>IF(L32="External",N32,"-")</f>
         <v>-</v>
       </c>
       <c r="W32" s="62"/>
       <c r="X32" s="72" t="str">
         <f>IF($M32="Canadian",IF(OR($N32="",$N32=0),"-",$N32),"-")</f>
         <v>-</v>
       </c>
       <c r="Y32" s="72" t="str">
         <f>IF($M32="Non-Canadian",IF(OR($N32="",$N32=0),"-",$N32),"-")</f>
         <v>-</v>
       </c>
       <c r="AB32" s="5"/>
       <c r="AC32" s="5"/>
       <c r="AD32" s="5"/>
     </row>
     <row r="33" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="C33" s="347"/>
-[...7 lines deleted...]
-      <c r="K33" s="349"/>
+      <c r="C33" s="386"/>
+      <c r="D33" s="387"/>
+      <c r="E33" s="387"/>
+      <c r="F33" s="387"/>
+      <c r="G33" s="387"/>
+      <c r="H33" s="387"/>
+      <c r="I33" s="387"/>
+      <c r="J33" s="387"/>
+      <c r="K33" s="388"/>
       <c r="L33" s="65"/>
       <c r="M33" s="65"/>
       <c r="N33" s="48"/>
       <c r="O33" s="67" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="P33" s="209"/>
       <c r="Q33" s="210"/>
       <c r="R33" s="150">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S33" s="67"/>
       <c r="T33" s="72" t="str">
         <f>IF(L33="Internal",N33,"-")</f>
         <v>-</v>
       </c>
       <c r="U33" s="72" t="str">
         <f>IF(L33="Related",N33,"-")</f>
         <v>-</v>
       </c>
       <c r="V33" s="72" t="str">
         <f>IF(L33="External",N33,"-")</f>
         <v>-</v>
       </c>
       <c r="W33" s="62"/>
       <c r="X33" s="72" t="str">
         <f>IF($M33="Canadian",IF(OR($N33="",$N33=0),"-",$N33),"-")</f>
         <v>-</v>
       </c>
       <c r="Y33" s="72" t="str">
         <f>IF($M33="Non-Canadian",IF(OR($N33="",$N33=0),"-",$N33),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="34" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="36" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="C34" s="347"/>
-[...7 lines deleted...]
-      <c r="K34" s="349"/>
+      <c r="C34" s="386"/>
+      <c r="D34" s="387"/>
+      <c r="E34" s="387"/>
+      <c r="F34" s="387"/>
+      <c r="G34" s="387"/>
+      <c r="H34" s="387"/>
+      <c r="I34" s="387"/>
+      <c r="J34" s="387"/>
+      <c r="K34" s="388"/>
       <c r="L34" s="65"/>
       <c r="M34" s="65"/>
       <c r="N34" s="28"/>
       <c r="O34" s="67" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="P34" s="209"/>
       <c r="Q34" s="210"/>
       <c r="R34" s="150">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S34" s="67"/>
       <c r="T34" s="72" t="str">
         <f>IF(L34="Internal",N34,"-")</f>
         <v>-</v>
       </c>
       <c r="U34" s="72" t="str">
         <f>IF(L34="Related",N34,"-")</f>
         <v>-</v>
       </c>
       <c r="V34" s="72" t="str">
         <f>IF(L34="External",N34,"-")</f>
         <v>-</v>
       </c>
       <c r="W34" s="62"/>
       <c r="X34" s="72" t="str">
         <f>IF($M34="Canadian",IF(OR($N34="",$N34=0),"-",$N34),"-")</f>
         <v>-</v>
       </c>
       <c r="Y34" s="72" t="str">
         <f>IF($M34="Non-Canadian",IF(OR($N34="",$N34=0),"-",$N34),"-")</f>
         <v>-</v>
       </c>
       <c r="AB34" s="2"/>
       <c r="AC34" s="2"/>
       <c r="AD34" s="2"/>
     </row>
     <row r="35" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="36" t="s">
         <v>52</v>
       </c>
       <c r="B35" s="66" t="s">
         <v>53</v>
       </c>
-      <c r="C35" s="347"/>
-[...7 lines deleted...]
-      <c r="K35" s="349"/>
+      <c r="C35" s="386"/>
+      <c r="D35" s="387"/>
+      <c r="E35" s="387"/>
+      <c r="F35" s="387"/>
+      <c r="G35" s="387"/>
+      <c r="H35" s="387"/>
+      <c r="I35" s="387"/>
+      <c r="J35" s="387"/>
+      <c r="K35" s="388"/>
       <c r="L35" s="65"/>
       <c r="M35" s="65"/>
       <c r="N35" s="48"/>
       <c r="O35" s="67" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="P35" s="209"/>
       <c r="Q35" s="210"/>
       <c r="R35" s="150">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S35" s="67"/>
       <c r="T35" s="72" t="str">
         <f>IF(L35="Internal",N35,"-")</f>
         <v>-</v>
       </c>
       <c r="U35" s="72" t="str">
         <f>IF(L35="Related",N35,"-")</f>
         <v>-</v>
       </c>
       <c r="V35" s="72" t="str">
         <f>IF(L35="External",N35,"-")</f>
         <v>-</v>
       </c>
       <c r="W35" s="62"/>
       <c r="X35" s="72" t="str">
         <f>IF($M35="Canadian",IF(OR($N35="",$N35=0),"-",$N35),"-")</f>
         <v>-</v>
       </c>
       <c r="Y35" s="72" t="str">
         <f>IF($M35="Non-Canadian",IF(OR($N35="",$N35=0),"-",$N35),"-")</f>
         <v>-</v>
       </c>
       <c r="AB35" s="4"/>
       <c r="AC35" s="4"/>
       <c r="AD35" s="4"/>
       <c r="AE35" s="4"/>
     </row>
     <row r="36" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="C36" s="385"/>
-[...9 lines deleted...]
-      <c r="M36" s="387"/>
+      <c r="C36" s="415"/>
+      <c r="D36" s="416"/>
+      <c r="E36" s="416"/>
+      <c r="F36" s="416"/>
+      <c r="G36" s="416"/>
+      <c r="H36" s="416"/>
+      <c r="I36" s="416"/>
+      <c r="J36" s="416"/>
+      <c r="K36" s="416"/>
+      <c r="L36" s="416"/>
+      <c r="M36" s="417"/>
       <c r="N36" s="34">
         <f>ROUND(SUM(N31:N35),0)</f>
         <v>0</v>
       </c>
       <c r="O36" s="67"/>
       <c r="P36" s="122">
         <f>SUM(P31:P35)</f>
         <v>0</v>
       </c>
       <c r="Q36" s="123">
         <f>SUM(Q31:Q35)</f>
         <v>0</v>
       </c>
       <c r="R36" s="152">
         <f>SUM(R31:R35)</f>
         <v>0</v>
       </c>
       <c r="S36" s="67"/>
       <c r="T36" s="98">
         <f>ROUND(SUM(T31:T35),0)</f>
         <v>0</v>
       </c>
       <c r="U36" s="98">
         <f>ROUND(SUM(U31:U35),0)</f>
         <v>0</v>
@@ -8767,241 +8767,241 @@
     <row r="38" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="105" t="s">
         <v>58</v>
       </c>
       <c r="B38" s="52"/>
       <c r="C38" s="52"/>
       <c r="D38" s="52"/>
       <c r="E38" s="52"/>
       <c r="F38" s="52"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="52"/>
       <c r="K38" s="52"/>
       <c r="L38" s="52"/>
       <c r="M38" s="52"/>
       <c r="N38" s="53"/>
       <c r="T38" s="21"/>
       <c r="U38" s="21"/>
       <c r="V38" s="21"/>
       <c r="X38" s="21"/>
       <c r="Y38" s="21"/>
       <c r="AE38" s="21"/>
     </row>
     <row r="39" spans="1:31" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="382" t="s">
-[...14 lines deleted...]
-      <c r="N39" s="384"/>
+      <c r="A39" s="347" t="s">
+        <v>405</v>
+      </c>
+      <c r="B39" s="348"/>
+      <c r="C39" s="348"/>
+      <c r="D39" s="348"/>
+      <c r="E39" s="348"/>
+      <c r="F39" s="348"/>
+      <c r="G39" s="348"/>
+      <c r="H39" s="348"/>
+      <c r="I39" s="348"/>
+      <c r="J39" s="348"/>
+      <c r="K39" s="348"/>
+      <c r="L39" s="348"/>
+      <c r="M39" s="348"/>
+      <c r="N39" s="349"/>
       <c r="O39" s="67"/>
       <c r="P39" s="217"/>
       <c r="Q39" s="159"/>
       <c r="R39" s="159"/>
       <c r="S39" s="67"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39" s="62"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
     </row>
     <row r="40" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="39" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="40"/>
       <c r="D40" s="41"/>
       <c r="E40" s="41"/>
       <c r="F40" s="41"/>
       <c r="G40" s="41"/>
       <c r="H40" s="41"/>
       <c r="I40" s="41"/>
       <c r="J40" s="41"/>
       <c r="K40" s="41"/>
       <c r="L40" s="41"/>
       <c r="M40" s="41"/>
       <c r="N40" s="42"/>
-      <c r="P40" s="377" t="s">
+      <c r="P40" s="403" t="s">
         <v>351</v>
       </c>
-      <c r="Q40" s="378"/>
-      <c r="R40" s="379"/>
+      <c r="Q40" s="404"/>
+      <c r="R40" s="405"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
       <c r="AE40" s="2"/>
     </row>
     <row r="41" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="403" t="s">
+      <c r="A41" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B41" s="345" t="s">
+      <c r="B41" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C41" s="345" t="s">
+      <c r="C41" s="357" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="E41" s="360" t="s">
+      <c r="E41" s="364" t="s">
         <v>316</v>
       </c>
-      <c r="F41" s="436"/>
-[...1 lines deleted...]
-      <c r="H41" s="360" t="s">
+      <c r="F41" s="391"/>
+      <c r="G41" s="392"/>
+      <c r="H41" s="364" t="s">
         <v>317</v>
       </c>
-      <c r="I41" s="361"/>
+      <c r="I41" s="365"/>
       <c r="J41" s="31" t="s">
         <v>62</v>
       </c>
       <c r="K41" s="31" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="L41" s="434" t="s">
+        <v>401</v>
+      </c>
+      <c r="L41" s="389" t="s">
+        <v>403</v>
+      </c>
+      <c r="M41" s="389" t="s">
         <v>404</v>
       </c>
-      <c r="M41" s="434" t="s">
-[...2 lines deleted...]
-      <c r="N41" s="432" t="s">
+      <c r="N41" s="345" t="s">
         <v>4</v>
       </c>
-      <c r="P41" s="396" t="s">
+      <c r="P41" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q41" s="397"/>
-[...1 lines deleted...]
-      <c r="T41" s="425" t="s">
+      <c r="Q41" s="394"/>
+      <c r="R41" s="395"/>
+      <c r="T41" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U41" s="426"/>
-      <c r="V41" s="427"/>
+      <c r="U41" s="367"/>
+      <c r="V41" s="368"/>
       <c r="W41" s="219"/>
-      <c r="X41" s="423" t="s">
+      <c r="X41" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y41" s="424"/>
+      <c r="Y41" s="370"/>
     </row>
     <row r="42" spans="1:31" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="404"/>
-[...1 lines deleted...]
-      <c r="C42" s="346"/>
+      <c r="A42" s="360"/>
+      <c r="B42" s="358"/>
+      <c r="C42" s="358"/>
       <c r="D42" s="58" t="s">
         <v>63</v>
       </c>
       <c r="E42" s="32" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="32" t="s">
         <v>65</v>
       </c>
       <c r="G42" s="32" t="s">
         <v>66</v>
       </c>
       <c r="H42" s="141" t="s">
         <v>318</v>
       </c>
       <c r="I42" s="140" t="s">
         <v>353</v>
       </c>
       <c r="J42" s="32" t="s">
         <v>67</v>
       </c>
       <c r="K42" s="305" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="N42" s="433"/>
+        <v>402</v>
+      </c>
+      <c r="L42" s="390"/>
+      <c r="M42" s="390"/>
+      <c r="N42" s="346"/>
       <c r="P42" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q42" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R42" s="149" t="s">
         <v>328</v>
       </c>
       <c r="T42" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U42" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V42" s="32" t="s">
         <v>7</v>
       </c>
       <c r="X42" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y42" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="382" t="s">
+      <c r="A43" s="347" t="s">
         <v>368</v>
       </c>
-      <c r="B43" s="383"/>
-[...11 lines deleted...]
-      <c r="N43" s="384"/>
+      <c r="B43" s="348"/>
+      <c r="C43" s="348"/>
+      <c r="D43" s="348"/>
+      <c r="E43" s="348"/>
+      <c r="F43" s="348"/>
+      <c r="G43" s="348"/>
+      <c r="H43" s="348"/>
+      <c r="I43" s="348"/>
+      <c r="J43" s="348"/>
+      <c r="K43" s="348"/>
+      <c r="L43" s="348"/>
+      <c r="M43" s="348"/>
+      <c r="N43" s="349"/>
       <c r="P43" s="211"/>
       <c r="Q43" s="212"/>
       <c r="R43" s="213"/>
       <c r="T43" s="203"/>
       <c r="U43" s="203"/>
       <c r="V43" s="203"/>
       <c r="X43" s="203"/>
       <c r="Y43" s="203"/>
     </row>
     <row r="44" spans="1:31" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A44" s="107" t="s">
         <v>68</v>
       </c>
       <c r="B44" s="109" t="s">
         <v>69</v>
       </c>
       <c r="C44" s="24"/>
       <c r="D44" s="58">
         <v>1</v>
       </c>
       <c r="E44" s="27"/>
       <c r="F44" s="27"/>
       <c r="G44" s="27"/>
       <c r="H44" s="142">
         <f t="shared" ref="H44:H51" si="2">SUM(E44:G44)</f>
@@ -9453,61 +9453,61 @@
       <c r="V51" s="72" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="W51" s="62"/>
       <c r="X51" s="72" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="Y51" s="72" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
     </row>
     <row r="52" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B52" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="C52" s="428"/>
-[...9 lines deleted...]
-      <c r="M52" s="373"/>
+      <c r="C52" s="354"/>
+      <c r="D52" s="355"/>
+      <c r="E52" s="355"/>
+      <c r="F52" s="355"/>
+      <c r="G52" s="355"/>
+      <c r="H52" s="355"/>
+      <c r="I52" s="355"/>
+      <c r="J52" s="355"/>
+      <c r="K52" s="355"/>
+      <c r="L52" s="355"/>
+      <c r="M52" s="356"/>
       <c r="N52" s="34">
         <f>ROUND(SUM(N44:N51),0)</f>
         <v>0</v>
       </c>
       <c r="O52" s="67"/>
       <c r="P52" s="122">
         <f>SUM(P44:P51)</f>
         <v>0</v>
       </c>
       <c r="Q52" s="123">
         <f>SUM(Q44:Q51)</f>
         <v>0</v>
       </c>
       <c r="R52" s="152">
         <f>SUM(R44:R51)</f>
         <v>0</v>
       </c>
       <c r="S52" s="67"/>
       <c r="T52" s="98">
         <f>ROUND(SUM(T44:T51),0)</f>
         <v>0</v>
       </c>
       <c r="U52" s="98">
         <f>ROUND(SUM(U44:U51),0)</f>
         <v>0</v>
@@ -9555,146 +9555,146 @@
       <c r="Y53" s="4"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53" s="4"/>
     </row>
     <row r="54" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="39" t="s">
         <v>84</v>
       </c>
       <c r="C54" s="40"/>
       <c r="D54" s="41"/>
       <c r="E54" s="41"/>
       <c r="F54" s="41"/>
       <c r="G54" s="41"/>
       <c r="H54" s="41"/>
       <c r="I54" s="41"/>
       <c r="J54" s="41"/>
       <c r="K54" s="41"/>
       <c r="L54" s="41"/>
       <c r="M54" s="41"/>
       <c r="N54" s="42"/>
-      <c r="P54" s="338" t="s">
+      <c r="P54" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q54" s="394"/>
-      <c r="R54" s="395"/>
+      <c r="Q54" s="396"/>
+      <c r="R54" s="397"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
       <c r="AE54" s="2"/>
     </row>
     <row r="55" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="403" t="s">
+      <c r="A55" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B55" s="345" t="s">
+      <c r="B55" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C55" s="345" t="s">
+      <c r="C55" s="357" t="s">
         <v>60</v>
       </c>
       <c r="D55" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="E55" s="360" t="s">
+      <c r="E55" s="364" t="s">
         <v>316</v>
       </c>
-      <c r="F55" s="436"/>
-[...1 lines deleted...]
-      <c r="H55" s="360" t="s">
+      <c r="F55" s="391"/>
+      <c r="G55" s="392"/>
+      <c r="H55" s="364" t="s">
         <v>317</v>
       </c>
-      <c r="I55" s="361"/>
+      <c r="I55" s="365"/>
       <c r="J55" s="31" t="s">
         <v>62</v>
       </c>
       <c r="K55" s="31" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="L55" s="434" t="s">
+        <v>401</v>
+      </c>
+      <c r="L55" s="389" t="s">
+        <v>403</v>
+      </c>
+      <c r="M55" s="389" t="s">
         <v>404</v>
       </c>
-      <c r="M55" s="434" t="s">
-[...2 lines deleted...]
-      <c r="N55" s="432" t="s">
+      <c r="N55" s="345" t="s">
         <v>4</v>
       </c>
-      <c r="P55" s="396" t="s">
+      <c r="P55" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q55" s="397"/>
-[...1 lines deleted...]
-      <c r="T55" s="425" t="s">
+      <c r="Q55" s="394"/>
+      <c r="R55" s="395"/>
+      <c r="T55" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U55" s="426"/>
-      <c r="V55" s="427"/>
+      <c r="U55" s="367"/>
+      <c r="V55" s="368"/>
       <c r="W55" s="219"/>
-      <c r="X55" s="423" t="s">
+      <c r="X55" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y55" s="424"/>
+      <c r="Y55" s="370"/>
     </row>
     <row r="56" spans="1:31" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="404"/>
-[...1 lines deleted...]
-      <c r="C56" s="346"/>
+      <c r="A56" s="360"/>
+      <c r="B56" s="358"/>
+      <c r="C56" s="358"/>
       <c r="D56" s="58" t="s">
         <v>63</v>
       </c>
       <c r="E56" s="32" t="s">
         <v>64</v>
       </c>
       <c r="F56" s="32" t="s">
         <v>65</v>
       </c>
       <c r="G56" s="32" t="s">
         <v>66</v>
       </c>
       <c r="H56" s="141" t="s">
         <v>318</v>
       </c>
       <c r="I56" s="140" t="s">
         <v>353</v>
       </c>
       <c r="J56" s="32" t="s">
         <v>67</v>
       </c>
       <c r="K56" s="305" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="N56" s="433"/>
+        <v>402</v>
+      </c>
+      <c r="L56" s="390"/>
+      <c r="M56" s="390"/>
+      <c r="N56" s="346"/>
       <c r="P56" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q56" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R56" s="149" t="s">
         <v>328</v>
       </c>
       <c r="T56" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U56" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V56" s="32" t="s">
         <v>7</v>
       </c>
       <c r="X56" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y56" s="32" t="s">
         <v>9</v>
@@ -10246,61 +10246,61 @@
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="V65" s="72" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="W65" s="62"/>
       <c r="X65" s="72" t="str">
         <f t="shared" si="18"/>
         <v>-</v>
       </c>
       <c r="Y65" s="72" t="str">
         <f t="shared" si="19"/>
         <v>-</v>
       </c>
       <c r="AE65"/>
     </row>
     <row r="66" spans="1:31" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A66" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="45" t="s">
         <v>101</v>
       </c>
-      <c r="C66" s="428"/>
-[...9 lines deleted...]
-      <c r="M66" s="373"/>
+      <c r="C66" s="354"/>
+      <c r="D66" s="355"/>
+      <c r="E66" s="355"/>
+      <c r="F66" s="355"/>
+      <c r="G66" s="355"/>
+      <c r="H66" s="355"/>
+      <c r="I66" s="355"/>
+      <c r="J66" s="355"/>
+      <c r="K66" s="355"/>
+      <c r="L66" s="355"/>
+      <c r="M66" s="356"/>
       <c r="N66" s="34">
         <f>ROUND(SUM(N57:N65),0)</f>
         <v>0</v>
       </c>
       <c r="O66" s="67"/>
       <c r="P66" s="122">
         <f>SUM(P57:P65)</f>
         <v>0</v>
       </c>
       <c r="Q66" s="123">
         <f>SUM(Q57:Q65)</f>
         <v>0</v>
       </c>
       <c r="R66" s="152">
         <f>SUM(R57:R65)</f>
         <v>0</v>
       </c>
       <c r="S66" s="67"/>
       <c r="T66" s="98">
         <f>ROUND(SUM(T57:T65),0)</f>
         <v>0</v>
       </c>
       <c r="U66" s="98">
         <f>ROUND(SUM(U57:U65),0)</f>
         <v>0</v>
@@ -10353,152 +10353,152 @@
       <c r="AC67"/>
       <c r="AD67"/>
       <c r="AE67" s="4"/>
     </row>
     <row r="68" spans="1:31" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="35" t="str">
         <f>"06"</f>
         <v>06</v>
       </c>
       <c r="B68" s="39" t="s">
         <v>102</v>
       </c>
       <c r="C68" s="40"/>
       <c r="D68" s="41"/>
       <c r="E68" s="41"/>
       <c r="F68" s="41"/>
       <c r="G68" s="41"/>
       <c r="H68" s="41"/>
       <c r="I68" s="41"/>
       <c r="J68" s="41"/>
       <c r="K68" s="41"/>
       <c r="L68" s="41"/>
       <c r="M68" s="41"/>
       <c r="N68" s="42"/>
       <c r="O68" s="67"/>
-      <c r="P68" s="338" t="s">
+      <c r="P68" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q68" s="394"/>
-      <c r="R68" s="395"/>
+      <c r="Q68" s="396"/>
+      <c r="R68" s="397"/>
       <c r="S68" s="67"/>
       <c r="T68" s="2"/>
       <c r="U68" s="2"/>
       <c r="V68" s="2"/>
       <c r="W68" s="62"/>
       <c r="X68" s="2"/>
       <c r="Y68" s="2"/>
       <c r="AB68"/>
       <c r="AC68"/>
       <c r="AD68"/>
       <c r="AE68" s="2"/>
     </row>
     <row r="69" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="403" t="s">
+      <c r="A69" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B69" s="345" t="s">
+      <c r="B69" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C69" s="345" t="s">
+      <c r="C69" s="357" t="s">
         <v>60</v>
       </c>
       <c r="D69" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="E69" s="360" t="s">
+      <c r="E69" s="364" t="s">
         <v>316</v>
       </c>
-      <c r="F69" s="436"/>
-[...1 lines deleted...]
-      <c r="H69" s="360" t="s">
+      <c r="F69" s="391"/>
+      <c r="G69" s="392"/>
+      <c r="H69" s="364" t="s">
         <v>317</v>
       </c>
-      <c r="I69" s="361"/>
+      <c r="I69" s="365"/>
       <c r="J69" s="31" t="s">
         <v>62</v>
       </c>
       <c r="K69" s="31" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="L69" s="434" t="s">
+        <v>401</v>
+      </c>
+      <c r="L69" s="389" t="s">
+        <v>403</v>
+      </c>
+      <c r="M69" s="389" t="s">
         <v>404</v>
       </c>
-      <c r="M69" s="434" t="s">
-[...2 lines deleted...]
-      <c r="N69" s="432" t="s">
+      <c r="N69" s="345" t="s">
         <v>4</v>
       </c>
-      <c r="P69" s="396" t="s">
+      <c r="P69" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q69" s="397"/>
-[...1 lines deleted...]
-      <c r="T69" s="425" t="s">
+      <c r="Q69" s="394"/>
+      <c r="R69" s="395"/>
+      <c r="T69" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U69" s="426"/>
-      <c r="V69" s="427"/>
+      <c r="U69" s="367"/>
+      <c r="V69" s="368"/>
       <c r="W69" s="219"/>
-      <c r="X69" s="423" t="s">
+      <c r="X69" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y69" s="424"/>
+      <c r="Y69" s="370"/>
       <c r="AE69" s="5"/>
     </row>
     <row r="70" spans="1:31" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="404"/>
-[...1 lines deleted...]
-      <c r="C70" s="346"/>
+      <c r="A70" s="360"/>
+      <c r="B70" s="358"/>
+      <c r="C70" s="358"/>
       <c r="D70" s="58" t="s">
         <v>63</v>
       </c>
       <c r="E70" s="32" t="s">
         <v>64</v>
       </c>
       <c r="F70" s="32" t="s">
         <v>65</v>
       </c>
       <c r="G70" s="32" t="s">
         <v>66</v>
       </c>
       <c r="H70" s="141" t="s">
         <v>318</v>
       </c>
       <c r="I70" s="140" t="s">
         <v>353</v>
       </c>
       <c r="J70" s="32" t="s">
         <v>67</v>
       </c>
       <c r="K70" s="305" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="N70" s="433"/>
+        <v>402</v>
+      </c>
+      <c r="L70" s="390"/>
+      <c r="M70" s="390"/>
+      <c r="N70" s="346"/>
       <c r="P70" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q70" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R70" s="149" t="s">
         <v>328</v>
       </c>
       <c r="T70" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U70" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V70" s="32" t="s">
         <v>7</v>
       </c>
       <c r="X70" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y70" s="32" t="s">
         <v>9</v>
@@ -10926,61 +10926,61 @@
       <c r="V77" s="72" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="W77" s="62"/>
       <c r="X77" s="72" t="str">
         <f t="shared" si="27"/>
         <v>-</v>
       </c>
       <c r="Y77" s="72" t="str">
         <f t="shared" si="28"/>
         <v>-</v>
       </c>
       <c r="AB77"/>
       <c r="AC77"/>
       <c r="AD77"/>
       <c r="AE77" s="5"/>
     </row>
     <row r="78" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B78" s="38" t="s">
         <v>114</v>
       </c>
-      <c r="C78" s="428"/>
-[...9 lines deleted...]
-      <c r="M78" s="373"/>
+      <c r="C78" s="354"/>
+      <c r="D78" s="355"/>
+      <c r="E78" s="355"/>
+      <c r="F78" s="355"/>
+      <c r="G78" s="355"/>
+      <c r="H78" s="355"/>
+      <c r="I78" s="355"/>
+      <c r="J78" s="355"/>
+      <c r="K78" s="355"/>
+      <c r="L78" s="355"/>
+      <c r="M78" s="356"/>
       <c r="N78" s="34">
         <f>ROUND(SUM(N71:N77),0)</f>
         <v>0</v>
       </c>
       <c r="P78" s="122">
         <f>SUM(P71:P77)</f>
         <v>0</v>
       </c>
       <c r="Q78" s="123">
         <f>SUM(Q71:Q77)</f>
         <v>0</v>
       </c>
       <c r="R78" s="152">
         <f>SUM(R71:R77)</f>
         <v>0</v>
       </c>
       <c r="T78" s="99">
         <f>ROUND(SUM(T71:T77),0)</f>
         <v>0</v>
       </c>
       <c r="U78" s="99">
         <f>ROUND(SUM(U71:U77),0)</f>
         <v>0</v>
       </c>
       <c r="V78" s="99">
@@ -11026,146 +11026,146 @@
       <c r="AB79"/>
       <c r="AC79"/>
       <c r="AD79"/>
       <c r="AE79"/>
     </row>
     <row r="80" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="35" t="str">
         <f>"07"</f>
         <v>07</v>
       </c>
       <c r="B80" s="39" t="s">
         <v>297</v>
       </c>
       <c r="C80" s="40"/>
       <c r="D80" s="41"/>
       <c r="E80" s="41"/>
       <c r="F80" s="41"/>
       <c r="G80" s="41"/>
       <c r="H80" s="41"/>
       <c r="I80" s="41"/>
       <c r="J80" s="41"/>
       <c r="K80" s="41"/>
       <c r="L80" s="41"/>
       <c r="M80" s="41"/>
       <c r="N80" s="42"/>
-      <c r="P80" s="338" t="s">
+      <c r="P80" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q80" s="394"/>
-      <c r="R80" s="395"/>
+      <c r="Q80" s="396"/>
+      <c r="R80" s="397"/>
       <c r="T80" s="2"/>
       <c r="U80" s="2"/>
       <c r="V80" s="2"/>
       <c r="X80" s="2"/>
       <c r="Y80" s="2"/>
       <c r="AE80" s="2"/>
     </row>
     <row r="81" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="403" t="s">
+      <c r="A81" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B81" s="345" t="s">
+      <c r="B81" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C81" s="345" t="s">
+      <c r="C81" s="357" t="s">
         <v>60</v>
       </c>
       <c r="D81" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="E81" s="360" t="s">
+      <c r="E81" s="364" t="s">
         <v>316</v>
       </c>
-      <c r="F81" s="436"/>
-[...1 lines deleted...]
-      <c r="H81" s="360" t="s">
+      <c r="F81" s="391"/>
+      <c r="G81" s="392"/>
+      <c r="H81" s="364" t="s">
         <v>317</v>
       </c>
-      <c r="I81" s="361"/>
+      <c r="I81" s="365"/>
       <c r="J81" s="31" t="s">
         <v>62</v>
       </c>
       <c r="K81" s="31" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="L81" s="434" t="s">
+        <v>401</v>
+      </c>
+      <c r="L81" s="389" t="s">
+        <v>403</v>
+      </c>
+      <c r="M81" s="389" t="s">
         <v>404</v>
       </c>
-      <c r="M81" s="434" t="s">
-[...2 lines deleted...]
-      <c r="N81" s="432" t="s">
+      <c r="N81" s="345" t="s">
         <v>4</v>
       </c>
-      <c r="P81" s="396" t="s">
+      <c r="P81" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q81" s="397"/>
-[...1 lines deleted...]
-      <c r="T81" s="425" t="s">
+      <c r="Q81" s="394"/>
+      <c r="R81" s="395"/>
+      <c r="T81" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U81" s="426"/>
-      <c r="V81" s="427"/>
+      <c r="U81" s="367"/>
+      <c r="V81" s="368"/>
       <c r="W81" s="219"/>
-      <c r="X81" s="423" t="s">
+      <c r="X81" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y81" s="424"/>
+      <c r="Y81" s="370"/>
     </row>
     <row r="82" spans="1:31" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="404"/>
-[...1 lines deleted...]
-      <c r="C82" s="346"/>
+      <c r="A82" s="360"/>
+      <c r="B82" s="358"/>
+      <c r="C82" s="358"/>
       <c r="D82" s="58" t="s">
         <v>63</v>
       </c>
       <c r="E82" s="32" t="s">
         <v>64</v>
       </c>
       <c r="F82" s="32" t="s">
         <v>65</v>
       </c>
       <c r="G82" s="32" t="s">
         <v>66</v>
       </c>
       <c r="H82" s="141" t="s">
         <v>318</v>
       </c>
       <c r="I82" s="140" t="s">
         <v>353</v>
       </c>
       <c r="J82" s="32" t="s">
         <v>67</v>
       </c>
       <c r="K82" s="305" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="N82" s="433"/>
+        <v>402</v>
+      </c>
+      <c r="L82" s="390"/>
+      <c r="M82" s="390"/>
+      <c r="N82" s="346"/>
       <c r="P82" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q82" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R82" s="149" t="s">
         <v>328</v>
       </c>
       <c r="T82" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U82" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V82" s="32" t="s">
         <v>7</v>
       </c>
       <c r="X82" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y82" s="32" t="s">
         <v>9</v>
@@ -11648,61 +11648,61 @@
       <c r="V90" s="72" t="str">
         <f t="shared" si="41"/>
         <v>-</v>
       </c>
       <c r="W90" s="62"/>
       <c r="X90" s="72" t="str">
         <f t="shared" si="42"/>
         <v>-</v>
       </c>
       <c r="Y90" s="72" t="str">
         <f t="shared" si="43"/>
         <v>-</v>
       </c>
       <c r="AB90"/>
       <c r="AC90"/>
       <c r="AD90"/>
       <c r="AE90"/>
     </row>
     <row r="91" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A91" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="38" t="s">
         <v>298</v>
       </c>
-      <c r="C91" s="428"/>
-[...9 lines deleted...]
-      <c r="M91" s="373"/>
+      <c r="C91" s="354"/>
+      <c r="D91" s="355"/>
+      <c r="E91" s="355"/>
+      <c r="F91" s="355"/>
+      <c r="G91" s="355"/>
+      <c r="H91" s="355"/>
+      <c r="I91" s="355"/>
+      <c r="J91" s="355"/>
+      <c r="K91" s="355"/>
+      <c r="L91" s="355"/>
+      <c r="M91" s="356"/>
       <c r="N91" s="34">
         <f>ROUND(SUM(N83:N90),0)</f>
         <v>0</v>
       </c>
       <c r="P91" s="122">
         <f>SUM(P83:P90)</f>
         <v>0</v>
       </c>
       <c r="Q91" s="123">
         <f>SUM(Q83:Q90)</f>
         <v>0</v>
       </c>
       <c r="R91" s="152">
         <f>SUM(R83:R90)</f>
         <v>0</v>
       </c>
       <c r="T91" s="99">
         <f>ROUND(SUM(T83:T90),0)</f>
         <v>0</v>
       </c>
       <c r="U91" s="99">
         <f>ROUND(SUM(U83:U90),0)</f>
         <v>0</v>
       </c>
       <c r="V91" s="99">
@@ -11747,151 +11747,151 @@
       <c r="Y92"/>
       <c r="AB92"/>
       <c r="AC92"/>
       <c r="AD92"/>
       <c r="AE92"/>
     </row>
     <row r="93" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A93" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B93" s="39" t="s">
         <v>130</v>
       </c>
       <c r="C93" s="40"/>
       <c r="D93" s="41"/>
       <c r="E93" s="41"/>
       <c r="F93" s="41"/>
       <c r="G93" s="41"/>
       <c r="H93" s="41"/>
       <c r="I93" s="41"/>
       <c r="J93" s="41"/>
       <c r="K93" s="41"/>
       <c r="L93" s="41"/>
       <c r="M93" s="41"/>
       <c r="N93" s="42"/>
-      <c r="P93" s="338" t="s">
+      <c r="P93" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q93" s="394"/>
-      <c r="R93" s="395"/>
+      <c r="Q93" s="396"/>
+      <c r="R93" s="397"/>
       <c r="T93" s="2"/>
       <c r="U93" s="2"/>
       <c r="V93" s="2"/>
       <c r="X93" s="2"/>
       <c r="Y93" s="2"/>
       <c r="AB93" s="6"/>
       <c r="AC93" s="6"/>
       <c r="AD93" s="6"/>
       <c r="AE93" s="2"/>
     </row>
     <row r="94" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="403" t="s">
+      <c r="A94" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B94" s="345" t="s">
+      <c r="B94" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C94" s="345" t="s">
+      <c r="C94" s="357" t="s">
         <v>60</v>
       </c>
       <c r="D94" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="E94" s="360" t="s">
+      <c r="E94" s="364" t="s">
         <v>316</v>
       </c>
-      <c r="F94" s="436"/>
-[...1 lines deleted...]
-      <c r="H94" s="360" t="s">
+      <c r="F94" s="391"/>
+      <c r="G94" s="392"/>
+      <c r="H94" s="364" t="s">
         <v>317</v>
       </c>
-      <c r="I94" s="361"/>
+      <c r="I94" s="365"/>
       <c r="J94" s="31" t="s">
         <v>62</v>
       </c>
       <c r="K94" s="31" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="L94" s="434" t="s">
+        <v>401</v>
+      </c>
+      <c r="L94" s="389" t="s">
+        <v>403</v>
+      </c>
+      <c r="M94" s="389" t="s">
         <v>404</v>
       </c>
-      <c r="M94" s="434" t="s">
-[...2 lines deleted...]
-      <c r="N94" s="432" t="s">
+      <c r="N94" s="345" t="s">
         <v>4</v>
       </c>
-      <c r="O94" s="438"/>
-      <c r="P94" s="396" t="s">
+      <c r="O94" s="398"/>
+      <c r="P94" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q94" s="397"/>
-[...1 lines deleted...]
-      <c r="T94" s="425" t="s">
+      <c r="Q94" s="394"/>
+      <c r="R94" s="395"/>
+      <c r="T94" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U94" s="426"/>
-      <c r="V94" s="427"/>
+      <c r="U94" s="367"/>
+      <c r="V94" s="368"/>
       <c r="W94" s="219"/>
-      <c r="X94" s="423" t="s">
+      <c r="X94" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y94" s="424"/>
+      <c r="Y94" s="370"/>
     </row>
     <row r="95" spans="1:31" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="404"/>
-[...1 lines deleted...]
-      <c r="C95" s="346"/>
+      <c r="A95" s="360"/>
+      <c r="B95" s="358"/>
+      <c r="C95" s="358"/>
       <c r="D95" s="58" t="s">
         <v>63</v>
       </c>
       <c r="E95" s="32" t="s">
         <v>64</v>
       </c>
       <c r="F95" s="32" t="s">
         <v>65</v>
       </c>
       <c r="G95" s="32" t="s">
         <v>66</v>
       </c>
       <c r="H95" s="141" t="s">
         <v>318</v>
       </c>
       <c r="I95" s="140" t="s">
         <v>353</v>
       </c>
       <c r="J95" s="32" t="s">
         <v>67</v>
       </c>
       <c r="K95" s="305" t="s">
-        <v>403</v>
-[...4 lines deleted...]
-      <c r="O95" s="438"/>
+        <v>402</v>
+      </c>
+      <c r="L95" s="390"/>
+      <c r="M95" s="390"/>
+      <c r="N95" s="346"/>
+      <c r="O95" s="398"/>
       <c r="P95" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q95" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R95" s="149" t="s">
         <v>328</v>
       </c>
       <c r="T95" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U95" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V95" s="32" t="s">
         <v>7</v>
       </c>
       <c r="X95" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y95" s="32" t="s">
         <v>9</v>
@@ -12075,61 +12075,61 @@
       <c r="V98" s="72" t="str">
         <f>IF(L98="External",N98,"-")</f>
         <v>-</v>
       </c>
       <c r="W98" s="62"/>
       <c r="X98" s="72" t="str">
         <f>IF($M98="Canadian",IF(OR($N98="",$N98=0),"-",$N98),"-")</f>
         <v>-</v>
       </c>
       <c r="Y98" s="72" t="str">
         <f>IF($M98="Non-Canadian",IF(OR($N98="",$N98=0),"-",$N98),"-")</f>
         <v>-</v>
       </c>
       <c r="AB98" s="6"/>
       <c r="AC98" s="6"/>
       <c r="AD98" s="6"/>
       <c r="AE98"/>
     </row>
     <row r="99" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A99" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B99" s="45" t="s">
         <v>135</v>
       </c>
-      <c r="C99" s="428"/>
-[...9 lines deleted...]
-      <c r="M99" s="373"/>
+      <c r="C99" s="354"/>
+      <c r="D99" s="355"/>
+      <c r="E99" s="355"/>
+      <c r="F99" s="355"/>
+      <c r="G99" s="355"/>
+      <c r="H99" s="355"/>
+      <c r="I99" s="355"/>
+      <c r="J99" s="355"/>
+      <c r="K99" s="355"/>
+      <c r="L99" s="355"/>
+      <c r="M99" s="356"/>
       <c r="N99" s="34">
         <f>ROUND(SUM(N96:N98),0)</f>
         <v>0</v>
       </c>
       <c r="O99" s="67"/>
       <c r="P99" s="122">
         <f>SUM(P96:P98)</f>
         <v>0</v>
       </c>
       <c r="Q99" s="123">
         <f>SUM(Q96:Q98)</f>
         <v>0</v>
       </c>
       <c r="R99" s="152">
         <f>SUM(R96:R98)</f>
         <v>0</v>
       </c>
       <c r="S99" s="67"/>
       <c r="T99" s="99">
         <f>ROUND(SUM(T96:T98),0)</f>
         <v>0</v>
       </c>
       <c r="U99" s="99">
         <f>ROUND(SUM(U96:U98),0)</f>
         <v>0</v>
@@ -12180,155 +12180,155 @@
       <c r="AB100"/>
       <c r="AC100"/>
       <c r="AD100"/>
       <c r="AE100" s="5"/>
     </row>
     <row r="101" spans="1:31" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A101" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B101" s="39" t="s">
         <v>136</v>
       </c>
       <c r="C101" s="40"/>
       <c r="D101" s="41"/>
       <c r="E101" s="41"/>
       <c r="F101" s="41"/>
       <c r="G101" s="41"/>
       <c r="H101" s="41"/>
       <c r="I101" s="41"/>
       <c r="J101" s="41"/>
       <c r="K101" s="41"/>
       <c r="L101" s="41"/>
       <c r="M101" s="41"/>
       <c r="N101" s="42"/>
       <c r="O101" s="67"/>
-      <c r="P101" s="338" t="s">
+      <c r="P101" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q101" s="394"/>
-      <c r="R101" s="395"/>
+      <c r="Q101" s="396"/>
+      <c r="R101" s="397"/>
       <c r="S101" s="67"/>
       <c r="T101" s="2"/>
       <c r="U101" s="2"/>
       <c r="V101" s="2"/>
       <c r="W101" s="62"/>
       <c r="X101" s="2"/>
       <c r="Y101" s="2"/>
       <c r="AB101"/>
       <c r="AC101"/>
       <c r="AD101"/>
       <c r="AE101" s="2"/>
     </row>
     <row r="102" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="403" t="s">
+      <c r="A102" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B102" s="345" t="s">
+      <c r="B102" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C102" s="345" t="s">
+      <c r="C102" s="357" t="s">
         <v>60</v>
       </c>
       <c r="D102" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="E102" s="360" t="s">
+      <c r="E102" s="364" t="s">
         <v>316</v>
       </c>
-      <c r="F102" s="436"/>
-[...1 lines deleted...]
-      <c r="H102" s="360" t="s">
+      <c r="F102" s="391"/>
+      <c r="G102" s="392"/>
+      <c r="H102" s="364" t="s">
         <v>317</v>
       </c>
-      <c r="I102" s="361"/>
+      <c r="I102" s="365"/>
       <c r="J102" s="31" t="s">
         <v>62</v>
       </c>
       <c r="K102" s="31" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="L102" s="434" t="s">
+        <v>401</v>
+      </c>
+      <c r="L102" s="389" t="s">
+        <v>403</v>
+      </c>
+      <c r="M102" s="389" t="s">
         <v>404</v>
       </c>
-      <c r="M102" s="434" t="s">
-[...2 lines deleted...]
-      <c r="N102" s="432" t="s">
+      <c r="N102" s="345" t="s">
         <v>4</v>
       </c>
-      <c r="P102" s="396" t="s">
+      <c r="P102" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q102" s="397"/>
-[...1 lines deleted...]
-      <c r="T102" s="425" t="s">
+      <c r="Q102" s="394"/>
+      <c r="R102" s="395"/>
+      <c r="T102" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U102" s="426"/>
-      <c r="V102" s="427"/>
+      <c r="U102" s="367"/>
+      <c r="V102" s="368"/>
       <c r="W102" s="219"/>
-      <c r="X102" s="423" t="s">
+      <c r="X102" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y102" s="424"/>
+      <c r="Y102" s="370"/>
       <c r="AB102" s="2"/>
       <c r="AC102" s="2"/>
       <c r="AD102" s="2"/>
       <c r="AE102" s="6"/>
     </row>
     <row r="103" spans="1:31" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="404"/>
-[...1 lines deleted...]
-      <c r="C103" s="346"/>
+      <c r="A103" s="360"/>
+      <c r="B103" s="358"/>
+      <c r="C103" s="358"/>
       <c r="D103" s="58" t="s">
         <v>63</v>
       </c>
       <c r="E103" s="32" t="s">
         <v>64</v>
       </c>
       <c r="F103" s="32" t="s">
         <v>65</v>
       </c>
       <c r="G103" s="32" t="s">
         <v>66</v>
       </c>
       <c r="H103" s="141" t="s">
         <v>318</v>
       </c>
       <c r="I103" s="140" t="s">
         <v>353</v>
       </c>
       <c r="J103" s="32" t="s">
         <v>67</v>
       </c>
       <c r="K103" s="305" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="N103" s="433"/>
+        <v>402</v>
+      </c>
+      <c r="L103" s="390"/>
+      <c r="M103" s="390"/>
+      <c r="N103" s="346"/>
       <c r="P103" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q103" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R103" s="149" t="s">
         <v>328</v>
       </c>
       <c r="T103" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U103" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V103" s="32" t="s">
         <v>7</v>
       </c>
       <c r="X103" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y103" s="32" t="s">
         <v>9</v>
@@ -12444,61 +12444,61 @@
       <c r="V105" s="72" t="str">
         <f>IF(L105="External",N105,"-")</f>
         <v>-</v>
       </c>
       <c r="W105" s="62"/>
       <c r="X105" s="72" t="str">
         <f>IF($M105="Canadian",IF(OR($N105="",$N105=0),"-",$N105),"-")</f>
         <v>-</v>
       </c>
       <c r="Y105" s="72" t="str">
         <f>IF($M105="Non-Canadian",IF(OR($N105="",$N105=0),"-",$N105),"-")</f>
         <v>-</v>
       </c>
       <c r="AB105"/>
       <c r="AC105"/>
       <c r="AD105"/>
       <c r="AE105"/>
     </row>
     <row r="106" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A106" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B106" s="38" t="s">
         <v>139</v>
       </c>
-      <c r="C106" s="428"/>
-[...9 lines deleted...]
-      <c r="M106" s="373"/>
+      <c r="C106" s="354"/>
+      <c r="D106" s="355"/>
+      <c r="E106" s="355"/>
+      <c r="F106" s="355"/>
+      <c r="G106" s="355"/>
+      <c r="H106" s="355"/>
+      <c r="I106" s="355"/>
+      <c r="J106" s="355"/>
+      <c r="K106" s="355"/>
+      <c r="L106" s="355"/>
+      <c r="M106" s="356"/>
       <c r="N106" s="34">
         <f>ROUND(SUM(N104:N105),0)</f>
         <v>0</v>
       </c>
       <c r="P106" s="122">
         <f>SUM(P104:P105)</f>
         <v>0</v>
       </c>
       <c r="Q106" s="123">
         <f>SUM(Q104:Q105)</f>
         <v>0</v>
       </c>
       <c r="R106" s="152">
         <f>SUM(R104:R105)</f>
         <v>0</v>
       </c>
       <c r="T106" s="99">
         <f>ROUND(SUM(T104:T105),0)</f>
         <v>0</v>
       </c>
       <c r="U106" s="99">
         <f>ROUND(SUM(U104:U105),0)</f>
         <v>0</v>
       </c>
       <c r="V106" s="99">
@@ -12546,155 +12546,155 @@
       <c r="Y107"/>
       <c r="AB107" s="5"/>
       <c r="AC107" s="5"/>
       <c r="AD107" s="5"/>
       <c r="AE107"/>
     </row>
     <row r="108" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A108" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="39" t="s">
         <v>140</v>
       </c>
       <c r="C108" s="40"/>
       <c r="D108" s="41"/>
       <c r="E108" s="41"/>
       <c r="F108" s="41"/>
       <c r="G108" s="41"/>
       <c r="H108" s="41"/>
       <c r="I108" s="41"/>
       <c r="J108" s="41"/>
       <c r="K108" s="41"/>
       <c r="L108" s="41"/>
       <c r="M108" s="41"/>
       <c r="N108" s="42"/>
-      <c r="P108" s="338" t="s">
+      <c r="P108" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q108" s="394"/>
-      <c r="R108" s="395"/>
+      <c r="Q108" s="396"/>
+      <c r="R108" s="397"/>
       <c r="T108" s="2"/>
       <c r="U108" s="2"/>
       <c r="V108" s="2"/>
       <c r="X108" s="2"/>
       <c r="Y108" s="2"/>
       <c r="AB108" s="4"/>
       <c r="AC108" s="4"/>
       <c r="AD108" s="4"/>
       <c r="AE108" s="2"/>
     </row>
     <row r="109" spans="1:31" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="403" t="s">
+      <c r="A109" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B109" s="345" t="s">
+      <c r="B109" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C109" s="345" t="s">
+      <c r="C109" s="357" t="s">
         <v>60</v>
       </c>
       <c r="D109" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="E109" s="360" t="s">
+      <c r="E109" s="364" t="s">
         <v>316</v>
       </c>
-      <c r="F109" s="436"/>
-[...1 lines deleted...]
-      <c r="H109" s="360" t="s">
+      <c r="F109" s="391"/>
+      <c r="G109" s="392"/>
+      <c r="H109" s="364" t="s">
         <v>317</v>
       </c>
-      <c r="I109" s="361"/>
+      <c r="I109" s="365"/>
       <c r="J109" s="31" t="s">
         <v>62</v>
       </c>
       <c r="K109" s="31" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="L109" s="434" t="s">
+        <v>401</v>
+      </c>
+      <c r="L109" s="389" t="s">
+        <v>403</v>
+      </c>
+      <c r="M109" s="389" t="s">
         <v>404</v>
       </c>
-      <c r="M109" s="434" t="s">
-[...2 lines deleted...]
-      <c r="N109" s="432" t="s">
+      <c r="N109" s="345" t="s">
         <v>4</v>
       </c>
       <c r="O109" s="67"/>
-      <c r="P109" s="396" t="s">
+      <c r="P109" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q109" s="397"/>
-      <c r="R109" s="398"/>
+      <c r="Q109" s="394"/>
+      <c r="R109" s="395"/>
       <c r="S109" s="67"/>
-      <c r="T109" s="425" t="s">
+      <c r="T109" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U109" s="426"/>
-      <c r="V109" s="427"/>
+      <c r="U109" s="367"/>
+      <c r="V109" s="368"/>
       <c r="W109" s="219"/>
-      <c r="X109" s="423" t="s">
+      <c r="X109" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y109" s="424"/>
+      <c r="Y109" s="370"/>
       <c r="AB109" s="6"/>
       <c r="AC109" s="6"/>
       <c r="AD109" s="6"/>
       <c r="AE109"/>
     </row>
     <row r="110" spans="1:31" s="5" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="404"/>
-[...1 lines deleted...]
-      <c r="C110" s="346"/>
+      <c r="A110" s="360"/>
+      <c r="B110" s="358"/>
+      <c r="C110" s="358"/>
       <c r="D110" s="58" t="s">
         <v>63</v>
       </c>
       <c r="E110" s="32" t="s">
         <v>64</v>
       </c>
       <c r="F110" s="32" t="s">
         <v>65</v>
       </c>
       <c r="G110" s="32" t="s">
         <v>66</v>
       </c>
       <c r="H110" s="141" t="s">
         <v>318</v>
       </c>
       <c r="I110" s="140" t="s">
         <v>353</v>
       </c>
       <c r="J110" s="32" t="s">
         <v>67</v>
       </c>
       <c r="K110" s="305" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="N110" s="433"/>
+        <v>402</v>
+      </c>
+      <c r="L110" s="390"/>
+      <c r="M110" s="390"/>
+      <c r="N110" s="346"/>
       <c r="O110" s="67"/>
       <c r="P110" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q110" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R110" s="149" t="s">
         <v>328</v>
       </c>
       <c r="S110" s="67"/>
       <c r="T110" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U110" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V110" s="32" t="s">
         <v>7</v>
       </c>
       <c r="W110" s="62"/>
       <c r="X110" s="32" t="s">
         <v>8</v>
@@ -13180,61 +13180,61 @@
       <c r="V118" s="72" t="str">
         <f t="shared" si="58"/>
         <v>-</v>
       </c>
       <c r="W118" s="62"/>
       <c r="X118" s="72" t="str">
         <f t="shared" si="59"/>
         <v>-</v>
       </c>
       <c r="Y118" s="72" t="str">
         <f t="shared" si="60"/>
         <v>-</v>
       </c>
       <c r="AB118"/>
       <c r="AC118"/>
       <c r="AD118"/>
       <c r="AE118"/>
     </row>
     <row r="119" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A119" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B119" s="38" t="s">
         <v>154</v>
       </c>
-      <c r="C119" s="428"/>
-[...9 lines deleted...]
-      <c r="M119" s="373"/>
+      <c r="C119" s="354"/>
+      <c r="D119" s="355"/>
+      <c r="E119" s="355"/>
+      <c r="F119" s="355"/>
+      <c r="G119" s="355"/>
+      <c r="H119" s="355"/>
+      <c r="I119" s="355"/>
+      <c r="J119" s="355"/>
+      <c r="K119" s="355"/>
+      <c r="L119" s="355"/>
+      <c r="M119" s="356"/>
       <c r="N119" s="34">
         <f>ROUND(SUM(N111:N118),0)</f>
         <v>0</v>
       </c>
       <c r="P119" s="122">
         <f>SUM(P111:P118)</f>
         <v>0</v>
       </c>
       <c r="Q119" s="123">
         <f>SUM(Q111:Q118)</f>
         <v>0</v>
       </c>
       <c r="R119" s="152">
         <f>SUM(R111:R118)</f>
         <v>0</v>
       </c>
       <c r="T119" s="99">
         <f>ROUND(SUM(T111:T118),0)</f>
         <v>0</v>
       </c>
       <c r="U119" s="99">
         <f>ROUND(SUM(U111:U118),0)</f>
         <v>0</v>
       </c>
       <c r="V119" s="99">
@@ -13315,209 +13315,209 @@
       </c>
       <c r="B122" s="39" t="s">
         <v>156</v>
       </c>
       <c r="C122" s="40"/>
       <c r="D122" s="41"/>
       <c r="E122" s="41"/>
       <c r="F122" s="41"/>
       <c r="G122" s="41"/>
       <c r="H122" s="41"/>
       <c r="I122" s="41"/>
       <c r="J122" s="41"/>
       <c r="K122" s="41"/>
       <c r="L122" s="41"/>
       <c r="M122" s="41"/>
       <c r="N122" s="42"/>
       <c r="O122" s="67"/>
       <c r="S122" s="67"/>
       <c r="W122" s="62"/>
       <c r="AB122" s="5"/>
       <c r="AC122" s="5"/>
       <c r="AD122" s="5"/>
     </row>
     <row r="123" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A123" s="69"/>
-      <c r="B123" s="439" t="s">
-[...14 lines deleted...]
-      <c r="P123" s="338" t="s">
+      <c r="B123" s="399" t="s">
+        <v>431</v>
+      </c>
+      <c r="C123" s="352"/>
+      <c r="D123" s="352"/>
+      <c r="E123" s="352"/>
+      <c r="F123" s="352"/>
+      <c r="G123" s="352"/>
+      <c r="H123" s="352"/>
+      <c r="I123" s="352"/>
+      <c r="J123" s="352"/>
+      <c r="K123" s="352"/>
+      <c r="L123" s="352"/>
+      <c r="M123" s="352"/>
+      <c r="N123" s="353"/>
+      <c r="P123" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q123" s="394"/>
-      <c r="R123" s="395"/>
+      <c r="Q123" s="396"/>
+      <c r="R123" s="397"/>
       <c r="T123" s="2"/>
       <c r="U123" s="2"/>
       <c r="V123" s="2"/>
       <c r="X123" s="2"/>
       <c r="Y123" s="2"/>
       <c r="AB123" s="7"/>
       <c r="AC123" s="7"/>
       <c r="AD123" s="7"/>
       <c r="AE123" s="2"/>
     </row>
     <row r="124" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="403" t="s">
+      <c r="A124" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B124" s="345" t="s">
+      <c r="B124" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C124" s="354" t="s">
+      <c r="C124" s="400" t="s">
         <v>55</v>
       </c>
-      <c r="D124" s="355"/>
-[...1 lines deleted...]
-      <c r="F124" s="363"/>
+      <c r="D124" s="401"/>
+      <c r="E124" s="401"/>
+      <c r="F124" s="457"/>
       <c r="G124" s="64" t="s">
         <v>157</v>
       </c>
-      <c r="H124" s="360" t="s">
+      <c r="H124" s="364" t="s">
         <v>317</v>
       </c>
-      <c r="I124" s="361"/>
+      <c r="I124" s="365"/>
       <c r="J124" s="64" t="s">
         <v>62</v>
       </c>
       <c r="K124" s="31" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="L124" s="434" t="s">
+        <v>401</v>
+      </c>
+      <c r="L124" s="389" t="s">
+        <v>403</v>
+      </c>
+      <c r="M124" s="389" t="s">
         <v>404</v>
       </c>
-      <c r="M124" s="434" t="s">
-[...2 lines deleted...]
-      <c r="N124" s="432" t="s">
+      <c r="N124" s="345" t="s">
         <v>4</v>
       </c>
       <c r="O124" s="67"/>
-      <c r="P124" s="396" t="s">
+      <c r="P124" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q124" s="397"/>
-      <c r="R124" s="398"/>
+      <c r="Q124" s="394"/>
+      <c r="R124" s="395"/>
       <c r="S124" s="67"/>
-      <c r="T124" s="425" t="s">
+      <c r="T124" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U124" s="426"/>
-      <c r="V124" s="427"/>
+      <c r="U124" s="367"/>
+      <c r="V124" s="368"/>
       <c r="W124" s="219"/>
-      <c r="X124" s="423" t="s">
+      <c r="X124" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y124" s="424"/>
+      <c r="Y124" s="370"/>
       <c r="AB124"/>
       <c r="AC124"/>
       <c r="AD124"/>
       <c r="AE124"/>
     </row>
     <row r="125" spans="1:31" s="5" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="404"/>
-[...1 lines deleted...]
-      <c r="C125" s="350" t="s">
+      <c r="A125" s="360"/>
+      <c r="B125" s="358"/>
+      <c r="C125" s="406" t="s">
         <v>158</v>
       </c>
-      <c r="D125" s="351"/>
-[...1 lines deleted...]
-      <c r="F125" s="362"/>
+      <c r="D125" s="407"/>
+      <c r="E125" s="407"/>
+      <c r="F125" s="456"/>
       <c r="G125" s="46" t="s">
         <v>320</v>
       </c>
       <c r="H125" s="141" t="s">
         <v>319</v>
       </c>
       <c r="I125" s="140" t="s">
         <v>353</v>
       </c>
       <c r="J125" s="32" t="s">
         <v>67</v>
       </c>
       <c r="K125" s="305" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="N125" s="433"/>
+        <v>402</v>
+      </c>
+      <c r="L125" s="390"/>
+      <c r="M125" s="390"/>
+      <c r="N125" s="346"/>
       <c r="O125" s="67"/>
       <c r="P125" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q125" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R125" s="149" t="s">
         <v>328</v>
       </c>
       <c r="S125" s="67"/>
       <c r="T125" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U125" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V125" s="32" t="s">
         <v>7</v>
       </c>
       <c r="W125" s="62"/>
       <c r="X125" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y125" s="32" t="s">
         <v>9</v>
       </c>
       <c r="AB125"/>
       <c r="AC125"/>
       <c r="AD125"/>
       <c r="AE125" s="47"/>
     </row>
     <row r="126" spans="1:31" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B126" s="33" t="s">
         <v>160</v>
       </c>
-      <c r="C126" s="357"/>
-[...2 lines deleted...]
-      <c r="F126" s="359"/>
+      <c r="C126" s="361"/>
+      <c r="D126" s="362"/>
+      <c r="E126" s="362"/>
+      <c r="F126" s="363"/>
       <c r="G126" s="27">
         <v>1</v>
       </c>
       <c r="H126" s="142"/>
       <c r="I126" s="65"/>
       <c r="J126" s="27"/>
       <c r="K126" s="306"/>
       <c r="L126" s="65"/>
       <c r="M126" s="65"/>
       <c r="N126" s="59">
         <f>K126*J126*H126*G126</f>
         <v>0</v>
       </c>
       <c r="O126" s="67" t="str">
         <f t="shared" ref="O126:O133" si="61">IF(H126&lt;&gt;0,IF(I126="","Select duration basis!  ",""),"")&amp;IF(H126&lt;&gt;0,IF(L126="","Allocate cost!  ",""),"")&amp;IF(H126&lt;&gt;0,IF(M126="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P126" s="209"/>
       <c r="Q126" s="210"/>
       <c r="R126" s="150">
         <f t="shared" ref="R126:R133" si="62">SUM(P126+Q126)</f>
         <v>0</v>
       </c>
       <c r="S126" s="67"/>
       <c r="T126" s="72" t="str">
@@ -13531,54 +13531,54 @@
       <c r="V126" s="72" t="str">
         <f t="shared" ref="V126:V133" si="65">IF(L126="External",N126,"-")</f>
         <v>-</v>
       </c>
       <c r="W126" s="62"/>
       <c r="X126" s="72" t="str">
         <f t="shared" ref="X126:X133" si="66">IF($M126="Canadian",IF(OR($N126="",$N126=0),"-",$N126),"-")</f>
         <v>-</v>
       </c>
       <c r="Y126" s="72" t="str">
         <f t="shared" ref="Y126:Y133" si="67">IF($M126="Non-Canadian",IF(OR($N126="",$N126=0),"-",$N126),"-")</f>
         <v>-</v>
       </c>
       <c r="AB126"/>
       <c r="AC126"/>
       <c r="AD126"/>
       <c r="AE126" s="5"/>
     </row>
     <row r="127" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="23" t="s">
         <v>161</v>
       </c>
       <c r="B127" s="24" t="s">
         <v>162</v>
       </c>
-      <c r="C127" s="357"/>
-[...2 lines deleted...]
-      <c r="F127" s="359"/>
+      <c r="C127" s="361"/>
+      <c r="D127" s="362"/>
+      <c r="E127" s="362"/>
+      <c r="F127" s="363"/>
       <c r="G127" s="27">
         <v>1</v>
       </c>
       <c r="H127" s="142"/>
       <c r="I127" s="65"/>
       <c r="J127" s="27"/>
       <c r="K127" s="306"/>
       <c r="L127" s="65"/>
       <c r="M127" s="65"/>
       <c r="N127" s="59">
         <f t="shared" ref="N127:N133" si="68">K127*J127*H127*G127</f>
         <v>0</v>
       </c>
       <c r="O127" s="67" t="str">
         <f t="shared" si="61"/>
         <v/>
       </c>
       <c r="P127" s="209"/>
       <c r="Q127" s="210"/>
       <c r="R127" s="150">
         <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="T127" s="72" t="str">
         <f t="shared" si="63"/>
@@ -13587,54 +13587,54 @@
       <c r="U127" s="72" t="str">
         <f t="shared" si="64"/>
         <v>-</v>
       </c>
       <c r="V127" s="72" t="str">
         <f t="shared" si="65"/>
         <v>-</v>
       </c>
       <c r="X127" s="72" t="str">
         <f t="shared" si="66"/>
         <v>-</v>
       </c>
       <c r="Y127" s="72" t="str">
         <f t="shared" si="67"/>
         <v>-</v>
       </c>
       <c r="AE127" s="7"/>
     </row>
     <row r="128" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="23" t="s">
         <v>163</v>
       </c>
       <c r="B128" s="24" t="s">
         <v>164</v>
       </c>
-      <c r="C128" s="357"/>
-[...2 lines deleted...]
-      <c r="F128" s="359"/>
+      <c r="C128" s="361"/>
+      <c r="D128" s="362"/>
+      <c r="E128" s="362"/>
+      <c r="F128" s="363"/>
       <c r="G128" s="27">
         <v>1</v>
       </c>
       <c r="H128" s="142"/>
       <c r="I128" s="65"/>
       <c r="J128" s="27"/>
       <c r="K128" s="306"/>
       <c r="L128" s="65"/>
       <c r="M128" s="65"/>
       <c r="N128" s="59">
         <f t="shared" si="68"/>
         <v>0</v>
       </c>
       <c r="O128" s="67" t="str">
         <f t="shared" si="61"/>
         <v/>
       </c>
       <c r="P128" s="209"/>
       <c r="Q128" s="210"/>
       <c r="R128" s="150">
         <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="T128" s="72" t="str">
         <f t="shared" si="63"/>
@@ -13642,54 +13642,54 @@
       </c>
       <c r="U128" s="72" t="str">
         <f t="shared" si="64"/>
         <v>-</v>
       </c>
       <c r="V128" s="72" t="str">
         <f t="shared" si="65"/>
         <v>-</v>
       </c>
       <c r="X128" s="72" t="str">
         <f t="shared" si="66"/>
         <v>-</v>
       </c>
       <c r="Y128" s="72" t="str">
         <f t="shared" si="67"/>
         <v>-</v>
       </c>
     </row>
     <row r="129" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B129" s="24" t="s">
         <v>166</v>
       </c>
-      <c r="C129" s="357"/>
-[...2 lines deleted...]
-      <c r="F129" s="359"/>
+      <c r="C129" s="361"/>
+      <c r="D129" s="362"/>
+      <c r="E129" s="362"/>
+      <c r="F129" s="363"/>
       <c r="G129" s="27">
         <v>1</v>
       </c>
       <c r="H129" s="142"/>
       <c r="I129" s="65"/>
       <c r="J129" s="27"/>
       <c r="K129" s="306"/>
       <c r="L129" s="65"/>
       <c r="M129" s="65"/>
       <c r="N129" s="59">
         <f t="shared" si="68"/>
         <v>0</v>
       </c>
       <c r="O129" s="67" t="str">
         <f t="shared" si="61"/>
         <v/>
       </c>
       <c r="P129" s="209"/>
       <c r="Q129" s="210"/>
       <c r="R129" s="150">
         <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="T129" s="72" t="str">
         <f t="shared" si="63"/>
@@ -13697,54 +13697,54 @@
       </c>
       <c r="U129" s="72" t="str">
         <f t="shared" si="64"/>
         <v>-</v>
       </c>
       <c r="V129" s="72" t="str">
         <f t="shared" si="65"/>
         <v>-</v>
       </c>
       <c r="X129" s="72" t="str">
         <f t="shared" si="66"/>
         <v>-</v>
       </c>
       <c r="Y129" s="72" t="str">
         <f t="shared" si="67"/>
         <v>-</v>
       </c>
     </row>
     <row r="130" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B130" s="24" t="s">
         <v>168</v>
       </c>
-      <c r="C130" s="357"/>
-[...2 lines deleted...]
-      <c r="F130" s="359"/>
+      <c r="C130" s="361"/>
+      <c r="D130" s="362"/>
+      <c r="E130" s="362"/>
+      <c r="F130" s="363"/>
       <c r="G130" s="27">
         <v>1</v>
       </c>
       <c r="H130" s="142"/>
       <c r="I130" s="65"/>
       <c r="J130" s="27"/>
       <c r="K130" s="306"/>
       <c r="L130" s="65"/>
       <c r="M130" s="65"/>
       <c r="N130" s="59">
         <f t="shared" si="68"/>
         <v>0</v>
       </c>
       <c r="O130" s="67" t="str">
         <f t="shared" si="61"/>
         <v/>
       </c>
       <c r="P130" s="209"/>
       <c r="Q130" s="210"/>
       <c r="R130" s="150">
         <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="T130" s="72" t="str">
         <f t="shared" si="63"/>
@@ -13755,54 +13755,54 @@
         <v>-</v>
       </c>
       <c r="V130" s="72" t="str">
         <f t="shared" si="65"/>
         <v>-</v>
       </c>
       <c r="X130" s="72" t="str">
         <f t="shared" si="66"/>
         <v>-</v>
       </c>
       <c r="Y130" s="72" t="str">
         <f t="shared" si="67"/>
         <v>-</v>
       </c>
       <c r="AB130" s="2"/>
       <c r="AC130" s="2"/>
       <c r="AD130" s="2"/>
     </row>
     <row r="131" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B131" s="24" t="s">
         <v>170</v>
       </c>
-      <c r="C131" s="357"/>
-[...2 lines deleted...]
-      <c r="F131" s="359"/>
+      <c r="C131" s="361"/>
+      <c r="D131" s="362"/>
+      <c r="E131" s="362"/>
+      <c r="F131" s="363"/>
       <c r="G131" s="27">
         <v>1</v>
       </c>
       <c r="H131" s="142"/>
       <c r="I131" s="65"/>
       <c r="J131" s="27"/>
       <c r="K131" s="306"/>
       <c r="L131" s="65"/>
       <c r="M131" s="65"/>
       <c r="N131" s="59">
         <f t="shared" si="68"/>
         <v>0</v>
       </c>
       <c r="O131" s="67" t="str">
         <f t="shared" si="61"/>
         <v/>
       </c>
       <c r="P131" s="209"/>
       <c r="Q131" s="210"/>
       <c r="R131" s="150">
         <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="T131" s="72" t="str">
         <f t="shared" si="63"/>
@@ -13810,54 +13810,54 @@
       </c>
       <c r="U131" s="72" t="str">
         <f t="shared" si="64"/>
         <v>-</v>
       </c>
       <c r="V131" s="72" t="str">
         <f t="shared" si="65"/>
         <v>-</v>
       </c>
       <c r="X131" s="72" t="str">
         <f t="shared" si="66"/>
         <v>-</v>
       </c>
       <c r="Y131" s="72" t="str">
         <f t="shared" si="67"/>
         <v>-</v>
       </c>
     </row>
     <row r="132" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B132" s="24" t="s">
         <v>172</v>
       </c>
-      <c r="C132" s="357"/>
-[...2 lines deleted...]
-      <c r="F132" s="359"/>
+      <c r="C132" s="361"/>
+      <c r="D132" s="362"/>
+      <c r="E132" s="362"/>
+      <c r="F132" s="363"/>
       <c r="G132" s="27">
         <v>1</v>
       </c>
       <c r="H132" s="142"/>
       <c r="I132" s="65"/>
       <c r="J132" s="27"/>
       <c r="K132" s="306"/>
       <c r="L132" s="65"/>
       <c r="M132" s="65"/>
       <c r="N132" s="59">
         <f t="shared" si="68"/>
         <v>0</v>
       </c>
       <c r="O132" s="67" t="str">
         <f t="shared" si="61"/>
         <v/>
       </c>
       <c r="P132" s="209"/>
       <c r="Q132" s="210"/>
       <c r="R132" s="150">
         <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="T132" s="72" t="str">
         <f t="shared" si="63"/>
@@ -13868,54 +13868,54 @@
         <v>-</v>
       </c>
       <c r="V132" s="72" t="str">
         <f t="shared" si="65"/>
         <v>-</v>
       </c>
       <c r="X132" s="72" t="str">
         <f t="shared" si="66"/>
         <v>-</v>
       </c>
       <c r="Y132" s="72" t="str">
         <f t="shared" si="67"/>
         <v>-</v>
       </c>
       <c r="AB132" s="2"/>
       <c r="AC132" s="2"/>
       <c r="AD132" s="2"/>
     </row>
     <row r="133" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B133" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="C133" s="357"/>
-[...2 lines deleted...]
-      <c r="F133" s="359"/>
+      <c r="C133" s="361"/>
+      <c r="D133" s="362"/>
+      <c r="E133" s="362"/>
+      <c r="F133" s="363"/>
       <c r="G133" s="27">
         <v>1</v>
       </c>
       <c r="H133" s="142"/>
       <c r="I133" s="65"/>
       <c r="J133" s="27"/>
       <c r="K133" s="306"/>
       <c r="L133" s="65"/>
       <c r="M133" s="65"/>
       <c r="N133" s="59">
         <f t="shared" si="68"/>
         <v>0</v>
       </c>
       <c r="O133" s="67" t="str">
         <f t="shared" si="61"/>
         <v/>
       </c>
       <c r="P133" s="209"/>
       <c r="Q133" s="210"/>
       <c r="R133" s="150">
         <f t="shared" si="62"/>
         <v>0</v>
       </c>
       <c r="S133" s="67"/>
       <c r="T133" s="72" t="str">
@@ -13929,61 +13929,61 @@
       <c r="V133" s="72" t="str">
         <f t="shared" si="65"/>
         <v>-</v>
       </c>
       <c r="W133" s="62"/>
       <c r="X133" s="72" t="str">
         <f t="shared" si="66"/>
         <v>-</v>
       </c>
       <c r="Y133" s="72" t="str">
         <f t="shared" si="67"/>
         <v>-</v>
       </c>
       <c r="AB133"/>
       <c r="AC133"/>
       <c r="AD133"/>
       <c r="AE133"/>
     </row>
     <row r="134" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A134" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B134" s="38" t="s">
         <v>174</v>
       </c>
-      <c r="C134" s="428"/>
-[...9 lines deleted...]
-      <c r="M134" s="373"/>
+      <c r="C134" s="354"/>
+      <c r="D134" s="355"/>
+      <c r="E134" s="355"/>
+      <c r="F134" s="355"/>
+      <c r="G134" s="355"/>
+      <c r="H134" s="355"/>
+      <c r="I134" s="355"/>
+      <c r="J134" s="355"/>
+      <c r="K134" s="355"/>
+      <c r="L134" s="355"/>
+      <c r="M134" s="356"/>
       <c r="N134" s="34">
         <f>ROUND(SUM(N126:N133),0)</f>
         <v>0</v>
       </c>
       <c r="P134" s="122">
         <f>SUM(P126:P133)</f>
         <v>0</v>
       </c>
       <c r="Q134" s="123">
         <f>SUM(Q126:Q133)</f>
         <v>0</v>
       </c>
       <c r="R134" s="152">
         <f>SUM(R126:R133)</f>
         <v>0</v>
       </c>
       <c r="T134" s="98">
         <f>ROUND(SUM(T126:T133),0)</f>
         <v>0</v>
       </c>
       <c r="U134" s="98">
         <f>ROUND(SUM(U126:U133),0)</f>
         <v>0</v>
       </c>
       <c r="V134" s="98">
@@ -14031,185 +14031,185 @@
       <c r="Y135"/>
       <c r="AB135"/>
       <c r="AC135"/>
       <c r="AD135"/>
       <c r="AE135"/>
     </row>
     <row r="136" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A136" s="35">
         <v>12</v>
       </c>
       <c r="B136" s="39" t="s">
         <v>314</v>
       </c>
       <c r="C136" s="40"/>
       <c r="D136" s="41"/>
       <c r="E136" s="41"/>
       <c r="F136" s="41"/>
       <c r="G136" s="41"/>
       <c r="H136" s="41"/>
       <c r="I136" s="41"/>
       <c r="J136" s="41"/>
       <c r="K136" s="41"/>
       <c r="L136" s="41"/>
       <c r="M136" s="41"/>
       <c r="N136" s="42"/>
-      <c r="P136" s="338" t="s">
+      <c r="P136" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q136" s="394"/>
-      <c r="R136" s="395"/>
+      <c r="Q136" s="396"/>
+      <c r="R136" s="397"/>
       <c r="T136" s="2"/>
       <c r="U136" s="2"/>
       <c r="V136" s="2"/>
       <c r="X136" s="2"/>
       <c r="Y136" s="2"/>
       <c r="AE136" s="2"/>
     </row>
     <row r="137" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="403" t="s">
+      <c r="A137" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B137" s="345" t="s">
+      <c r="B137" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C137" s="354" t="s">
+      <c r="C137" s="400" t="s">
         <v>55</v>
       </c>
-      <c r="D137" s="355"/>
-[...1 lines deleted...]
-      <c r="F137" s="363"/>
+      <c r="D137" s="401"/>
+      <c r="E137" s="401"/>
+      <c r="F137" s="457"/>
       <c r="G137" s="64" t="s">
         <v>157</v>
       </c>
-      <c r="H137" s="360" t="s">
+      <c r="H137" s="364" t="s">
         <v>317</v>
       </c>
-      <c r="I137" s="361"/>
+      <c r="I137" s="365"/>
       <c r="J137" s="64" t="s">
         <v>62</v>
       </c>
       <c r="K137" s="31" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="L137" s="434" t="s">
+        <v>401</v>
+      </c>
+      <c r="L137" s="389" t="s">
+        <v>403</v>
+      </c>
+      <c r="M137" s="389" t="s">
         <v>404</v>
       </c>
-      <c r="M137" s="434" t="s">
-[...2 lines deleted...]
-      <c r="N137" s="432" t="s">
+      <c r="N137" s="345" t="s">
         <v>4</v>
       </c>
       <c r="O137" s="67"/>
-      <c r="P137" s="396" t="s">
+      <c r="P137" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q137" s="397"/>
-      <c r="R137" s="398"/>
+      <c r="Q137" s="394"/>
+      <c r="R137" s="395"/>
       <c r="S137" s="67"/>
-      <c r="T137" s="425" t="s">
+      <c r="T137" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U137" s="426"/>
-      <c r="V137" s="427"/>
+      <c r="U137" s="367"/>
+      <c r="V137" s="368"/>
       <c r="W137" s="219"/>
-      <c r="X137" s="423" t="s">
+      <c r="X137" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y137" s="424"/>
+      <c r="Y137" s="370"/>
       <c r="AB137"/>
       <c r="AC137"/>
       <c r="AD137"/>
       <c r="AE137"/>
     </row>
     <row r="138" spans="1:31" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="404"/>
-[...1 lines deleted...]
-      <c r="C138" s="350" t="s">
+      <c r="A138" s="360"/>
+      <c r="B138" s="358"/>
+      <c r="C138" s="406" t="s">
         <v>158</v>
       </c>
-      <c r="D138" s="351"/>
-[...1 lines deleted...]
-      <c r="F138" s="362"/>
+      <c r="D138" s="407"/>
+      <c r="E138" s="407"/>
+      <c r="F138" s="456"/>
       <c r="G138" s="46" t="s">
         <v>320</v>
       </c>
       <c r="H138" s="141" t="s">
         <v>319</v>
       </c>
       <c r="I138" s="140" t="s">
         <v>353</v>
       </c>
       <c r="J138" s="32" t="s">
         <v>67</v>
       </c>
       <c r="K138" s="305" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      <c r="N138" s="433"/>
+        <v>402</v>
+      </c>
+      <c r="L138" s="390"/>
+      <c r="M138" s="390"/>
+      <c r="N138" s="346"/>
       <c r="P138" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q138" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R138" s="149" t="s">
         <v>328</v>
       </c>
       <c r="T138" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U138" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V138" s="32" t="s">
         <v>7</v>
       </c>
       <c r="X138" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y138" s="32" t="s">
         <v>9</v>
       </c>
       <c r="AE138" s="47"/>
     </row>
     <row r="139" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B139" s="24" t="s">
         <v>176</v>
       </c>
-      <c r="C139" s="357"/>
-[...2 lines deleted...]
-      <c r="F139" s="359"/>
+      <c r="C139" s="361"/>
+      <c r="D139" s="362"/>
+      <c r="E139" s="362"/>
+      <c r="F139" s="363"/>
       <c r="G139" s="27">
         <v>1</v>
       </c>
       <c r="H139" s="142"/>
       <c r="I139" s="65"/>
       <c r="J139" s="27"/>
       <c r="K139" s="306"/>
       <c r="L139" s="65"/>
       <c r="M139" s="65"/>
       <c r="N139" s="59">
         <f t="shared" ref="N139:N150" si="69">K139*J139*H139*G139</f>
         <v>0</v>
       </c>
       <c r="O139" s="67" t="str">
         <f t="shared" ref="O139:O150" si="70">IF(H139&lt;&gt;0,IF(I139="","Select duration basis!  ",""),"")&amp;IF(H139&lt;&gt;0,IF(L139="","Allocate cost!  ",""),"")&amp;IF(H139&lt;&gt;0,IF(M139="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P139" s="209"/>
       <c r="Q139" s="210"/>
       <c r="R139" s="150">
         <f t="shared" ref="R139:R150" si="71">SUM(P139+Q139)</f>
         <v>0</v>
       </c>
       <c r="T139" s="72" t="str">
         <f t="shared" ref="T139:T150" si="72">IF(L139="Internal",N139,"-")</f>
@@ -14217,54 +14217,54 @@
       </c>
       <c r="U139" s="72" t="str">
         <f t="shared" ref="U139:U150" si="73">IF(L139="Related",N139,"-")</f>
         <v>-</v>
       </c>
       <c r="V139" s="72" t="str">
         <f t="shared" ref="V139:V150" si="74">IF(L139="External",N139,"-")</f>
         <v>-</v>
       </c>
       <c r="X139" s="72" t="str">
         <f t="shared" ref="X139:X150" si="75">IF($M139="Canadian",IF(OR($N139="",$N139=0),"-",$N139),"-")</f>
         <v>-</v>
       </c>
       <c r="Y139" s="72" t="str">
         <f t="shared" ref="Y139:Y150" si="76">IF($M139="Non-Canadian",IF(OR($N139="",$N139=0),"-",$N139),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="140" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B140" s="24" t="s">
         <v>178</v>
       </c>
-      <c r="C140" s="357"/>
-[...2 lines deleted...]
-      <c r="F140" s="359"/>
+      <c r="C140" s="361"/>
+      <c r="D140" s="362"/>
+      <c r="E140" s="362"/>
+      <c r="F140" s="363"/>
       <c r="G140" s="27">
         <v>1</v>
       </c>
       <c r="H140" s="142"/>
       <c r="I140" s="65"/>
       <c r="J140" s="27"/>
       <c r="K140" s="306"/>
       <c r="L140" s="65"/>
       <c r="M140" s="65"/>
       <c r="N140" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O140" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P140" s="209"/>
       <c r="Q140" s="210"/>
       <c r="R140" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="T140" s="72" t="str">
         <f t="shared" si="72"/>
@@ -14272,54 +14272,54 @@
       </c>
       <c r="U140" s="72" t="str">
         <f t="shared" si="73"/>
         <v>-</v>
       </c>
       <c r="V140" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="X140" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y140" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
     </row>
     <row r="141" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B141" s="24" t="s">
         <v>180</v>
       </c>
-      <c r="C141" s="357"/>
-[...2 lines deleted...]
-      <c r="F141" s="359"/>
+      <c r="C141" s="361"/>
+      <c r="D141" s="362"/>
+      <c r="E141" s="362"/>
+      <c r="F141" s="363"/>
       <c r="G141" s="27">
         <v>1</v>
       </c>
       <c r="H141" s="142"/>
       <c r="I141" s="65"/>
       <c r="J141" s="27"/>
       <c r="K141" s="306"/>
       <c r="L141" s="65"/>
       <c r="M141" s="65"/>
       <c r="N141" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O141" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P141" s="209"/>
       <c r="Q141" s="210"/>
       <c r="R141" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="T141" s="72" t="str">
         <f t="shared" si="72"/>
@@ -14327,54 +14327,54 @@
       </c>
       <c r="U141" s="72" t="str">
         <f t="shared" si="73"/>
         <v>-</v>
       </c>
       <c r="V141" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="X141" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y141" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
     </row>
     <row r="142" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="23" t="s">
         <v>181</v>
       </c>
       <c r="B142" s="24" t="s">
         <v>182</v>
       </c>
-      <c r="C142" s="357"/>
-[...2 lines deleted...]
-      <c r="F142" s="359"/>
+      <c r="C142" s="361"/>
+      <c r="D142" s="362"/>
+      <c r="E142" s="362"/>
+      <c r="F142" s="363"/>
       <c r="G142" s="27">
         <v>1</v>
       </c>
       <c r="H142" s="142"/>
       <c r="I142" s="65"/>
       <c r="J142" s="27"/>
       <c r="K142" s="306"/>
       <c r="L142" s="65"/>
       <c r="M142" s="65"/>
       <c r="N142" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O142" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P142" s="209"/>
       <c r="Q142" s="210"/>
       <c r="R142" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="T142" s="72" t="str">
         <f t="shared" si="72"/>
@@ -14382,54 +14382,54 @@
       </c>
       <c r="U142" s="72" t="str">
         <f t="shared" si="73"/>
         <v>-</v>
       </c>
       <c r="V142" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="X142" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y142" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
     </row>
     <row r="143" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B143" s="24" t="s">
         <v>184</v>
       </c>
-      <c r="C143" s="357"/>
-[...2 lines deleted...]
-      <c r="F143" s="359"/>
+      <c r="C143" s="361"/>
+      <c r="D143" s="362"/>
+      <c r="E143" s="362"/>
+      <c r="F143" s="363"/>
       <c r="G143" s="27">
         <v>1</v>
       </c>
       <c r="H143" s="142"/>
       <c r="I143" s="65"/>
       <c r="J143" s="27"/>
       <c r="K143" s="306"/>
       <c r="L143" s="65"/>
       <c r="M143" s="65"/>
       <c r="N143" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O143" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P143" s="209"/>
       <c r="Q143" s="210"/>
       <c r="R143" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="T143" s="72" t="str">
         <f t="shared" si="72"/>
@@ -14437,54 +14437,54 @@
       </c>
       <c r="U143" s="72" t="str">
         <f t="shared" si="73"/>
         <v>-</v>
       </c>
       <c r="V143" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="X143" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y143" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
     </row>
     <row r="144" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B144" s="24" t="s">
         <v>312</v>
       </c>
-      <c r="C144" s="357"/>
-[...2 lines deleted...]
-      <c r="F144" s="359"/>
+      <c r="C144" s="361"/>
+      <c r="D144" s="362"/>
+      <c r="E144" s="362"/>
+      <c r="F144" s="363"/>
       <c r="G144" s="27">
         <v>1</v>
       </c>
       <c r="H144" s="142"/>
       <c r="I144" s="65"/>
       <c r="J144" s="27"/>
       <c r="K144" s="306"/>
       <c r="L144" s="65"/>
       <c r="M144" s="65"/>
       <c r="N144" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O144" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P144" s="209"/>
       <c r="Q144" s="210"/>
       <c r="R144" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="T144" s="72" t="str">
         <f t="shared" si="72"/>
@@ -14492,54 +14492,54 @@
       </c>
       <c r="U144" s="72" t="str">
         <f t="shared" si="73"/>
         <v>-</v>
       </c>
       <c r="V144" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="X144" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y144" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
     </row>
     <row r="145" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B145" s="24" t="s">
         <v>187</v>
       </c>
-      <c r="C145" s="357"/>
-[...2 lines deleted...]
-      <c r="F145" s="359"/>
+      <c r="C145" s="361"/>
+      <c r="D145" s="362"/>
+      <c r="E145" s="362"/>
+      <c r="F145" s="363"/>
       <c r="G145" s="27">
         <v>1</v>
       </c>
       <c r="H145" s="142"/>
       <c r="I145" s="65"/>
       <c r="J145" s="27"/>
       <c r="K145" s="306"/>
       <c r="L145" s="65"/>
       <c r="M145" s="65"/>
       <c r="N145" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O145" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P145" s="209"/>
       <c r="Q145" s="210"/>
       <c r="R145" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="T145" s="72" t="str">
         <f t="shared" si="72"/>
@@ -14547,54 +14547,54 @@
       </c>
       <c r="U145" s="72" t="str">
         <f t="shared" si="73"/>
         <v>-</v>
       </c>
       <c r="V145" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="X145" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y145" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
     </row>
     <row r="146" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="23" t="s">
         <v>188</v>
       </c>
       <c r="B146" s="24" t="s">
         <v>189</v>
       </c>
-      <c r="C146" s="357"/>
-[...2 lines deleted...]
-      <c r="F146" s="359"/>
+      <c r="C146" s="361"/>
+      <c r="D146" s="362"/>
+      <c r="E146" s="362"/>
+      <c r="F146" s="363"/>
       <c r="G146" s="27">
         <v>1</v>
       </c>
       <c r="H146" s="142"/>
       <c r="I146" s="65"/>
       <c r="J146" s="27"/>
       <c r="K146" s="306"/>
       <c r="L146" s="65"/>
       <c r="M146" s="65"/>
       <c r="N146" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O146" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P146" s="209"/>
       <c r="Q146" s="210"/>
       <c r="R146" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="T146" s="72" t="str">
         <f t="shared" si="72"/>
@@ -14602,54 +14602,54 @@
       </c>
       <c r="U146" s="72" t="str">
         <f t="shared" si="73"/>
         <v>-</v>
       </c>
       <c r="V146" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="X146" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y146" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
     </row>
     <row r="147" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B147" s="24" t="s">
         <v>191</v>
       </c>
-      <c r="C147" s="357"/>
-[...2 lines deleted...]
-      <c r="F147" s="359"/>
+      <c r="C147" s="361"/>
+      <c r="D147" s="362"/>
+      <c r="E147" s="362"/>
+      <c r="F147" s="363"/>
       <c r="G147" s="27">
         <v>1</v>
       </c>
       <c r="H147" s="142"/>
       <c r="I147" s="65"/>
       <c r="J147" s="27"/>
       <c r="K147" s="306"/>
       <c r="L147" s="65"/>
       <c r="M147" s="65"/>
       <c r="N147" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O147" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P147" s="209"/>
       <c r="Q147" s="210"/>
       <c r="R147" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="T147" s="72" t="str">
         <f t="shared" si="72"/>
@@ -14660,54 +14660,54 @@
         <v>-</v>
       </c>
       <c r="V147" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="X147" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y147" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
       <c r="AB147" s="2"/>
       <c r="AC147" s="2"/>
       <c r="AD147" s="2"/>
     </row>
     <row r="148" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="23" t="s">
         <v>192</v>
       </c>
       <c r="B148" s="24" t="s">
         <v>193</v>
       </c>
-      <c r="C148" s="357"/>
-[...2 lines deleted...]
-      <c r="F148" s="359"/>
+      <c r="C148" s="361"/>
+      <c r="D148" s="362"/>
+      <c r="E148" s="362"/>
+      <c r="F148" s="363"/>
       <c r="G148" s="27">
         <v>1</v>
       </c>
       <c r="H148" s="142"/>
       <c r="I148" s="65"/>
       <c r="J148" s="27"/>
       <c r="K148" s="306"/>
       <c r="L148" s="65"/>
       <c r="M148" s="65"/>
       <c r="N148" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O148" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P148" s="209"/>
       <c r="Q148" s="210"/>
       <c r="R148" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="T148" s="72" t="str">
         <f t="shared" si="72"/>
@@ -14715,54 +14715,54 @@
       </c>
       <c r="U148" s="72" t="str">
         <f t="shared" si="73"/>
         <v>-</v>
       </c>
       <c r="V148" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="X148" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y148" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
     </row>
     <row r="149" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="23" t="s">
         <v>194</v>
       </c>
       <c r="B149" s="24" t="s">
         <v>172</v>
       </c>
-      <c r="C149" s="357"/>
-[...2 lines deleted...]
-      <c r="F149" s="359"/>
+      <c r="C149" s="361"/>
+      <c r="D149" s="362"/>
+      <c r="E149" s="362"/>
+      <c r="F149" s="363"/>
       <c r="G149" s="27">
         <v>1</v>
       </c>
       <c r="H149" s="142"/>
       <c r="I149" s="65"/>
       <c r="J149" s="27"/>
       <c r="K149" s="306"/>
       <c r="L149" s="65"/>
       <c r="M149" s="65"/>
       <c r="N149" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O149" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P149" s="209"/>
       <c r="Q149" s="210"/>
       <c r="R149" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="T149" s="72" t="str">
         <f t="shared" si="72"/>
@@ -14770,54 +14770,54 @@
       </c>
       <c r="U149" s="72" t="str">
         <f t="shared" si="73"/>
         <v>-</v>
       </c>
       <c r="V149" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="X149" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y149" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
     </row>
     <row r="150" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B150" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="C150" s="357"/>
-[...2 lines deleted...]
-      <c r="F150" s="359"/>
+      <c r="C150" s="361"/>
+      <c r="D150" s="362"/>
+      <c r="E150" s="362"/>
+      <c r="F150" s="363"/>
       <c r="G150" s="27">
         <v>1</v>
       </c>
       <c r="H150" s="142"/>
       <c r="I150" s="65"/>
       <c r="J150" s="27"/>
       <c r="K150" s="306"/>
       <c r="L150" s="65"/>
       <c r="M150" s="65"/>
       <c r="N150" s="59">
         <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O150" s="67" t="str">
         <f t="shared" si="70"/>
         <v/>
       </c>
       <c r="P150" s="209"/>
       <c r="Q150" s="210"/>
       <c r="R150" s="150">
         <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="S150" s="67"/>
       <c r="T150" s="72" t="str">
@@ -14831,900 +14831,900 @@
       <c r="V150" s="72" t="str">
         <f t="shared" si="74"/>
         <v>-</v>
       </c>
       <c r="W150" s="62"/>
       <c r="X150" s="72" t="str">
         <f t="shared" si="75"/>
         <v>-</v>
       </c>
       <c r="Y150" s="72" t="str">
         <f t="shared" si="76"/>
         <v>-</v>
       </c>
       <c r="AB150"/>
       <c r="AC150"/>
       <c r="AD150"/>
       <c r="AE150"/>
     </row>
     <row r="151" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A151" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B151" s="38" t="s">
         <v>313</v>
       </c>
-      <c r="C151" s="428"/>
-[...9 lines deleted...]
-      <c r="M151" s="373"/>
+      <c r="C151" s="354"/>
+      <c r="D151" s="355"/>
+      <c r="E151" s="355"/>
+      <c r="F151" s="355"/>
+      <c r="G151" s="355"/>
+      <c r="H151" s="355"/>
+      <c r="I151" s="355"/>
+      <c r="J151" s="355"/>
+      <c r="K151" s="355"/>
+      <c r="L151" s="355"/>
+      <c r="M151" s="356"/>
       <c r="N151" s="34">
         <f>ROUND(SUM(N139:N150),0)</f>
         <v>0</v>
       </c>
       <c r="P151" s="122">
         <f>SUM(P139:P150)</f>
         <v>0</v>
       </c>
       <c r="Q151" s="123">
         <f>SUM(Q139:Q150)</f>
         <v>0</v>
       </c>
       <c r="R151" s="152">
         <f>SUM(R139:R150)</f>
         <v>0</v>
       </c>
       <c r="T151" s="98">
         <f>ROUND(SUM(T139:T150),0)</f>
         <v>0</v>
       </c>
       <c r="U151" s="98">
         <f>ROUND(SUM(U139:U150),0)</f>
         <v>0</v>
       </c>
       <c r="V151" s="98">
         <f>ROUND(SUM(V139:V150),0)</f>
         <v>0</v>
       </c>
       <c r="X151" s="98">
         <f>ROUND(SUM(X139:X150),0)</f>
         <v>0</v>
       </c>
       <c r="Y151" s="98">
         <f>ROUND(SUM(Y139:Y150),0)</f>
         <v>0</v>
       </c>
       <c r="AE151" s="2"/>
     </row>
     <row r="152" spans="1:31" ht="24" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="153" spans="1:31" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="374" t="s">
         <v>315</v>
       </c>
-      <c r="B153" s="445"/>
-[...10 lines deleted...]
-      <c r="M153" s="447"/>
+      <c r="B153" s="375"/>
+      <c r="C153" s="375"/>
+      <c r="D153" s="375"/>
+      <c r="E153" s="375"/>
+      <c r="F153" s="375"/>
+      <c r="G153" s="375"/>
+      <c r="H153" s="375"/>
+      <c r="I153" s="375"/>
+      <c r="J153" s="375"/>
+      <c r="K153" s="375"/>
+      <c r="L153" s="376"/>
+      <c r="M153" s="377"/>
       <c r="N153" s="34">
         <f>N151+N134+N119+N106+N99+N91+N78+N66+N52</f>
         <v>0</v>
       </c>
       <c r="P153" s="216">
         <f>P151+P134+P119+P106+P99+P91+P78+P66+P52</f>
         <v>0</v>
       </c>
       <c r="Q153" s="216">
         <f>Q151+Q134+Q119+Q106+Q99+Q91+Q78+Q66+Q52</f>
         <v>0</v>
       </c>
       <c r="R153" s="216">
         <f>R151+R134+R119+R106+R99+R91+R78+R66+R52</f>
         <v>0</v>
       </c>
       <c r="T153" s="60">
         <f>T151+T134+T119+T106+T99+T91+T78+T66+T52</f>
         <v>0</v>
       </c>
       <c r="U153" s="60">
         <f>U151+U134+U119+U106+U99+U91+U78+U66+U52</f>
         <v>0</v>
       </c>
       <c r="V153" s="60">
         <f>V151+V134+V119+V106+V99+V91+V78+V66+V52</f>
         <v>0</v>
       </c>
       <c r="X153" s="60">
         <f>X151+X134+X119+X106+X99+X91+X78+X66+X52</f>
         <v>0</v>
       </c>
       <c r="Y153" s="60">
         <f>Y151+Y134+Y119+Y106+Y99+Y91+Y78+Y66+Y52</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:31" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="374" t="s">
         <v>386</v>
       </c>
-      <c r="B154" s="445"/>
-[...10 lines deleted...]
-      <c r="M154" s="447"/>
+      <c r="B154" s="375"/>
+      <c r="C154" s="375"/>
+      <c r="D154" s="375"/>
+      <c r="E154" s="375"/>
+      <c r="F154" s="375"/>
+      <c r="G154" s="375"/>
+      <c r="H154" s="375"/>
+      <c r="I154" s="375"/>
+      <c r="J154" s="375"/>
+      <c r="K154" s="375"/>
+      <c r="L154" s="376"/>
+      <c r="M154" s="377"/>
       <c r="N154" s="34">
         <f>N76+N116</f>
         <v>0</v>
       </c>
       <c r="P154" s="226"/>
       <c r="Q154" s="226"/>
       <c r="R154" s="226"/>
       <c r="T154" s="227"/>
       <c r="U154" s="227"/>
       <c r="V154" s="227"/>
       <c r="X154" s="227"/>
       <c r="Y154" s="227"/>
     </row>
     <row r="155" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A155" s="55"/>
       <c r="B155" s="55"/>
       <c r="C155" s="55"/>
       <c r="D155" s="55"/>
       <c r="E155" s="55"/>
       <c r="F155" s="55"/>
       <c r="G155" s="55"/>
       <c r="H155" s="55"/>
       <c r="I155" s="55"/>
       <c r="J155" s="55"/>
       <c r="K155" s="55"/>
       <c r="L155" s="55"/>
       <c r="M155" s="55"/>
       <c r="N155" s="56"/>
       <c r="AB155" s="2"/>
       <c r="AC155" s="2"/>
       <c r="AD155" s="2"/>
     </row>
     <row r="156" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="451" t="s">
+      <c r="A156" s="383" t="s">
         <v>366</v>
       </c>
-      <c r="B156" s="452"/>
-[...11 lines deleted...]
-      <c r="N156" s="453"/>
+      <c r="B156" s="384"/>
+      <c r="C156" s="384"/>
+      <c r="D156" s="384"/>
+      <c r="E156" s="384"/>
+      <c r="F156" s="384"/>
+      <c r="G156" s="384"/>
+      <c r="H156" s="384"/>
+      <c r="I156" s="384"/>
+      <c r="J156" s="384"/>
+      <c r="K156" s="384"/>
+      <c r="L156" s="384"/>
+      <c r="M156" s="384"/>
+      <c r="N156" s="385"/>
     </row>
     <row r="157" spans="1:31" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A157" s="448" t="s">
+      <c r="A157" s="380" t="s">
         <v>387</v>
       </c>
-      <c r="B157" s="449"/>
-[...11 lines deleted...]
-      <c r="N157" s="450"/>
+      <c r="B157" s="381"/>
+      <c r="C157" s="381"/>
+      <c r="D157" s="381"/>
+      <c r="E157" s="381"/>
+      <c r="F157" s="381"/>
+      <c r="G157" s="381"/>
+      <c r="H157" s="381"/>
+      <c r="I157" s="381"/>
+      <c r="J157" s="381"/>
+      <c r="K157" s="381"/>
+      <c r="L157" s="381"/>
+      <c r="M157" s="381"/>
+      <c r="N157" s="382"/>
       <c r="AB157" s="47"/>
       <c r="AC157" s="47"/>
       <c r="AD157" s="47"/>
     </row>
     <row r="158" spans="1:31" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A158" s="448" t="s">
+      <c r="A158" s="380" t="s">
         <v>388</v>
       </c>
-      <c r="B158" s="449"/>
-[...11 lines deleted...]
-      <c r="N158" s="450"/>
+      <c r="B158" s="381"/>
+      <c r="C158" s="381"/>
+      <c r="D158" s="381"/>
+      <c r="E158" s="381"/>
+      <c r="F158" s="381"/>
+      <c r="G158" s="381"/>
+      <c r="H158" s="381"/>
+      <c r="I158" s="381"/>
+      <c r="J158" s="381"/>
+      <c r="K158" s="381"/>
+      <c r="L158" s="381"/>
+      <c r="M158" s="381"/>
+      <c r="N158" s="382"/>
       <c r="O158" s="67"/>
       <c r="P158" s="67"/>
       <c r="Q158" s="67"/>
       <c r="R158" s="67"/>
       <c r="S158" s="67"/>
       <c r="T158"/>
       <c r="U158"/>
       <c r="V158"/>
       <c r="W158" s="62"/>
       <c r="X158"/>
       <c r="Y158"/>
       <c r="AB158" s="47"/>
       <c r="AC158" s="47"/>
       <c r="AD158" s="47"/>
       <c r="AE158"/>
     </row>
     <row r="159" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A159" s="83">
         <v>13</v>
       </c>
       <c r="B159" s="39" t="s">
         <v>196</v>
       </c>
       <c r="C159" s="40"/>
       <c r="D159" s="41"/>
       <c r="E159" s="41"/>
       <c r="F159" s="41"/>
       <c r="G159" s="41"/>
       <c r="H159" s="41"/>
       <c r="I159" s="41"/>
       <c r="J159" s="41"/>
       <c r="K159" s="41"/>
       <c r="L159" s="41"/>
       <c r="M159" s="41"/>
       <c r="N159" s="42"/>
-      <c r="P159" s="338" t="s">
+      <c r="P159" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q159" s="394"/>
-      <c r="R159" s="395"/>
+      <c r="Q159" s="396"/>
+      <c r="R159" s="397"/>
       <c r="T159" s="2"/>
       <c r="U159" s="2"/>
       <c r="V159" s="2"/>
       <c r="X159" s="2"/>
       <c r="Y159" s="2"/>
       <c r="AB159" s="47"/>
       <c r="AC159" s="47"/>
       <c r="AD159" s="47"/>
       <c r="AE159" s="2"/>
     </row>
     <row r="160" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="430" t="s">
+      <c r="A160" s="378" t="s">
         <v>33</v>
       </c>
-      <c r="B160" s="345" t="s">
+      <c r="B160" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C160" s="354" t="s">
+      <c r="C160" s="400" t="s">
         <v>55</v>
       </c>
-      <c r="D160" s="355"/>
-[...6 lines deleted...]
-      <c r="K160" s="356"/>
+      <c r="D160" s="401"/>
+      <c r="E160" s="401"/>
+      <c r="F160" s="401"/>
+      <c r="G160" s="401"/>
+      <c r="H160" s="401"/>
+      <c r="I160" s="401"/>
+      <c r="J160" s="401"/>
+      <c r="K160" s="402"/>
       <c r="L160" s="51" t="s">
         <v>35</v>
       </c>
       <c r="M160" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="N160" s="432" t="s">
+      <c r="N160" s="345" t="s">
         <v>4</v>
       </c>
       <c r="O160" s="67"/>
-      <c r="P160" s="396" t="s">
+      <c r="P160" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q160" s="397"/>
-      <c r="R160" s="398"/>
+      <c r="Q160" s="394"/>
+      <c r="R160" s="395"/>
       <c r="S160" s="67"/>
-      <c r="T160" s="425" t="s">
+      <c r="T160" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U160" s="426"/>
-      <c r="V160" s="427"/>
+      <c r="U160" s="367"/>
+      <c r="V160" s="368"/>
       <c r="W160" s="219"/>
-      <c r="X160" s="423" t="s">
+      <c r="X160" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y160" s="424"/>
+      <c r="Y160" s="370"/>
       <c r="AE160"/>
     </row>
     <row r="161" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="431"/>
-[...1 lines deleted...]
-      <c r="C161" s="350" t="s">
+      <c r="A161" s="379"/>
+      <c r="B161" s="358"/>
+      <c r="C161" s="406" t="s">
         <v>197</v>
       </c>
-      <c r="D161" s="351"/>
-[...6 lines deleted...]
-      <c r="K161" s="352"/>
+      <c r="D161" s="407"/>
+      <c r="E161" s="407"/>
+      <c r="F161" s="407"/>
+      <c r="G161" s="407"/>
+      <c r="H161" s="407"/>
+      <c r="I161" s="407"/>
+      <c r="J161" s="407"/>
+      <c r="K161" s="408"/>
       <c r="L161" s="68" t="s">
         <v>37</v>
       </c>
       <c r="M161" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="N161" s="433"/>
+      <c r="N161" s="346"/>
       <c r="O161" s="67"/>
       <c r="P161" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q161" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R161" s="149" t="s">
         <v>328</v>
       </c>
       <c r="S161" s="67"/>
       <c r="T161" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U161" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V161" s="32" t="s">
         <v>7</v>
       </c>
       <c r="W161" s="62"/>
       <c r="X161" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y161" s="32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="87" t="s">
         <v>198</v>
       </c>
       <c r="B162" s="24" t="s">
         <v>199</v>
       </c>
-      <c r="C162" s="429"/>
-[...7 lines deleted...]
-      <c r="K162" s="349"/>
+      <c r="C162" s="409"/>
+      <c r="D162" s="410"/>
+      <c r="E162" s="410"/>
+      <c r="F162" s="410"/>
+      <c r="G162" s="410"/>
+      <c r="H162" s="410"/>
+      <c r="I162" s="410"/>
+      <c r="J162" s="410"/>
+      <c r="K162" s="388"/>
       <c r="L162" s="65"/>
       <c r="M162" s="65"/>
       <c r="N162" s="48"/>
       <c r="O162" s="67" t="str">
         <f t="shared" ref="O162:O170" si="77">IF(N162&lt;&gt;0,IF(L162="","Allocate cost!  ",""),"")&amp;IF(N162&lt;&gt;0,IF(M162="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P162" s="209"/>
       <c r="Q162" s="210"/>
       <c r="R162" s="150">
         <f t="shared" ref="R162:R170" si="78">SUM(P162+Q162)</f>
         <v>0</v>
       </c>
       <c r="S162" s="67"/>
       <c r="T162" s="72" t="str">
         <f t="shared" ref="T162:T170" si="79">IF(L162="Internal",N162,"-")</f>
         <v>-</v>
       </c>
       <c r="U162" s="72" t="str">
         <f t="shared" ref="U162:U170" si="80">IF(L162="Related",N162,"-")</f>
         <v>-</v>
       </c>
       <c r="V162" s="72" t="str">
         <f t="shared" ref="V162:V170" si="81">IF(L162="External",N162,"-")</f>
         <v>-</v>
       </c>
       <c r="W162" s="62"/>
       <c r="X162" s="72" t="str">
         <f t="shared" ref="X162:X170" si="82">IF($M162="Canadian",IF(OR($N162="",$N162=0),"-",$N162),"-")</f>
         <v>-</v>
       </c>
       <c r="Y162" s="72" t="str">
         <f t="shared" ref="Y162:Y170" si="83">IF($M162="Non-Canadian",IF(OR($N162="",$N162=0),"-",$N162),"-")</f>
         <v>-</v>
       </c>
       <c r="AB162"/>
       <c r="AC162"/>
       <c r="AD162"/>
     </row>
     <row r="163" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="87" t="s">
         <v>200</v>
       </c>
       <c r="B163" s="24" t="s">
         <v>201</v>
       </c>
-      <c r="C163" s="429"/>
-[...7 lines deleted...]
-      <c r="K163" s="349"/>
+      <c r="C163" s="409"/>
+      <c r="D163" s="410"/>
+      <c r="E163" s="410"/>
+      <c r="F163" s="410"/>
+      <c r="G163" s="410"/>
+      <c r="H163" s="410"/>
+      <c r="I163" s="410"/>
+      <c r="J163" s="410"/>
+      <c r="K163" s="388"/>
       <c r="L163" s="65"/>
       <c r="M163" s="65"/>
       <c r="N163" s="48"/>
       <c r="O163" s="67" t="str">
         <f t="shared" si="77"/>
         <v/>
       </c>
       <c r="P163" s="209"/>
       <c r="Q163" s="210"/>
       <c r="R163" s="150">
         <f t="shared" si="78"/>
         <v>0</v>
       </c>
       <c r="S163" s="67"/>
       <c r="T163" s="72" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="U163" s="72" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V163" s="72" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
       <c r="W163" s="62"/>
       <c r="X163" s="72" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="Y163" s="72" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="AB163"/>
       <c r="AC163"/>
       <c r="AD163"/>
     </row>
     <row r="164" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="87" t="s">
         <v>202</v>
       </c>
       <c r="B164" s="24" t="s">
         <v>203</v>
       </c>
-      <c r="C164" s="429"/>
-[...7 lines deleted...]
-      <c r="K164" s="349"/>
+      <c r="C164" s="409"/>
+      <c r="D164" s="410"/>
+      <c r="E164" s="410"/>
+      <c r="F164" s="410"/>
+      <c r="G164" s="410"/>
+      <c r="H164" s="410"/>
+      <c r="I164" s="410"/>
+      <c r="J164" s="410"/>
+      <c r="K164" s="388"/>
       <c r="L164" s="65"/>
       <c r="M164" s="65"/>
       <c r="N164" s="48"/>
       <c r="O164" s="67" t="str">
         <f t="shared" si="77"/>
         <v/>
       </c>
       <c r="P164" s="209"/>
       <c r="Q164" s="210"/>
       <c r="R164" s="150">
         <f t="shared" si="78"/>
         <v>0</v>
       </c>
       <c r="S164" s="67"/>
       <c r="T164" s="72" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="U164" s="72" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V164" s="72" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
       <c r="W164" s="62"/>
       <c r="X164" s="72" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="Y164" s="72" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="AB164"/>
       <c r="AC164"/>
       <c r="AD164"/>
     </row>
     <row r="165" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="87" t="s">
         <v>204</v>
       </c>
       <c r="B165" s="24" t="s">
         <v>205</v>
       </c>
-      <c r="C165" s="429"/>
-[...7 lines deleted...]
-      <c r="K165" s="349"/>
+      <c r="C165" s="409"/>
+      <c r="D165" s="410"/>
+      <c r="E165" s="410"/>
+      <c r="F165" s="410"/>
+      <c r="G165" s="410"/>
+      <c r="H165" s="410"/>
+      <c r="I165" s="410"/>
+      <c r="J165" s="410"/>
+      <c r="K165" s="388"/>
       <c r="L165" s="65"/>
       <c r="M165" s="65"/>
       <c r="N165" s="48"/>
       <c r="O165" s="67" t="str">
         <f t="shared" si="77"/>
         <v/>
       </c>
       <c r="P165" s="209"/>
       <c r="Q165" s="210"/>
       <c r="R165" s="150">
         <f t="shared" si="78"/>
         <v>0</v>
       </c>
       <c r="T165" s="72" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="U165" s="72" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V165" s="72" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
       <c r="X165" s="72" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="Y165" s="72" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="AE165" s="47"/>
     </row>
     <row r="166" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="84" t="s">
         <v>206</v>
       </c>
       <c r="B166" s="24" t="s">
         <v>207</v>
       </c>
-      <c r="C166" s="429"/>
-[...7 lines deleted...]
-      <c r="K166" s="349"/>
+      <c r="C166" s="409"/>
+      <c r="D166" s="410"/>
+      <c r="E166" s="410"/>
+      <c r="F166" s="410"/>
+      <c r="G166" s="410"/>
+      <c r="H166" s="410"/>
+      <c r="I166" s="410"/>
+      <c r="J166" s="410"/>
+      <c r="K166" s="388"/>
       <c r="L166" s="65"/>
       <c r="M166" s="65"/>
       <c r="N166" s="48"/>
       <c r="O166" s="67" t="str">
         <f t="shared" si="77"/>
         <v/>
       </c>
       <c r="P166" s="209"/>
       <c r="Q166" s="210"/>
       <c r="R166" s="150">
         <f t="shared" si="78"/>
         <v>0</v>
       </c>
       <c r="T166" s="72" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="U166" s="72" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V166" s="72" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
       <c r="X166" s="72" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="Y166" s="72" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
     </row>
     <row r="167" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="84" t="s">
         <v>208</v>
       </c>
       <c r="B167" s="24" t="s">
         <v>209</v>
       </c>
-      <c r="C167" s="429"/>
-[...7 lines deleted...]
-      <c r="K167" s="349"/>
+      <c r="C167" s="409"/>
+      <c r="D167" s="410"/>
+      <c r="E167" s="410"/>
+      <c r="F167" s="410"/>
+      <c r="G167" s="410"/>
+      <c r="H167" s="410"/>
+      <c r="I167" s="410"/>
+      <c r="J167" s="410"/>
+      <c r="K167" s="388"/>
       <c r="L167" s="65"/>
       <c r="M167" s="65"/>
       <c r="N167" s="48"/>
       <c r="O167" s="67" t="str">
         <f t="shared" si="77"/>
         <v/>
       </c>
       <c r="P167" s="209"/>
       <c r="Q167" s="210"/>
       <c r="R167" s="150">
         <f t="shared" si="78"/>
         <v>0</v>
       </c>
       <c r="T167" s="72" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="U167" s="72" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V167" s="72" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
       <c r="X167" s="72" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="Y167" s="72" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="AB167" s="2"/>
       <c r="AC167" s="2"/>
       <c r="AD167" s="2"/>
     </row>
     <row r="168" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="84" t="s">
         <v>210</v>
       </c>
       <c r="B168" s="24" t="s">
         <v>211</v>
       </c>
-      <c r="C168" s="429"/>
-[...7 lines deleted...]
-      <c r="K168" s="349"/>
+      <c r="C168" s="409"/>
+      <c r="D168" s="410"/>
+      <c r="E168" s="410"/>
+      <c r="F168" s="410"/>
+      <c r="G168" s="410"/>
+      <c r="H168" s="410"/>
+      <c r="I168" s="410"/>
+      <c r="J168" s="410"/>
+      <c r="K168" s="388"/>
       <c r="L168" s="65"/>
       <c r="M168" s="65"/>
       <c r="N168" s="48"/>
       <c r="O168" s="67" t="str">
         <f t="shared" si="77"/>
         <v/>
       </c>
       <c r="P168" s="209"/>
       <c r="Q168" s="210"/>
       <c r="R168" s="150">
         <f t="shared" si="78"/>
         <v>0</v>
       </c>
       <c r="T168" s="72" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="U168" s="72" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V168" s="72" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
       <c r="X168" s="72" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="Y168" s="72" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
     </row>
     <row r="169" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A169" s="84" t="s">
         <v>212</v>
       </c>
       <c r="B169" s="24" t="s">
         <v>213</v>
       </c>
-      <c r="C169" s="429"/>
-[...7 lines deleted...]
-      <c r="K169" s="349"/>
+      <c r="C169" s="409"/>
+      <c r="D169" s="410"/>
+      <c r="E169" s="410"/>
+      <c r="F169" s="410"/>
+      <c r="G169" s="410"/>
+      <c r="H169" s="410"/>
+      <c r="I169" s="410"/>
+      <c r="J169" s="410"/>
+      <c r="K169" s="388"/>
       <c r="L169" s="65"/>
       <c r="M169" s="65"/>
       <c r="N169" s="48"/>
       <c r="O169" s="67" t="str">
         <f t="shared" si="77"/>
         <v/>
       </c>
       <c r="P169" s="209"/>
       <c r="Q169" s="210"/>
       <c r="R169" s="150">
         <f t="shared" si="78"/>
         <v>0</v>
       </c>
       <c r="T169" s="72" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="U169" s="72" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V169" s="72" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
       <c r="X169" s="72" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="Y169" s="72" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="AB169" s="2"/>
       <c r="AC169" s="2"/>
       <c r="AD169" s="2"/>
     </row>
     <row r="170" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A170" s="84" t="s">
         <v>214</v>
       </c>
       <c r="B170" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="C170" s="429"/>
-[...7 lines deleted...]
-      <c r="K170" s="349"/>
+      <c r="C170" s="409"/>
+      <c r="D170" s="410"/>
+      <c r="E170" s="410"/>
+      <c r="F170" s="410"/>
+      <c r="G170" s="410"/>
+      <c r="H170" s="410"/>
+      <c r="I170" s="410"/>
+      <c r="J170" s="410"/>
+      <c r="K170" s="388"/>
       <c r="L170" s="65"/>
       <c r="M170" s="65"/>
       <c r="N170" s="48"/>
       <c r="O170" s="67" t="str">
         <f t="shared" si="77"/>
         <v/>
       </c>
       <c r="P170" s="209"/>
       <c r="Q170" s="210"/>
       <c r="R170" s="150">
         <f t="shared" si="78"/>
         <v>0</v>
       </c>
       <c r="S170" s="67"/>
       <c r="T170" s="72" t="str">
         <f t="shared" si="79"/>
         <v>-</v>
       </c>
       <c r="U170" s="72" t="str">
         <f t="shared" si="80"/>
         <v>-</v>
       </c>
       <c r="V170" s="72" t="str">
         <f t="shared" si="81"/>
         <v>-</v>
       </c>
       <c r="W170" s="62"/>
       <c r="X170" s="72" t="str">
         <f t="shared" si="82"/>
         <v>-</v>
       </c>
       <c r="Y170" s="72" t="str">
         <f t="shared" si="83"/>
         <v>-</v>
       </c>
       <c r="AB170"/>
       <c r="AC170"/>
       <c r="AD170"/>
       <c r="AE170"/>
     </row>
     <row r="171" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A171" s="85" t="s">
         <v>24</v>
       </c>
       <c r="B171" s="38" t="s">
         <v>215</v>
       </c>
-      <c r="C171" s="428"/>
-[...9 lines deleted...]
-      <c r="M171" s="373"/>
+      <c r="C171" s="354"/>
+      <c r="D171" s="355"/>
+      <c r="E171" s="355"/>
+      <c r="F171" s="355"/>
+      <c r="G171" s="355"/>
+      <c r="H171" s="355"/>
+      <c r="I171" s="355"/>
+      <c r="J171" s="355"/>
+      <c r="K171" s="355"/>
+      <c r="L171" s="355"/>
+      <c r="M171" s="356"/>
       <c r="N171" s="34">
         <f>ROUND(SUM(N162:N170),0)</f>
         <v>0</v>
       </c>
       <c r="P171" s="122">
         <f>SUM(P162:P170)</f>
         <v>0</v>
       </c>
       <c r="Q171" s="123">
         <f>SUM(Q162:Q170)</f>
         <v>0</v>
       </c>
       <c r="R171" s="152">
         <f>SUM(R162:R170)</f>
         <v>0</v>
       </c>
       <c r="T171" s="98">
         <f>ROUND(SUM(T162:T170),0)</f>
         <v>0</v>
       </c>
       <c r="U171" s="98">
         <f>ROUND(SUM(U162:U170),0)</f>
         <v>0</v>
       </c>
       <c r="V171" s="98">
@@ -15772,998 +15772,998 @@
       <c r="Y172"/>
       <c r="AB172"/>
       <c r="AC172"/>
       <c r="AD172"/>
       <c r="AE172"/>
     </row>
     <row r="173" spans="1:31" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A173" s="83">
         <v>14</v>
       </c>
       <c r="B173" s="39" t="s">
         <v>216</v>
       </c>
       <c r="C173" s="40"/>
       <c r="D173" s="41"/>
       <c r="E173" s="41"/>
       <c r="F173" s="41"/>
       <c r="G173" s="41"/>
       <c r="H173" s="41"/>
       <c r="I173" s="41"/>
       <c r="J173" s="41"/>
       <c r="K173" s="41"/>
       <c r="L173" s="41"/>
       <c r="M173" s="41"/>
       <c r="N173" s="42"/>
-      <c r="P173" s="338" t="s">
+      <c r="P173" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q173" s="394"/>
-      <c r="R173" s="395"/>
+      <c r="Q173" s="396"/>
+      <c r="R173" s="397"/>
       <c r="T173" s="2"/>
       <c r="U173" s="2"/>
       <c r="V173" s="2"/>
       <c r="X173" s="2"/>
       <c r="Y173" s="2"/>
       <c r="AE173" s="2"/>
     </row>
     <row r="174" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A174" s="430" t="s">
+      <c r="A174" s="378" t="s">
         <v>33</v>
       </c>
-      <c r="B174" s="345" t="s">
+      <c r="B174" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C174" s="354" t="s">
+      <c r="C174" s="400" t="s">
         <v>55</v>
       </c>
-      <c r="D174" s="355"/>
-[...6 lines deleted...]
-      <c r="K174" s="356"/>
+      <c r="D174" s="401"/>
+      <c r="E174" s="401"/>
+      <c r="F174" s="401"/>
+      <c r="G174" s="401"/>
+      <c r="H174" s="401"/>
+      <c r="I174" s="401"/>
+      <c r="J174" s="401"/>
+      <c r="K174" s="402"/>
       <c r="L174" s="51" t="s">
         <v>35</v>
       </c>
       <c r="M174" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="N174" s="432" t="s">
+      <c r="N174" s="345" t="s">
         <v>4</v>
       </c>
       <c r="O174" s="67"/>
-      <c r="P174" s="396" t="s">
+      <c r="P174" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q174" s="397"/>
-      <c r="R174" s="398"/>
+      <c r="Q174" s="394"/>
+      <c r="R174" s="395"/>
       <c r="S174" s="67"/>
-      <c r="T174" s="425" t="s">
+      <c r="T174" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U174" s="426"/>
-      <c r="V174" s="427"/>
+      <c r="U174" s="367"/>
+      <c r="V174" s="368"/>
       <c r="W174" s="219"/>
-      <c r="X174" s="423" t="s">
+      <c r="X174" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y174" s="424"/>
+      <c r="Y174" s="370"/>
       <c r="AB174"/>
       <c r="AC174"/>
       <c r="AD174"/>
       <c r="AE174"/>
     </row>
     <row r="175" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A175" s="431"/>
-[...1 lines deleted...]
-      <c r="C175" s="350" t="s">
+      <c r="A175" s="379"/>
+      <c r="B175" s="358"/>
+      <c r="C175" s="406" t="s">
         <v>197</v>
       </c>
-      <c r="D175" s="351"/>
-[...6 lines deleted...]
-      <c r="K175" s="352"/>
+      <c r="D175" s="407"/>
+      <c r="E175" s="407"/>
+      <c r="F175" s="407"/>
+      <c r="G175" s="407"/>
+      <c r="H175" s="407"/>
+      <c r="I175" s="407"/>
+      <c r="J175" s="407"/>
+      <c r="K175" s="408"/>
       <c r="L175" s="68" t="s">
         <v>37</v>
       </c>
       <c r="M175" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="N175" s="433"/>
+      <c r="N175" s="346"/>
       <c r="P175" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q175" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R175" s="149" t="s">
         <v>328</v>
       </c>
       <c r="T175" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U175" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V175" s="32" t="s">
         <v>7</v>
       </c>
       <c r="X175" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y175" s="32" t="s">
         <v>9</v>
       </c>
       <c r="AE175" s="47"/>
     </row>
     <row r="176" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="84" t="s">
         <v>217</v>
       </c>
       <c r="B176" s="24" t="s">
         <v>218</v>
       </c>
-      <c r="C176" s="347"/>
-[...7 lines deleted...]
-      <c r="K176" s="349"/>
+      <c r="C176" s="386"/>
+      <c r="D176" s="387"/>
+      <c r="E176" s="387"/>
+      <c r="F176" s="387"/>
+      <c r="G176" s="387"/>
+      <c r="H176" s="387"/>
+      <c r="I176" s="387"/>
+      <c r="J176" s="387"/>
+      <c r="K176" s="388"/>
       <c r="L176" s="65"/>
       <c r="M176" s="65"/>
       <c r="N176" s="195"/>
       <c r="O176" s="194" t="str">
         <f t="shared" ref="O176:O191" si="84">IF(N176&lt;&gt;0,IF(L176="","Allocate cost!  ",""),"")&amp;IF(N176&lt;&gt;0,IF(M176="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P176" s="209"/>
       <c r="Q176" s="210"/>
       <c r="R176" s="150">
         <f t="shared" ref="R176:R191" si="85">SUM(P176+Q176)</f>
         <v>0</v>
       </c>
       <c r="T176" s="72" t="str">
         <f t="shared" ref="T176:T191" si="86">IF(L176="Internal",N176,"-")</f>
         <v>-</v>
       </c>
       <c r="U176" s="72" t="str">
         <f t="shared" ref="U176:U191" si="87">IF(L176="Related",N176,"-")</f>
         <v>-</v>
       </c>
       <c r="V176" s="72" t="str">
         <f t="shared" ref="V176:V191" si="88">IF(L176="External",N176,"-")</f>
         <v>-</v>
       </c>
       <c r="X176" s="72" t="str">
         <f t="shared" ref="X176:X191" si="89">IF($M176="Canadian",IF(OR($N176="",$N176=0),"-",$N176),"-")</f>
         <v>-</v>
       </c>
       <c r="Y176" s="72" t="str">
         <f t="shared" ref="Y176:Y191" si="90">IF($M176="Non-Canadian",IF(OR($N176="",$N176=0),"-",$N176),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="177" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="86" t="s">
         <v>219</v>
       </c>
       <c r="B177" s="24" t="s">
         <v>220</v>
       </c>
-      <c r="C177" s="347"/>
-[...7 lines deleted...]
-      <c r="K177" s="349"/>
+      <c r="C177" s="386"/>
+      <c r="D177" s="387"/>
+      <c r="E177" s="387"/>
+      <c r="F177" s="387"/>
+      <c r="G177" s="387"/>
+      <c r="H177" s="387"/>
+      <c r="I177" s="387"/>
+      <c r="J177" s="387"/>
+      <c r="K177" s="388"/>
       <c r="L177" s="65"/>
       <c r="M177" s="65"/>
       <c r="N177" s="195"/>
       <c r="O177" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P177" s="209"/>
       <c r="Q177" s="210"/>
       <c r="R177" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T177" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U177" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V177" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X177" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y177" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="178" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="86" t="s">
         <v>221</v>
       </c>
       <c r="B178" s="24" t="s">
         <v>222</v>
       </c>
-      <c r="C178" s="347"/>
-[...7 lines deleted...]
-      <c r="K178" s="349"/>
+      <c r="C178" s="386"/>
+      <c r="D178" s="387"/>
+      <c r="E178" s="387"/>
+      <c r="F178" s="387"/>
+      <c r="G178" s="387"/>
+      <c r="H178" s="387"/>
+      <c r="I178" s="387"/>
+      <c r="J178" s="387"/>
+      <c r="K178" s="388"/>
       <c r="L178" s="65"/>
       <c r="M178" s="65"/>
       <c r="N178" s="195"/>
       <c r="O178" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P178" s="209"/>
       <c r="Q178" s="210"/>
       <c r="R178" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T178" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U178" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V178" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X178" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y178" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="179" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="84" t="s">
         <v>223</v>
       </c>
       <c r="B179" s="24" t="s">
         <v>224</v>
       </c>
-      <c r="C179" s="347"/>
-[...7 lines deleted...]
-      <c r="K179" s="349"/>
+      <c r="C179" s="386"/>
+      <c r="D179" s="387"/>
+      <c r="E179" s="387"/>
+      <c r="F179" s="387"/>
+      <c r="G179" s="387"/>
+      <c r="H179" s="387"/>
+      <c r="I179" s="387"/>
+      <c r="J179" s="387"/>
+      <c r="K179" s="388"/>
       <c r="L179" s="65"/>
       <c r="M179" s="65"/>
       <c r="N179" s="195"/>
       <c r="O179" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P179" s="209"/>
       <c r="Q179" s="210"/>
       <c r="R179" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T179" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U179" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V179" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X179" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y179" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="180" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="84" t="s">
         <v>225</v>
       </c>
       <c r="B180" s="24" t="s">
         <v>226</v>
       </c>
-      <c r="C180" s="347"/>
-[...7 lines deleted...]
-      <c r="K180" s="349"/>
+      <c r="C180" s="386"/>
+      <c r="D180" s="410"/>
+      <c r="E180" s="410"/>
+      <c r="F180" s="410"/>
+      <c r="G180" s="410"/>
+      <c r="H180" s="410"/>
+      <c r="I180" s="410"/>
+      <c r="J180" s="410"/>
+      <c r="K180" s="388"/>
       <c r="L180" s="65"/>
       <c r="M180" s="65"/>
       <c r="N180" s="195"/>
       <c r="O180" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P180" s="209"/>
       <c r="Q180" s="210"/>
       <c r="R180" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T180" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U180" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V180" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X180" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y180" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="181" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="84" t="s">
         <v>227</v>
       </c>
       <c r="B181" s="24" t="s">
         <v>228</v>
       </c>
-      <c r="C181" s="347"/>
-[...7 lines deleted...]
-      <c r="K181" s="349"/>
+      <c r="C181" s="386"/>
+      <c r="D181" s="387"/>
+      <c r="E181" s="387"/>
+      <c r="F181" s="387"/>
+      <c r="G181" s="387"/>
+      <c r="H181" s="387"/>
+      <c r="I181" s="387"/>
+      <c r="J181" s="387"/>
+      <c r="K181" s="388"/>
       <c r="L181" s="65"/>
       <c r="M181" s="65"/>
       <c r="N181" s="195"/>
       <c r="O181" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P181" s="209"/>
       <c r="Q181" s="210"/>
       <c r="R181" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T181" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U181" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V181" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X181" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y181" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="182" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="84" t="s">
         <v>229</v>
       </c>
       <c r="B182" s="24" t="s">
         <v>230</v>
       </c>
-      <c r="C182" s="347"/>
-[...7 lines deleted...]
-      <c r="K182" s="349"/>
+      <c r="C182" s="386"/>
+      <c r="D182" s="387"/>
+      <c r="E182" s="387"/>
+      <c r="F182" s="387"/>
+      <c r="G182" s="387"/>
+      <c r="H182" s="387"/>
+      <c r="I182" s="387"/>
+      <c r="J182" s="387"/>
+      <c r="K182" s="388"/>
       <c r="L182" s="65"/>
       <c r="M182" s="65"/>
       <c r="N182" s="195"/>
       <c r="O182" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P182" s="209"/>
       <c r="Q182" s="210"/>
       <c r="R182" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T182" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U182" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V182" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X182" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y182" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="183" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="84" t="s">
         <v>231</v>
       </c>
       <c r="B183" s="24" t="s">
         <v>379</v>
       </c>
-      <c r="C183" s="347"/>
-[...7 lines deleted...]
-      <c r="K183" s="349"/>
+      <c r="C183" s="386"/>
+      <c r="D183" s="387"/>
+      <c r="E183" s="387"/>
+      <c r="F183" s="387"/>
+      <c r="G183" s="387"/>
+      <c r="H183" s="387"/>
+      <c r="I183" s="387"/>
+      <c r="J183" s="387"/>
+      <c r="K183" s="388"/>
       <c r="L183" s="65"/>
       <c r="M183" s="65"/>
       <c r="N183" s="195"/>
       <c r="O183" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P183" s="209"/>
       <c r="Q183" s="210"/>
       <c r="R183" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T183" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U183" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V183" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X183" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y183" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="184" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="84" t="s">
         <v>232</v>
       </c>
       <c r="B184" s="24" t="s">
         <v>233</v>
       </c>
-      <c r="C184" s="347"/>
-[...7 lines deleted...]
-      <c r="K184" s="349"/>
+      <c r="C184" s="386"/>
+      <c r="D184" s="387"/>
+      <c r="E184" s="387"/>
+      <c r="F184" s="387"/>
+      <c r="G184" s="387"/>
+      <c r="H184" s="387"/>
+      <c r="I184" s="387"/>
+      <c r="J184" s="387"/>
+      <c r="K184" s="388"/>
       <c r="L184" s="65"/>
       <c r="M184" s="65"/>
       <c r="N184" s="195"/>
       <c r="O184" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P184" s="209"/>
       <c r="Q184" s="210"/>
       <c r="R184" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T184" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U184" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V184" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X184" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y184" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="185" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="84" t="s">
         <v>234</v>
       </c>
       <c r="B185" s="24" t="s">
         <v>235</v>
       </c>
-      <c r="C185" s="347"/>
-[...7 lines deleted...]
-      <c r="K185" s="349"/>
+      <c r="C185" s="386"/>
+      <c r="D185" s="387"/>
+      <c r="E185" s="387"/>
+      <c r="F185" s="387"/>
+      <c r="G185" s="387"/>
+      <c r="H185" s="387"/>
+      <c r="I185" s="387"/>
+      <c r="J185" s="387"/>
+      <c r="K185" s="388"/>
       <c r="L185" s="65"/>
       <c r="M185" s="65"/>
       <c r="N185" s="195"/>
       <c r="O185" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P185" s="209"/>
       <c r="Q185" s="210"/>
       <c r="R185" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T185" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U185" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V185" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X185" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y185" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="186" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="84" t="s">
         <v>236</v>
       </c>
       <c r="B186" s="24" t="s">
         <v>237</v>
       </c>
-      <c r="C186" s="342" t="s">
+      <c r="C186" s="453" t="s">
         <v>238</v>
       </c>
-      <c r="D186" s="337"/>
-[...6 lines deleted...]
-      <c r="K186" s="370"/>
+      <c r="D186" s="329"/>
+      <c r="E186" s="329"/>
+      <c r="F186" s="329"/>
+      <c r="G186" s="329"/>
+      <c r="H186" s="329"/>
+      <c r="I186" s="329"/>
+      <c r="J186" s="329"/>
+      <c r="K186" s="350"/>
       <c r="L186" s="65"/>
       <c r="M186" s="65"/>
       <c r="N186" s="311"/>
       <c r="O186" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P186" s="209"/>
       <c r="Q186" s="210"/>
       <c r="R186" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T186" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U186" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V186" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X186" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y186" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="187" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="84" t="s">
         <v>239</v>
       </c>
       <c r="B187" s="24" t="s">
         <v>240</v>
       </c>
-      <c r="C187" s="342"/>
-[...7 lines deleted...]
-      <c r="K187" s="344"/>
+      <c r="C187" s="453"/>
+      <c r="D187" s="454"/>
+      <c r="E187" s="454"/>
+      <c r="F187" s="454"/>
+      <c r="G187" s="454"/>
+      <c r="H187" s="454"/>
+      <c r="I187" s="454"/>
+      <c r="J187" s="454"/>
+      <c r="K187" s="455"/>
       <c r="L187" s="65"/>
       <c r="M187" s="65"/>
       <c r="N187" s="311"/>
       <c r="O187" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P187" s="209"/>
       <c r="Q187" s="210"/>
       <c r="R187" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T187" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U187" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V187" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X187" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y187" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
     </row>
     <row r="188" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="84" t="s">
         <v>241</v>
       </c>
       <c r="B188" s="24" t="s">
         <v>242</v>
       </c>
-      <c r="C188" s="342" t="s">
+      <c r="C188" s="453" t="s">
         <v>243</v>
       </c>
-      <c r="D188" s="337"/>
-[...6 lines deleted...]
-      <c r="K188" s="370"/>
+      <c r="D188" s="329"/>
+      <c r="E188" s="329"/>
+      <c r="F188" s="329"/>
+      <c r="G188" s="329"/>
+      <c r="H188" s="329"/>
+      <c r="I188" s="329"/>
+      <c r="J188" s="329"/>
+      <c r="K188" s="350"/>
       <c r="L188" s="65"/>
       <c r="M188" s="65"/>
       <c r="N188" s="311"/>
       <c r="O188" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P188" s="209"/>
       <c r="Q188" s="210"/>
       <c r="R188" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T188" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U188" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V188" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X188" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y188" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
       <c r="AB188" s="2"/>
       <c r="AC188" s="2"/>
       <c r="AD188" s="2"/>
     </row>
     <row r="189" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="84" t="s">
         <v>244</v>
       </c>
       <c r="B189" s="24" t="s">
         <v>245</v>
       </c>
-      <c r="C189" s="342" t="s">
+      <c r="C189" s="453" t="s">
         <v>246</v>
       </c>
-      <c r="D189" s="337"/>
-[...6 lines deleted...]
-      <c r="K189" s="370"/>
+      <c r="D189" s="329"/>
+      <c r="E189" s="329"/>
+      <c r="F189" s="329"/>
+      <c r="G189" s="329"/>
+      <c r="H189" s="329"/>
+      <c r="I189" s="329"/>
+      <c r="J189" s="329"/>
+      <c r="K189" s="350"/>
       <c r="L189" s="65"/>
       <c r="M189" s="65"/>
       <c r="N189" s="311"/>
       <c r="O189" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P189" s="209"/>
       <c r="Q189" s="210"/>
       <c r="R189" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T189" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U189" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V189" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X189" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y189" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
       <c r="AB189" s="2"/>
       <c r="AC189" s="2"/>
       <c r="AD189" s="2"/>
     </row>
     <row r="190" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A190" s="84" t="s">
         <v>247</v>
       </c>
       <c r="B190" s="24" t="s">
         <v>248</v>
       </c>
-      <c r="C190" s="342" t="s">
+      <c r="C190" s="453" t="s">
         <v>246</v>
       </c>
-      <c r="D190" s="337"/>
-[...6 lines deleted...]
-      <c r="K190" s="370"/>
+      <c r="D190" s="329"/>
+      <c r="E190" s="329"/>
+      <c r="F190" s="329"/>
+      <c r="G190" s="329"/>
+      <c r="H190" s="329"/>
+      <c r="I190" s="329"/>
+      <c r="J190" s="329"/>
+      <c r="K190" s="350"/>
       <c r="L190" s="65"/>
       <c r="M190" s="65"/>
       <c r="N190" s="311"/>
       <c r="O190" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P190" s="209"/>
       <c r="Q190" s="210"/>
       <c r="R190" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="T190" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U190" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V190" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="X190" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y190" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
       <c r="AB190" s="2"/>
       <c r="AC190" s="2"/>
       <c r="AD190" s="2"/>
     </row>
     <row r="191" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A191" s="84" t="s">
         <v>249</v>
       </c>
       <c r="B191" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="C191" s="342"/>
-[...7 lines deleted...]
-      <c r="K191" s="344"/>
+      <c r="C191" s="453"/>
+      <c r="D191" s="454"/>
+      <c r="E191" s="454"/>
+      <c r="F191" s="454"/>
+      <c r="G191" s="454"/>
+      <c r="H191" s="454"/>
+      <c r="I191" s="454"/>
+      <c r="J191" s="454"/>
+      <c r="K191" s="455"/>
       <c r="L191" s="65"/>
       <c r="M191" s="65"/>
       <c r="N191" s="195"/>
       <c r="O191" s="194" t="str">
         <f t="shared" si="84"/>
         <v/>
       </c>
       <c r="P191" s="209"/>
       <c r="Q191" s="210"/>
       <c r="R191" s="150">
         <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="S191" s="67"/>
       <c r="T191" s="72" t="str">
         <f t="shared" si="86"/>
         <v>-</v>
       </c>
       <c r="U191" s="72" t="str">
         <f t="shared" si="87"/>
         <v>-</v>
       </c>
       <c r="V191" s="72" t="str">
         <f t="shared" si="88"/>
         <v>-</v>
       </c>
       <c r="W191" s="62"/>
       <c r="X191" s="72" t="str">
         <f t="shared" si="89"/>
         <v>-</v>
       </c>
       <c r="Y191" s="72" t="str">
         <f t="shared" si="90"/>
         <v>-</v>
       </c>
       <c r="AE191"/>
     </row>
     <row r="192" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A192" s="85" t="s">
         <v>25</v>
       </c>
       <c r="B192" s="38" t="s">
         <v>250</v>
       </c>
-      <c r="C192" s="428"/>
-[...9 lines deleted...]
-      <c r="M192" s="373"/>
+      <c r="C192" s="354"/>
+      <c r="D192" s="355"/>
+      <c r="E192" s="355"/>
+      <c r="F192" s="355"/>
+      <c r="G192" s="355"/>
+      <c r="H192" s="355"/>
+      <c r="I192" s="355"/>
+      <c r="J192" s="355"/>
+      <c r="K192" s="355"/>
+      <c r="L192" s="355"/>
+      <c r="M192" s="356"/>
       <c r="N192" s="34">
         <f>ROUND(SUM(N176:N191),0)</f>
         <v>0</v>
       </c>
       <c r="O192" s="67"/>
       <c r="P192" s="122">
         <f>SUM(P176:P191)</f>
         <v>0</v>
       </c>
       <c r="Q192" s="123">
         <f>SUM(Q176:Q191)</f>
         <v>0</v>
       </c>
       <c r="R192" s="152">
         <f>SUM(R176:R191)</f>
         <v>0</v>
       </c>
       <c r="S192" s="67"/>
       <c r="T192" s="98">
         <f>ROUND(SUM(T176:T191),0)</f>
         <v>0</v>
       </c>
       <c r="U192" s="98">
         <f>ROUND(SUM(U176:U191),0)</f>
         <v>0</v>
@@ -16883,599 +16883,599 @@
       <c r="A196" s="49"/>
       <c r="B196" s="43"/>
       <c r="C196" s="43"/>
       <c r="D196" s="44"/>
       <c r="E196" s="50"/>
       <c r="F196" s="50"/>
       <c r="G196" s="50"/>
       <c r="H196" s="50"/>
       <c r="I196" s="50"/>
       <c r="J196" s="50"/>
       <c r="K196" s="50"/>
       <c r="L196" s="50"/>
       <c r="M196" s="50"/>
       <c r="N196" s="54"/>
       <c r="T196" s="2"/>
       <c r="U196" s="2"/>
       <c r="V196" s="2"/>
       <c r="X196" s="2"/>
       <c r="Y196" s="2"/>
       <c r="AB196" s="2"/>
       <c r="AC196" s="2"/>
       <c r="AD196" s="2"/>
       <c r="AE196" s="2"/>
     </row>
     <row r="197" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A197" s="442" t="s">
+      <c r="A197" s="371" t="s">
         <v>251</v>
       </c>
-      <c r="B197" s="443"/>
-[...11 lines deleted...]
-      <c r="N197" s="444"/>
+      <c r="B197" s="372"/>
+      <c r="C197" s="372"/>
+      <c r="D197" s="372"/>
+      <c r="E197" s="372"/>
+      <c r="F197" s="372"/>
+      <c r="G197" s="372"/>
+      <c r="H197" s="372"/>
+      <c r="I197" s="372"/>
+      <c r="J197" s="372"/>
+      <c r="K197" s="372"/>
+      <c r="L197" s="372"/>
+      <c r="M197" s="372"/>
+      <c r="N197" s="373"/>
     </row>
     <row r="198" spans="1:31" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A198" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B198" s="39" t="s">
         <v>252</v>
       </c>
       <c r="C198" s="40"/>
       <c r="D198" s="41"/>
       <c r="E198" s="41"/>
       <c r="F198" s="41"/>
       <c r="G198" s="41"/>
       <c r="H198" s="41"/>
       <c r="I198" s="41"/>
       <c r="J198" s="41"/>
       <c r="K198" s="41"/>
       <c r="L198" s="41"/>
       <c r="M198" s="41"/>
       <c r="N198" s="42"/>
       <c r="O198" s="67"/>
       <c r="S198" s="67"/>
       <c r="W198" s="62"/>
       <c r="AB198"/>
       <c r="AC198"/>
       <c r="AD198"/>
     </row>
     <row r="199" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A199" s="454" t="s">
+      <c r="A199" s="351" t="s">
         <v>253</v>
       </c>
-      <c r="B199" s="440"/>
-[...12 lines deleted...]
-      <c r="P199" s="338" t="s">
+      <c r="B199" s="352"/>
+      <c r="C199" s="352"/>
+      <c r="D199" s="352"/>
+      <c r="E199" s="352"/>
+      <c r="F199" s="352"/>
+      <c r="G199" s="352"/>
+      <c r="H199" s="352"/>
+      <c r="I199" s="352"/>
+      <c r="J199" s="352"/>
+      <c r="K199" s="352"/>
+      <c r="L199" s="352"/>
+      <c r="M199" s="352"/>
+      <c r="N199" s="353"/>
+      <c r="P199" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q199" s="394"/>
-      <c r="R199" s="395"/>
+      <c r="Q199" s="396"/>
+      <c r="R199" s="397"/>
       <c r="T199" s="2"/>
       <c r="U199" s="2"/>
       <c r="V199" s="2"/>
       <c r="X199" s="2"/>
       <c r="Y199" s="2"/>
       <c r="AE199" s="2"/>
     </row>
     <row r="200" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A200" s="403" t="s">
+      <c r="A200" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B200" s="345" t="s">
+      <c r="B200" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C200" s="354" t="s">
+      <c r="C200" s="400" t="s">
         <v>55</v>
       </c>
-      <c r="D200" s="355"/>
-[...6 lines deleted...]
-      <c r="K200" s="356"/>
+      <c r="D200" s="401"/>
+      <c r="E200" s="401"/>
+      <c r="F200" s="401"/>
+      <c r="G200" s="401"/>
+      <c r="H200" s="401"/>
+      <c r="I200" s="401"/>
+      <c r="J200" s="401"/>
+      <c r="K200" s="402"/>
       <c r="L200" s="51" t="s">
         <v>35</v>
       </c>
       <c r="M200" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="N200" s="432" t="s">
+      <c r="N200" s="345" t="s">
         <v>4</v>
       </c>
       <c r="O200" s="67"/>
-      <c r="P200" s="396" t="s">
+      <c r="P200" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q200" s="397"/>
-      <c r="R200" s="398"/>
+      <c r="Q200" s="394"/>
+      <c r="R200" s="395"/>
       <c r="S200" s="67"/>
-      <c r="T200" s="425" t="s">
+      <c r="T200" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U200" s="426"/>
-      <c r="V200" s="427"/>
+      <c r="U200" s="367"/>
+      <c r="V200" s="368"/>
       <c r="W200" s="219"/>
-      <c r="X200" s="423" t="s">
+      <c r="X200" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y200" s="424"/>
+      <c r="Y200" s="370"/>
       <c r="AB200"/>
       <c r="AC200"/>
       <c r="AD200"/>
       <c r="AE200"/>
     </row>
     <row r="201" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A201" s="404"/>
-[...1 lines deleted...]
-      <c r="C201" s="350" t="s">
+      <c r="A201" s="360"/>
+      <c r="B201" s="358"/>
+      <c r="C201" s="406" t="s">
         <v>197</v>
       </c>
-      <c r="D201" s="351"/>
-[...6 lines deleted...]
-      <c r="K201" s="352"/>
+      <c r="D201" s="407"/>
+      <c r="E201" s="407"/>
+      <c r="F201" s="407"/>
+      <c r="G201" s="407"/>
+      <c r="H201" s="407"/>
+      <c r="I201" s="407"/>
+      <c r="J201" s="407"/>
+      <c r="K201" s="408"/>
       <c r="L201" s="68" t="s">
         <v>37</v>
       </c>
       <c r="M201" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="N201" s="433"/>
+      <c r="N201" s="346"/>
       <c r="P201" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q201" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R201" s="149" t="s">
         <v>328</v>
       </c>
       <c r="T201" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U201" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V201" s="32" t="s">
         <v>7</v>
       </c>
       <c r="X201" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y201" s="32" t="s">
         <v>9</v>
       </c>
       <c r="AE201" s="47"/>
     </row>
     <row r="202" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="23" t="s">
         <v>254</v>
       </c>
       <c r="B202" s="89" t="s">
         <v>255</v>
       </c>
-      <c r="C202" s="347"/>
-[...7 lines deleted...]
-      <c r="K202" s="349"/>
+      <c r="C202" s="386"/>
+      <c r="D202" s="387"/>
+      <c r="E202" s="387"/>
+      <c r="F202" s="387"/>
+      <c r="G202" s="387"/>
+      <c r="H202" s="387"/>
+      <c r="I202" s="387"/>
+      <c r="J202" s="387"/>
+      <c r="K202" s="388"/>
       <c r="L202" s="90"/>
       <c r="M202" s="90"/>
       <c r="N202" s="91"/>
       <c r="O202" s="67" t="str">
         <f>IF(N202&lt;&gt;0,IF(L202="","Allocate cost!  ",""),"")&amp;IF(N202&lt;&gt;0,IF(M202="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P202" s="209"/>
       <c r="Q202" s="210"/>
       <c r="R202" s="150">
         <f>SUM(P202+Q202)</f>
         <v>0</v>
       </c>
       <c r="T202" s="72" t="str">
         <f>IF(L202="Internal",N202,"-")</f>
         <v>-</v>
       </c>
       <c r="U202" s="72" t="str">
         <f>IF(L202="Related",N202,"-")</f>
         <v>-</v>
       </c>
       <c r="V202" s="72" t="str">
         <f>IF(L202="External",N202,"-")</f>
         <v>-</v>
       </c>
       <c r="X202" s="72" t="str">
         <f>IF($M202="Canadian",IF(OR($N202="",$N202=0),"-",$N202),"-")</f>
         <v>-</v>
       </c>
       <c r="Y202" s="72" t="str">
         <f>IF($M202="Non-Canadian",IF(OR($N202="",$N202=0),"-",$N202),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="203" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="103"/>
-      <c r="B203" s="371" t="s">
+      <c r="B203" s="450" t="s">
         <v>256</v>
       </c>
-      <c r="C203" s="372"/>
-[...10 lines deleted...]
-      <c r="N203" s="373"/>
+      <c r="C203" s="355"/>
+      <c r="D203" s="355"/>
+      <c r="E203" s="355"/>
+      <c r="F203" s="355"/>
+      <c r="G203" s="355"/>
+      <c r="H203" s="355"/>
+      <c r="I203" s="355"/>
+      <c r="J203" s="355"/>
+      <c r="K203" s="355"/>
+      <c r="L203" s="355"/>
+      <c r="M203" s="355"/>
+      <c r="N203" s="356"/>
       <c r="P203" s="120"/>
       <c r="Q203" s="121"/>
       <c r="R203" s="151"/>
       <c r="T203" s="203"/>
       <c r="U203" s="203"/>
       <c r="V203" s="203"/>
       <c r="X203" s="203"/>
       <c r="Y203" s="203"/>
     </row>
     <row r="204" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="23" t="s">
         <v>257</v>
       </c>
       <c r="B204" s="33" t="s">
         <v>258</v>
       </c>
-      <c r="C204" s="347"/>
-[...7 lines deleted...]
-      <c r="K204" s="349"/>
+      <c r="C204" s="386"/>
+      <c r="D204" s="387"/>
+      <c r="E204" s="387"/>
+      <c r="F204" s="387"/>
+      <c r="G204" s="387"/>
+      <c r="H204" s="387"/>
+      <c r="I204" s="387"/>
+      <c r="J204" s="387"/>
+      <c r="K204" s="388"/>
       <c r="L204" s="92"/>
       <c r="M204" s="92"/>
       <c r="N204" s="93"/>
       <c r="O204" s="67" t="str">
         <f t="shared" ref="O204:O205" si="91">IF(N204&lt;&gt;0,IF(L204="","Allocate cost!  ",""),"")&amp;IF(N204&lt;&gt;0,IF(M204="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P204" s="209"/>
       <c r="Q204" s="210"/>
       <c r="R204" s="150">
         <f t="shared" ref="R204:R205" si="92">SUM(P204+Q204)</f>
         <v>0</v>
       </c>
       <c r="T204" s="72" t="str">
         <f>IF(L204="Internal",N204,"-")</f>
         <v>-</v>
       </c>
       <c r="U204" s="72" t="str">
         <f>IF(L204="Related",N204,"-")</f>
         <v>-</v>
       </c>
       <c r="V204" s="72" t="str">
         <f>IF(L204="External",N204,"-")</f>
         <v>-</v>
       </c>
       <c r="X204" s="72" t="str">
         <f>IF($M204="Canadian",IF(OR($N204="",$N204=0),"-",$N204),"-")</f>
         <v>-</v>
       </c>
       <c r="Y204" s="72" t="str">
         <f>IF($M204="Non-Canadian",IF(OR($N204="",$N204=0),"-",$N204),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="205" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="23" t="s">
         <v>259</v>
       </c>
       <c r="B205" s="89" t="s">
-        <v>425</v>
-[...9 lines deleted...]
-      <c r="K205" s="349"/>
+        <v>424</v>
+      </c>
+      <c r="C205" s="386"/>
+      <c r="D205" s="387"/>
+      <c r="E205" s="387"/>
+      <c r="F205" s="387"/>
+      <c r="G205" s="387"/>
+      <c r="H205" s="387"/>
+      <c r="I205" s="387"/>
+      <c r="J205" s="387"/>
+      <c r="K205" s="388"/>
       <c r="L205" s="90"/>
       <c r="M205" s="90"/>
       <c r="N205" s="91"/>
       <c r="O205" s="67" t="str">
         <f t="shared" si="91"/>
         <v/>
       </c>
       <c r="P205" s="209"/>
       <c r="Q205" s="210"/>
       <c r="R205" s="150">
         <f t="shared" si="92"/>
         <v>0</v>
       </c>
       <c r="T205" s="72" t="str">
         <f>IF(L205="Internal",N205,"-")</f>
         <v>-</v>
       </c>
       <c r="U205" s="72" t="str">
         <f>IF(L205="Related",N205,"-")</f>
         <v>-</v>
       </c>
       <c r="V205" s="72" t="str">
         <f>IF(L205="External",N205,"-")</f>
         <v>-</v>
       </c>
       <c r="X205" s="72" t="str">
         <f>IF($M205="Canadian",IF(OR($N205="",$N205=0),"-",$N205),"-")</f>
         <v>-</v>
       </c>
       <c r="Y205" s="72" t="str">
         <f>IF($M205="Non-Canadian",IF(OR($N205="",$N205=0),"-",$N205),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="206" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="103"/>
-      <c r="B206" s="371" t="s">
+      <c r="B206" s="450" t="s">
         <v>260</v>
       </c>
-      <c r="C206" s="372"/>
-[...10 lines deleted...]
-      <c r="N206" s="373"/>
+      <c r="C206" s="355"/>
+      <c r="D206" s="355"/>
+      <c r="E206" s="355"/>
+      <c r="F206" s="355"/>
+      <c r="G206" s="355"/>
+      <c r="H206" s="355"/>
+      <c r="I206" s="355"/>
+      <c r="J206" s="355"/>
+      <c r="K206" s="355"/>
+      <c r="L206" s="355"/>
+      <c r="M206" s="355"/>
+      <c r="N206" s="356"/>
       <c r="P206" s="120"/>
       <c r="Q206" s="121"/>
       <c r="R206" s="151"/>
       <c r="T206" s="203"/>
       <c r="U206" s="203"/>
       <c r="V206" s="203"/>
       <c r="X206" s="203"/>
       <c r="Y206" s="203"/>
       <c r="AB206" s="2"/>
       <c r="AC206" s="2"/>
       <c r="AD206" s="2"/>
     </row>
     <row r="207" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="23" t="s">
         <v>261</v>
       </c>
       <c r="B207" s="33" t="s">
         <v>262</v>
       </c>
-      <c r="C207" s="347"/>
-[...7 lines deleted...]
-      <c r="K207" s="349"/>
+      <c r="C207" s="386"/>
+      <c r="D207" s="387"/>
+      <c r="E207" s="387"/>
+      <c r="F207" s="387"/>
+      <c r="G207" s="387"/>
+      <c r="H207" s="387"/>
+      <c r="I207" s="387"/>
+      <c r="J207" s="387"/>
+      <c r="K207" s="388"/>
       <c r="L207" s="92"/>
       <c r="M207" s="92"/>
       <c r="N207" s="93"/>
       <c r="O207" s="67" t="str">
         <f t="shared" ref="O207:O209" si="93">IF(N207&lt;&gt;0,IF(L207="","Allocate cost!  ",""),"")&amp;IF(N207&lt;&gt;0,IF(M207="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P207" s="209"/>
       <c r="Q207" s="210"/>
       <c r="R207" s="150">
         <f t="shared" ref="R207:R209" si="94">SUM(P207+Q207)</f>
         <v>0</v>
       </c>
       <c r="T207" s="72" t="str">
         <f>IF(L207="Internal",N207,"-")</f>
         <v>-</v>
       </c>
       <c r="U207" s="72" t="str">
         <f>IF(L207="Related",N207,"-")</f>
         <v>-</v>
       </c>
       <c r="V207" s="72" t="str">
         <f>IF(L207="External",N207,"-")</f>
         <v>-</v>
       </c>
       <c r="X207" s="72" t="str">
         <f>IF($M207="Canadian",IF(OR($N207="",$N207=0),"-",$N207),"-")</f>
         <v>-</v>
       </c>
       <c r="Y207" s="72" t="str">
         <f>IF($M207="Non-Canadian",IF(OR($N207="",$N207=0),"-",$N207),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="208" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="23" t="s">
         <v>263</v>
       </c>
       <c r="B208" s="24" t="s">
         <v>264</v>
       </c>
-      <c r="C208" s="347"/>
-[...7 lines deleted...]
-      <c r="K208" s="349"/>
+      <c r="C208" s="386"/>
+      <c r="D208" s="387"/>
+      <c r="E208" s="387"/>
+      <c r="F208" s="387"/>
+      <c r="G208" s="387"/>
+      <c r="H208" s="387"/>
+      <c r="I208" s="387"/>
+      <c r="J208" s="387"/>
+      <c r="K208" s="388"/>
       <c r="L208" s="65"/>
       <c r="M208" s="65"/>
       <c r="N208" s="48"/>
       <c r="O208" s="67" t="str">
         <f t="shared" si="93"/>
         <v/>
       </c>
       <c r="P208" s="209"/>
       <c r="Q208" s="210"/>
       <c r="R208" s="150">
         <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="T208" s="72" t="str">
         <f>IF(L208="Internal",N208,"-")</f>
         <v>-</v>
       </c>
       <c r="U208" s="72" t="str">
         <f>IF(L208="Related",N208,"-")</f>
         <v>-</v>
       </c>
       <c r="V208" s="72" t="str">
         <f>IF(L208="External",N208,"-")</f>
         <v>-</v>
       </c>
       <c r="X208" s="72" t="str">
         <f>IF($M208="Canadian",IF(OR($N208="",$N208=0),"-",$N208),"-")</f>
         <v>-</v>
       </c>
       <c r="Y208" s="72" t="str">
         <f>IF($M208="Non-Canadian",IF(OR($N208="",$N208=0),"-",$N208),"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="209" spans="1:31" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A209" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B209" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="C209" s="347"/>
-[...7 lines deleted...]
-      <c r="K209" s="349"/>
+      <c r="C209" s="386"/>
+      <c r="D209" s="387"/>
+      <c r="E209" s="387"/>
+      <c r="F209" s="387"/>
+      <c r="G209" s="387"/>
+      <c r="H209" s="387"/>
+      <c r="I209" s="387"/>
+      <c r="J209" s="387"/>
+      <c r="K209" s="388"/>
       <c r="L209" s="65"/>
       <c r="M209" s="65"/>
       <c r="N209" s="48"/>
       <c r="O209" s="67" t="str">
         <f t="shared" si="93"/>
         <v/>
       </c>
       <c r="P209" s="209"/>
       <c r="Q209" s="210"/>
       <c r="R209" s="150">
         <f t="shared" si="94"/>
         <v>0</v>
       </c>
       <c r="S209" s="67"/>
       <c r="T209" s="72" t="str">
         <f>IF(L209="Internal",N209,"-")</f>
         <v>-</v>
       </c>
       <c r="U209" s="72" t="str">
         <f>IF(L209="Related",N209,"-")</f>
         <v>-</v>
       </c>
       <c r="V209" s="72" t="str">
         <f>IF(L209="External",N209,"-")</f>
         <v>-</v>
       </c>
       <c r="W209" s="62"/>
       <c r="X209" s="72" t="str">
         <f>IF($M209="Canadian",IF(OR($N209="",$N209=0),"-",$N209),"-")</f>
         <v>-</v>
       </c>
       <c r="Y209" s="72" t="str">
         <f>IF($M209="Non-Canadian",IF(OR($N209="",$N209=0),"-",$N209),"-")</f>
         <v>-</v>
       </c>
       <c r="AB209"/>
       <c r="AC209"/>
       <c r="AD209"/>
       <c r="AE209"/>
     </row>
     <row r="210" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A210" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B210" s="38" t="s">
         <v>266</v>
       </c>
-      <c r="C210" s="428"/>
-[...9 lines deleted...]
-      <c r="M210" s="373"/>
+      <c r="C210" s="354"/>
+      <c r="D210" s="355"/>
+      <c r="E210" s="355"/>
+      <c r="F210" s="355"/>
+      <c r="G210" s="355"/>
+      <c r="H210" s="355"/>
+      <c r="I210" s="355"/>
+      <c r="J210" s="355"/>
+      <c r="K210" s="355"/>
+      <c r="L210" s="355"/>
+      <c r="M210" s="356"/>
       <c r="N210" s="34">
         <f>ROUND(SUM(N202:N209),0)</f>
         <v>0</v>
       </c>
       <c r="P210" s="122">
         <f>SUM(P202:P209)</f>
         <v>0</v>
       </c>
       <c r="Q210" s="123">
         <f>SUM(Q202:Q209)</f>
         <v>0</v>
       </c>
       <c r="R210" s="152">
         <f>SUM(R202:R209)</f>
         <v>0</v>
       </c>
       <c r="T210" s="98">
         <f>ROUND(SUM(T202:T209),0)</f>
         <v>0</v>
       </c>
       <c r="U210" s="98">
         <f>ROUND(SUM(U202:U209),0)</f>
         <v>0</v>
       </c>
       <c r="V210" s="98">
@@ -17490,237 +17490,237 @@
         <f>ROUND(SUM(Y202:Y209),0)</f>
         <v>0</v>
       </c>
       <c r="AE210" s="2"/>
     </row>
     <row r="211" spans="1:31" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A211" s="4"/>
       <c r="B211" s="4"/>
       <c r="C211" s="4"/>
       <c r="D211" s="3"/>
       <c r="E211" s="3"/>
       <c r="F211" s="3"/>
       <c r="G211" s="3"/>
       <c r="H211" s="3"/>
       <c r="I211" s="3"/>
       <c r="J211" s="3"/>
       <c r="K211" s="3"/>
       <c r="L211" s="3"/>
       <c r="M211" s="3"/>
       <c r="N211" s="10"/>
       <c r="AB211" s="47"/>
       <c r="AC211" s="47"/>
       <c r="AD211" s="47"/>
     </row>
     <row r="212" spans="1:31" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="442" t="s">
+      <c r="A212" s="371" t="s">
         <v>28</v>
       </c>
-      <c r="B212" s="443"/>
-[...12 lines deleted...]
-      <c r="P212" s="338" t="s">
+      <c r="B212" s="372"/>
+      <c r="C212" s="372"/>
+      <c r="D212" s="372"/>
+      <c r="E212" s="372"/>
+      <c r="F212" s="372"/>
+      <c r="G212" s="372"/>
+      <c r="H212" s="372"/>
+      <c r="I212" s="372"/>
+      <c r="J212" s="372"/>
+      <c r="K212" s="372"/>
+      <c r="L212" s="372"/>
+      <c r="M212" s="372"/>
+      <c r="N212" s="373"/>
+      <c r="P212" s="330" t="s">
         <v>351</v>
       </c>
-      <c r="Q212" s="394"/>
-      <c r="R212" s="395"/>
+      <c r="Q212" s="396"/>
+      <c r="R212" s="397"/>
     </row>
     <row r="213" spans="1:31" s="47" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A213" s="403" t="s">
+      <c r="A213" s="359" t="s">
         <v>33</v>
       </c>
-      <c r="B213" s="345" t="s">
+      <c r="B213" s="357" t="s">
         <v>1</v>
       </c>
-      <c r="C213" s="364"/>
-[...7 lines deleted...]
-      <c r="K213" s="366"/>
+      <c r="C213" s="444"/>
+      <c r="D213" s="445"/>
+      <c r="E213" s="445"/>
+      <c r="F213" s="445"/>
+      <c r="G213" s="445"/>
+      <c r="H213" s="445"/>
+      <c r="I213" s="445"/>
+      <c r="J213" s="445"/>
+      <c r="K213" s="446"/>
       <c r="L213" s="51" t="s">
         <v>35</v>
       </c>
       <c r="M213" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="N213" s="432" t="s">
+      <c r="N213" s="345" t="s">
         <v>4</v>
       </c>
       <c r="O213" s="67"/>
-      <c r="P213" s="396" t="s">
+      <c r="P213" s="393" t="s">
         <v>350</v>
       </c>
-      <c r="Q213" s="397"/>
-      <c r="R213" s="398"/>
+      <c r="Q213" s="394"/>
+      <c r="R213" s="395"/>
       <c r="S213" s="67"/>
-      <c r="T213" s="425" t="s">
+      <c r="T213" s="366" t="s">
         <v>303</v>
       </c>
-      <c r="U213" s="426"/>
-      <c r="V213" s="427"/>
+      <c r="U213" s="367"/>
+      <c r="V213" s="368"/>
       <c r="W213" s="219"/>
-      <c r="X213" s="423" t="s">
+      <c r="X213" s="369" t="s">
         <v>304</v>
       </c>
-      <c r="Y213" s="424"/>
+      <c r="Y213" s="370"/>
       <c r="AB213"/>
       <c r="AC213"/>
       <c r="AD213"/>
       <c r="AE213"/>
     </row>
     <row r="214" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A214" s="404"/>
-[...9 lines deleted...]
-      <c r="K214" s="352"/>
+      <c r="A214" s="360"/>
+      <c r="B214" s="358"/>
+      <c r="C214" s="406"/>
+      <c r="D214" s="407"/>
+      <c r="E214" s="407"/>
+      <c r="F214" s="407"/>
+      <c r="G214" s="407"/>
+      <c r="H214" s="407"/>
+      <c r="I214" s="407"/>
+      <c r="J214" s="407"/>
+      <c r="K214" s="408"/>
       <c r="L214" s="68" t="s">
         <v>37</v>
       </c>
       <c r="M214" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="N214" s="433"/>
+      <c r="N214" s="346"/>
       <c r="P214" s="156" t="str">
         <f>$P$13</f>
         <v>-</v>
       </c>
       <c r="Q214" s="119" t="str">
         <f>$P$16</f>
         <v>-</v>
       </c>
       <c r="R214" s="149" t="s">
         <v>328</v>
       </c>
       <c r="T214" s="32" t="s">
         <v>5</v>
       </c>
       <c r="U214" s="32" t="s">
         <v>6</v>
       </c>
       <c r="V214" s="32" t="s">
         <v>7</v>
       </c>
       <c r="X214" s="32" t="s">
         <v>8</v>
       </c>
       <c r="Y214" s="32" t="s">
         <v>9</v>
       </c>
       <c r="AE214" s="47"/>
     </row>
     <row r="215" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B215" s="26" t="s">
         <v>281</v>
       </c>
-      <c r="C215" s="367" t="s">
+      <c r="C215" s="447" t="s">
         <v>369</v>
       </c>
-      <c r="D215" s="368"/>
-[...6 lines deleted...]
-      <c r="K215" s="349"/>
+      <c r="D215" s="448"/>
+      <c r="E215" s="448"/>
+      <c r="F215" s="448"/>
+      <c r="G215" s="448"/>
+      <c r="H215" s="448"/>
+      <c r="I215" s="448"/>
+      <c r="J215" s="448"/>
+      <c r="K215" s="388"/>
       <c r="L215" s="65"/>
       <c r="M215" s="65"/>
       <c r="N215" s="205"/>
       <c r="O215" s="67" t="str">
         <f>IF(N215&gt;$N$153*0.1,"Over 10% cap!  ","")&amp;IF(N215&lt;&gt;0,IF(L215="","Allocate cost!  ",""),"")&amp;IF(N215&lt;&gt;0,IF(M215="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P215" s="209"/>
       <c r="Q215" s="210"/>
       <c r="R215" s="150">
         <f t="shared" ref="R215:R216" si="95">SUM(P215+Q215)</f>
         <v>0</v>
       </c>
       <c r="T215" s="72">
         <f>IF($L215="Internal",ROUND($N215,0),0)</f>
         <v>0</v>
       </c>
       <c r="U215" s="72">
         <f>IF($L215="Related",ROUND($N215,0),0)</f>
         <v>0</v>
       </c>
       <c r="V215" s="72">
         <f>IF($L215="External",ROUND($N215,0),0)</f>
         <v>0</v>
       </c>
       <c r="W215" s="63"/>
       <c r="X215" s="72">
         <f>IF($M215="Canadian",IF(OR($N215="",$N215=0),0,ROUND($N215,0)),0)</f>
         <v>0</v>
       </c>
       <c r="Y215" s="72">
         <f>IF($M215="Non-Canadian",IF(OR($N215="",$N215=0),0,ROUND($N215,0)),0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A216" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B216" s="26" t="s">
         <v>282</v>
       </c>
-      <c r="C216" s="367" t="s">
+      <c r="C216" s="447" t="s">
         <v>369</v>
       </c>
-      <c r="D216" s="368"/>
-[...6 lines deleted...]
-      <c r="K216" s="349"/>
+      <c r="D216" s="448"/>
+      <c r="E216" s="448"/>
+      <c r="F216" s="448"/>
+      <c r="G216" s="448"/>
+      <c r="H216" s="448"/>
+      <c r="I216" s="448"/>
+      <c r="J216" s="448"/>
+      <c r="K216" s="388"/>
       <c r="L216" s="222"/>
       <c r="M216" s="65"/>
       <c r="N216" s="220"/>
       <c r="O216" s="67" t="str">
         <f>IF(N216&gt;$N$153*0.1,"Over 10% cap!  ","")&amp;IF(N216&lt;&gt;0,IF(L216="","Allocate cost!  ",""),"")&amp;IF(N216&lt;&gt;0,IF(M216="","Indicate origin!",""),"")</f>
         <v/>
       </c>
       <c r="P216" s="214"/>
       <c r="Q216" s="215"/>
       <c r="R216" s="153">
         <f t="shared" si="95"/>
         <v>0</v>
       </c>
       <c r="T216" s="72">
         <f>IF($L216="Internal",ROUND($N216,0),0)</f>
         <v>0</v>
       </c>
       <c r="U216" s="72">
         <f>IF($L216="Related",ROUND($N216,0),0)</f>
         <v>0</v>
       </c>
       <c r="V216" s="72">
         <f>IF($L216="External",ROUND($N216,0),0)</f>
         <v>0</v>
       </c>
@@ -17738,61 +17738,61 @@
       <c r="A217" s="49"/>
       <c r="B217" s="5"/>
       <c r="C217" s="11"/>
       <c r="D217" s="11"/>
       <c r="E217" s="11"/>
       <c r="F217" s="11"/>
       <c r="G217" s="11"/>
       <c r="H217" s="11"/>
       <c r="I217" s="11"/>
       <c r="J217" s="11"/>
       <c r="K217" s="11"/>
       <c r="L217" s="94"/>
       <c r="M217" s="94"/>
       <c r="N217" s="95"/>
       <c r="T217" s="96"/>
       <c r="U217" s="96"/>
       <c r="V217" s="96"/>
       <c r="X217" s="96"/>
       <c r="Y217" s="96"/>
     </row>
     <row r="218" spans="1:31" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A218" s="70"/>
       <c r="B218" s="374" t="s">
         <v>389</v>
       </c>
-      <c r="C218" s="375"/>
-[...9 lines deleted...]
-      <c r="M218" s="376"/>
+      <c r="C218" s="451"/>
+      <c r="D218" s="451"/>
+      <c r="E218" s="451"/>
+      <c r="F218" s="451"/>
+      <c r="G218" s="451"/>
+      <c r="H218" s="451"/>
+      <c r="I218" s="451"/>
+      <c r="J218" s="451"/>
+      <c r="K218" s="451"/>
+      <c r="L218" s="451"/>
+      <c r="M218" s="452"/>
       <c r="N218" s="133">
         <f>SUM(N25+N36+N52+N66+N78+N91+N99+N106+N119+N134+N151+N171+N192+N210+N215+N216)</f>
         <v>0</v>
       </c>
       <c r="P218" s="126">
         <f>SUM(P216+P215+P210+P192+P171+P151+P134+P119+P106+P99+P91+P78+P66+P52+P36+P25)</f>
         <v>0</v>
       </c>
       <c r="Q218" s="126">
         <f>SUM(Q216+Q215+Q210+Q192+Q171+Q151+Q134+Q119+Q106+Q99+Q91+Q78+Q66+Q52+Q36+Q25)</f>
         <v>0</v>
       </c>
       <c r="R218" s="127">
         <f>SUM(R216+R215+R210+R192+R171+R151+R134+R119+R106+R99+R91+R78+R66+R52+R36+R25)</f>
         <v>0</v>
       </c>
       <c r="T218" s="126">
         <f>SUM(T216+T215+T210+T192+T171+T151+T134+T119+T106+T99+T91+T78+T66+T52+T36+T25)</f>
         <v>0</v>
       </c>
       <c r="U218" s="126">
         <f>SUM(U216+U215+U210+U192+U171+U151+U134+U119+U106+U99+U91+U78+U66+U52+U36+U25)</f>
         <v>0</v>
       </c>
       <c r="V218" s="127">
@@ -17869,132 +17869,132 @@
       <c r="W220" s="193"/>
     </row>
     <row r="221" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="18"/>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="19"/>
       <c r="E221" s="4"/>
       <c r="F221" s="4"/>
       <c r="G221" s="4"/>
       <c r="H221" s="4"/>
       <c r="I221" s="4"/>
       <c r="J221" s="4"/>
       <c r="K221" s="4"/>
       <c r="L221" s="4"/>
       <c r="M221" s="4"/>
       <c r="N221" s="4"/>
     </row>
     <row r="222" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="18"/>
       <c r="B222" s="4"/>
       <c r="C222" s="4"/>
       <c r="D222" s="19"/>
       <c r="E222" s="4"/>
       <c r="F222" s="4"/>
-      <c r="G222" s="331" t="str">
+      <c r="G222" s="342" t="str">
         <f>P13</f>
         <v>-</v>
       </c>
-      <c r="H222" s="370"/>
-      <c r="I222" s="331" t="str">
+      <c r="H222" s="350"/>
+      <c r="I222" s="342" t="str">
         <f>Q13</f>
         <v>-</v>
       </c>
-      <c r="J222" s="369"/>
-      <c r="K222" s="332"/>
+      <c r="J222" s="449"/>
+      <c r="K222" s="343"/>
       <c r="L222" s="160"/>
       <c r="M222" s="136" t="s">
         <v>337</v>
       </c>
       <c r="N222" s="206">
         <f>P218</f>
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="18"/>
       <c r="B223" s="4"/>
       <c r="C223" s="4"/>
       <c r="D223" s="19"/>
       <c r="E223" s="4"/>
       <c r="F223" s="4"/>
       <c r="G223" s="4"/>
       <c r="H223" s="4"/>
       <c r="I223" s="198"/>
       <c r="J223" s="198"/>
       <c r="K223" s="198"/>
       <c r="L223" s="198"/>
       <c r="M223" s="198"/>
       <c r="N223" s="207"/>
     </row>
     <row r="224" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="18"/>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="19"/>
       <c r="E224" s="4"/>
       <c r="F224" s="4"/>
-      <c r="G224" s="331" t="str">
+      <c r="G224" s="342" t="str">
         <f>P16</f>
         <v>-</v>
       </c>
-      <c r="H224" s="370"/>
-      <c r="I224" s="331" t="str">
+      <c r="H224" s="350"/>
+      <c r="I224" s="342" t="str">
         <f>Q16</f>
         <v>-</v>
       </c>
-      <c r="J224" s="369"/>
-      <c r="K224" s="332"/>
+      <c r="J224" s="449"/>
+      <c r="K224" s="343"/>
       <c r="L224" s="199"/>
       <c r="M224" s="136" t="s">
         <v>338</v>
       </c>
       <c r="N224" s="206">
         <f>Q218</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A225" s="18"/>
       <c r="B225" s="4"/>
       <c r="C225" s="4"/>
       <c r="D225" s="19"/>
       <c r="E225" s="4"/>
       <c r="F225" s="4"/>
       <c r="G225" s="4"/>
       <c r="H225" s="4"/>
       <c r="I225" s="200"/>
       <c r="J225" s="200"/>
       <c r="K225" s="200"/>
       <c r="L225" s="200"/>
       <c r="M225" s="200"/>
       <c r="N225" s="208"/>
     </row>
     <row r="226" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A226" s="229" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="B226" s="4"/>
       <c r="C226" s="4"/>
       <c r="D226" s="19"/>
       <c r="E226" s="4"/>
       <c r="F226" s="4"/>
       <c r="G226" s="4"/>
       <c r="H226" s="4"/>
       <c r="I226" s="178"/>
       <c r="J226" s="178"/>
       <c r="K226" s="178"/>
       <c r="L226" s="201"/>
       <c r="M226" s="202" t="s">
         <v>309</v>
       </c>
       <c r="N226" s="129">
         <f>N224+N222+N218</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="18"/>
       <c r="B227" s="4"/>
       <c r="C227" s="4"/>
       <c r="D227" s="19"/>
@@ -18373,322 +18373,322 @@
       </c>
       <c r="K272" s="179"/>
     </row>
     <row r="273" spans="9:11" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I273" s="178" t="s">
         <v>356</v>
       </c>
       <c r="J273" s="180">
         <f>$X$171+$X$192</f>
         <v>0</v>
       </c>
       <c r="K273" s="180"/>
     </row>
     <row r="274" spans="9:11" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I274" s="181" t="s">
         <v>357</v>
       </c>
       <c r="J274" s="182" t="e">
         <f>J273/J272</f>
         <v>#DIV/0!</v>
       </c>
       <c r="K274" s="182"/>
     </row>
   </sheetData>
   <mergeCells count="272">
+    <mergeCell ref="C191:K191"/>
+    <mergeCell ref="C94:C95"/>
+    <mergeCell ref="C209:K209"/>
+    <mergeCell ref="C175:K175"/>
+    <mergeCell ref="C176:K176"/>
+    <mergeCell ref="C177:K177"/>
+    <mergeCell ref="C178:K178"/>
+    <mergeCell ref="C179:K179"/>
+    <mergeCell ref="C180:K180"/>
+    <mergeCell ref="C183:K183"/>
+    <mergeCell ref="C160:K160"/>
+    <mergeCell ref="C181:K181"/>
+    <mergeCell ref="C147:F147"/>
+    <mergeCell ref="C148:F148"/>
+    <mergeCell ref="C140:F140"/>
+    <mergeCell ref="C141:F141"/>
+    <mergeCell ref="H137:I137"/>
+    <mergeCell ref="C138:F138"/>
+    <mergeCell ref="C137:F137"/>
+    <mergeCell ref="C124:F124"/>
+    <mergeCell ref="C125:F125"/>
+    <mergeCell ref="H124:I124"/>
+    <mergeCell ref="C109:C110"/>
+    <mergeCell ref="C131:F131"/>
+    <mergeCell ref="C213:K213"/>
+    <mergeCell ref="C214:K214"/>
+    <mergeCell ref="C215:K215"/>
+    <mergeCell ref="C216:K216"/>
+    <mergeCell ref="I222:K222"/>
+    <mergeCell ref="I224:K224"/>
+    <mergeCell ref="C184:K184"/>
+    <mergeCell ref="C185:K185"/>
+    <mergeCell ref="C200:K200"/>
+    <mergeCell ref="C201:K201"/>
+    <mergeCell ref="C202:K202"/>
+    <mergeCell ref="C204:K204"/>
+    <mergeCell ref="C205:K205"/>
+    <mergeCell ref="C207:K207"/>
+    <mergeCell ref="C208:K208"/>
+    <mergeCell ref="G224:H224"/>
+    <mergeCell ref="B203:N203"/>
+    <mergeCell ref="B206:N206"/>
+    <mergeCell ref="B218:M218"/>
+    <mergeCell ref="C186:K186"/>
+    <mergeCell ref="C187:K187"/>
+    <mergeCell ref="C188:K188"/>
+    <mergeCell ref="C189:K189"/>
+    <mergeCell ref="C190:K190"/>
+    <mergeCell ref="P19:R19"/>
+    <mergeCell ref="D4:H4"/>
+    <mergeCell ref="A39:N39"/>
+    <mergeCell ref="C24:K24"/>
+    <mergeCell ref="C28:K28"/>
+    <mergeCell ref="C29:K29"/>
+    <mergeCell ref="C31:K31"/>
+    <mergeCell ref="C32:K32"/>
+    <mergeCell ref="C33:K33"/>
+    <mergeCell ref="C34:K34"/>
+    <mergeCell ref="C35:K35"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="C20:K20"/>
+    <mergeCell ref="C21:K21"/>
+    <mergeCell ref="C23:K23"/>
+    <mergeCell ref="D5:H5"/>
+    <mergeCell ref="D6:H6"/>
+    <mergeCell ref="P199:R199"/>
+    <mergeCell ref="P200:R200"/>
+    <mergeCell ref="P212:R212"/>
+    <mergeCell ref="C41:C42"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="P2:Y4"/>
+    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C25:M25"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N13"/>
+    <mergeCell ref="P10:R10"/>
+    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A14:N15"/>
+    <mergeCell ref="T18:Y18"/>
+    <mergeCell ref="P11:R11"/>
+    <mergeCell ref="P14:R14"/>
+    <mergeCell ref="P20:R20"/>
+    <mergeCell ref="P27:R27"/>
+    <mergeCell ref="P28:R28"/>
+    <mergeCell ref="X213:Y213"/>
+    <mergeCell ref="C143:F143"/>
+    <mergeCell ref="C144:F144"/>
+    <mergeCell ref="C145:F145"/>
+    <mergeCell ref="T160:V160"/>
+    <mergeCell ref="C151:M151"/>
+    <mergeCell ref="C150:F150"/>
+    <mergeCell ref="C161:K161"/>
+    <mergeCell ref="C162:K162"/>
+    <mergeCell ref="C163:K163"/>
+    <mergeCell ref="C164:K164"/>
+    <mergeCell ref="C165:K165"/>
+    <mergeCell ref="C166:K166"/>
+    <mergeCell ref="C167:K167"/>
+    <mergeCell ref="C168:K168"/>
+    <mergeCell ref="C169:K169"/>
+    <mergeCell ref="C170:K170"/>
+    <mergeCell ref="X160:Y160"/>
+    <mergeCell ref="X174:Y174"/>
+    <mergeCell ref="T174:V174"/>
+    <mergeCell ref="P213:R213"/>
+    <mergeCell ref="P159:R159"/>
+    <mergeCell ref="P160:R160"/>
+    <mergeCell ref="P173:R173"/>
+    <mergeCell ref="A160:A161"/>
+    <mergeCell ref="N174:N175"/>
+    <mergeCell ref="N160:N161"/>
+    <mergeCell ref="C174:K174"/>
+    <mergeCell ref="P54:R54"/>
+    <mergeCell ref="P40:R40"/>
+    <mergeCell ref="P68:R68"/>
+    <mergeCell ref="P69:R69"/>
+    <mergeCell ref="P102:R102"/>
+    <mergeCell ref="P108:R108"/>
+    <mergeCell ref="P109:R109"/>
+    <mergeCell ref="P123:R123"/>
+    <mergeCell ref="P124:R124"/>
+    <mergeCell ref="P136:R136"/>
+    <mergeCell ref="P137:R137"/>
+    <mergeCell ref="P174:R174"/>
+    <mergeCell ref="L81:L82"/>
+    <mergeCell ref="M81:M82"/>
+    <mergeCell ref="L94:L95"/>
+    <mergeCell ref="M94:M95"/>
+    <mergeCell ref="L102:L103"/>
+    <mergeCell ref="E69:G69"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="C52:M52"/>
+    <mergeCell ref="T69:V69"/>
+    <mergeCell ref="P80:R80"/>
+    <mergeCell ref="P81:R81"/>
+    <mergeCell ref="P41:R41"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="T41:V41"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="X41:Y41"/>
+    <mergeCell ref="X55:Y55"/>
+    <mergeCell ref="X69:Y69"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="N28:N29"/>
+    <mergeCell ref="T28:V28"/>
+    <mergeCell ref="T20:V20"/>
+    <mergeCell ref="N41:N42"/>
+    <mergeCell ref="A30:N30"/>
+    <mergeCell ref="T55:V55"/>
+    <mergeCell ref="P55:R55"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B69:B70"/>
+    <mergeCell ref="C81:C82"/>
+    <mergeCell ref="B41:B42"/>
+    <mergeCell ref="C55:C56"/>
+    <mergeCell ref="E55:G55"/>
+    <mergeCell ref="E41:G41"/>
+    <mergeCell ref="B81:B82"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="C66:M66"/>
+    <mergeCell ref="C78:M78"/>
+    <mergeCell ref="L41:L42"/>
+    <mergeCell ref="L55:L56"/>
+    <mergeCell ref="M41:M42"/>
+    <mergeCell ref="M55:M56"/>
+    <mergeCell ref="L69:L70"/>
+    <mergeCell ref="M69:M70"/>
+    <mergeCell ref="X81:Y81"/>
+    <mergeCell ref="E94:G94"/>
+    <mergeCell ref="E102:G102"/>
+    <mergeCell ref="E109:G109"/>
+    <mergeCell ref="C128:F128"/>
+    <mergeCell ref="T81:V81"/>
+    <mergeCell ref="A124:A125"/>
+    <mergeCell ref="A109:A110"/>
+    <mergeCell ref="X109:Y109"/>
+    <mergeCell ref="T109:V109"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="P94:R94"/>
+    <mergeCell ref="P93:R93"/>
+    <mergeCell ref="C91:M91"/>
+    <mergeCell ref="O94:O95"/>
+    <mergeCell ref="B123:N123"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="P101:R101"/>
+    <mergeCell ref="B124:B125"/>
+    <mergeCell ref="X124:Y124"/>
+    <mergeCell ref="X94:Y94"/>
+    <mergeCell ref="H102:I102"/>
+    <mergeCell ref="T94:V94"/>
+    <mergeCell ref="H94:I94"/>
+    <mergeCell ref="X102:Y102"/>
+    <mergeCell ref="T102:V102"/>
+    <mergeCell ref="C132:F132"/>
+    <mergeCell ref="X137:Y137"/>
+    <mergeCell ref="C126:F126"/>
+    <mergeCell ref="C127:F127"/>
+    <mergeCell ref="C142:F142"/>
+    <mergeCell ref="C130:F130"/>
+    <mergeCell ref="T137:V137"/>
+    <mergeCell ref="H109:I109"/>
+    <mergeCell ref="C119:M119"/>
+    <mergeCell ref="C129:F129"/>
+    <mergeCell ref="C139:F139"/>
+    <mergeCell ref="M102:M103"/>
+    <mergeCell ref="L109:L110"/>
+    <mergeCell ref="M109:M110"/>
+    <mergeCell ref="L124:L125"/>
+    <mergeCell ref="M124:M125"/>
+    <mergeCell ref="L137:L138"/>
+    <mergeCell ref="M137:M138"/>
+    <mergeCell ref="N137:N138"/>
+    <mergeCell ref="T124:V124"/>
+    <mergeCell ref="N124:N125"/>
+    <mergeCell ref="N109:N110"/>
+    <mergeCell ref="T213:V213"/>
+    <mergeCell ref="N213:N214"/>
+    <mergeCell ref="C146:F146"/>
+    <mergeCell ref="X200:Y200"/>
+    <mergeCell ref="T200:V200"/>
+    <mergeCell ref="A212:N212"/>
+    <mergeCell ref="A197:N197"/>
+    <mergeCell ref="A213:A214"/>
+    <mergeCell ref="A200:A201"/>
+    <mergeCell ref="N200:N201"/>
+    <mergeCell ref="C210:M210"/>
+    <mergeCell ref="B200:B201"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="A153:M153"/>
+    <mergeCell ref="B160:B161"/>
+    <mergeCell ref="A174:A175"/>
+    <mergeCell ref="A154:M154"/>
+    <mergeCell ref="C192:M192"/>
+    <mergeCell ref="C171:M171"/>
+    <mergeCell ref="A158:N158"/>
+    <mergeCell ref="A157:N157"/>
+    <mergeCell ref="A156:N156"/>
+    <mergeCell ref="B174:B175"/>
+    <mergeCell ref="C182:K182"/>
     <mergeCell ref="N94:N95"/>
     <mergeCell ref="A22:N22"/>
     <mergeCell ref="A43:N43"/>
     <mergeCell ref="G222:H222"/>
     <mergeCell ref="A199:N199"/>
     <mergeCell ref="C106:M106"/>
     <mergeCell ref="B55:B56"/>
     <mergeCell ref="C134:M134"/>
     <mergeCell ref="N81:N82"/>
     <mergeCell ref="N69:N70"/>
     <mergeCell ref="C69:C70"/>
     <mergeCell ref="N55:N56"/>
     <mergeCell ref="A94:A95"/>
     <mergeCell ref="N102:N103"/>
     <mergeCell ref="B109:B110"/>
     <mergeCell ref="C133:F133"/>
     <mergeCell ref="H81:I81"/>
     <mergeCell ref="H69:I69"/>
     <mergeCell ref="A137:A138"/>
     <mergeCell ref="B137:B138"/>
     <mergeCell ref="C99:M99"/>
     <mergeCell ref="C149:F149"/>
     <mergeCell ref="A102:A103"/>
     <mergeCell ref="B94:B95"/>
-    <mergeCell ref="T213:V213"/>
-[...246 lines deleted...]
-    <mergeCell ref="C131:F131"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="N23:N24">
     <cfRule type="expression" dxfId="9" priority="34">
       <formula>$N$23&gt;$N$153*0.1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N195">
     <cfRule type="cellIs" dxfId="8" priority="2" operator="equal">
       <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="7" priority="3" operator="lessThan">
       <formula>15%</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="4" operator="greaterThan">
       <formula>25%</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="5" priority="16" operator="greaterThanOrEqual">
       <formula>0.15</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="18" operator="lessThanOrEqual">
       <formula>0.25</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N215">
@@ -18987,51 +18987,51 @@
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="55" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="3" spans="1:16" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="55" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="C4" s="116" t="s">
         <v>301</v>
       </c>
       <c r="D4" s="225" t="str">
         <f>Detail!D4</f>
         <v>-</v>
       </c>
       <c r="E4" s="224"/>
       <c r="F4" s="224"/>
       <c r="G4" s="224"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="117" t="s">
         <v>336</v>
       </c>
@@ -19077,140 +19077,140 @@
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A8" s="457" t="s">
+      <c r="A8" s="460" t="s">
         <v>321</v>
       </c>
-      <c r="B8" s="458" t="s">
+      <c r="B8" s="461" t="s">
         <v>272</v>
       </c>
-      <c r="C8" s="457" t="s">
+      <c r="C8" s="460" t="s">
         <v>273</v>
       </c>
       <c r="D8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="E8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="F8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="G8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="H8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="I8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="J8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="L8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="M8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="N8" s="73" t="s">
         <v>274</v>
       </c>
       <c r="O8" s="73" t="s">
         <v>274</v>
       </c>
-      <c r="P8" s="455" t="s">
+      <c r="P8" s="458" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A9" s="435"/>
-[...1 lines deleted...]
-      <c r="C9" s="459"/>
+      <c r="A9" s="390"/>
+      <c r="B9" s="461"/>
+      <c r="C9" s="462"/>
       <c r="D9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="E9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="F9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="G9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="H9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="I9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="J9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="L9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="M9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="N9" s="73" t="s">
         <v>275</v>
       </c>
       <c r="O9" s="73" t="s">
         <v>275</v>
       </c>
-      <c r="P9" s="456"/>
+      <c r="P9" s="459"/>
     </row>
     <row r="10" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="74"/>
       <c r="B10" s="132" t="s">
         <v>305</v>
       </c>
       <c r="C10" s="75"/>
       <c r="D10" s="75"/>
       <c r="E10" s="75"/>
       <c r="F10" s="75"/>
       <c r="G10" s="75"/>
       <c r="H10" s="75"/>
       <c r="I10" s="75"/>
       <c r="J10" s="75"/>
       <c r="K10" s="75"/>
       <c r="L10" s="75"/>
       <c r="M10" s="75"/>
       <c r="N10" s="75"/>
       <c r="O10" s="75"/>
       <c r="P10" s="75"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A11" s="143" t="s">
         <v>322</v>
       </c>
@@ -21298,125 +21298,125 @@
       </c>
       <c r="K61" s="147">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L61" s="147">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M61" s="147">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="N61" s="147">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="O61" s="147">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="P61" s="147"/>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A63" s="229" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="P8:P9"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="54" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A12:A13 A17:A22" numberStoredAsText="1"/>
     <ignoredError sqref="P48:P52 P53:P55" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE63BE06-5894-4311-B4AD-8408BB359851}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A9" workbookViewId="0">
-      <selection activeCell="K17" sqref="K17"/>
+      <selection activeCell="N13" sqref="N13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.6640625" customWidth="1"/>
     <col min="2" max="2" width="2.5546875" style="4" customWidth="1"/>
     <col min="3" max="3" width="1.33203125" customWidth="1"/>
     <col min="8" max="8" width="4.5546875" customWidth="1"/>
     <col min="10" max="10" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="163"/>
       <c r="B1" s="163"/>
       <c r="C1" s="164"/>
       <c r="D1" s="164"/>
       <c r="E1" s="164"/>
       <c r="F1" s="164"/>
       <c r="G1" s="164"/>
       <c r="H1" s="164"/>
       <c r="I1" s="164"/>
       <c r="J1" s="164"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="55" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="165"/>
       <c r="F3" s="166"/>
       <c r="G3" s="166"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="55" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.2">
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="166"/>
       <c r="F4" s="166"/>
       <c r="G4" s="166"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="55" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="165"/>
       <c r="F5" s="166"/>
       <c r="G5" s="166"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="166"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
@@ -21434,96 +21434,96 @@
         <v>372</v>
       </c>
       <c r="C7" s="7"/>
       <c r="E7" s="165"/>
       <c r="F7" s="166"/>
       <c r="G7" s="166"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="166"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B8" s="221"/>
       <c r="C8" s="7"/>
       <c r="E8" s="165"/>
       <c r="F8" s="166"/>
       <c r="G8" s="166"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="166"/>
     </row>
     <row r="9" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="169"/>
       <c r="B9" s="12" t="s">
         <v>341</v>
       </c>
-      <c r="C9" s="317" t="s">
-[...8 lines deleted...]
-      <c r="J9" s="318"/>
+      <c r="C9" s="318" t="s">
+        <v>407</v>
+      </c>
+      <c r="D9" s="319"/>
+      <c r="E9" s="319"/>
+      <c r="F9" s="319"/>
+      <c r="G9" s="319"/>
+      <c r="H9" s="319"/>
+      <c r="I9" s="319"/>
+      <c r="J9" s="319"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B10" s="221"/>
-      <c r="C10" s="319"/>
-[...6 lines deleted...]
-      <c r="J10" s="319"/>
+      <c r="C10" s="320"/>
+      <c r="D10" s="320"/>
+      <c r="E10" s="320"/>
+      <c r="F10" s="320"/>
+      <c r="G10" s="320"/>
+      <c r="H10" s="320"/>
+      <c r="I10" s="320"/>
+      <c r="J10" s="320"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B11" s="221"/>
       <c r="C11" s="7"/>
       <c r="E11" s="165"/>
       <c r="F11" s="166"/>
       <c r="G11" s="166"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="166"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B12" s="12" t="s">
         <v>341</v>
       </c>
-      <c r="C12" s="320" t="s">
-[...8 lines deleted...]
-      <c r="J12" s="321"/>
+      <c r="C12" s="321" t="s">
+        <v>406</v>
+      </c>
+      <c r="D12" s="322"/>
+      <c r="E12" s="322"/>
+      <c r="F12" s="322"/>
+      <c r="G12" s="322"/>
+      <c r="H12" s="322"/>
+      <c r="I12" s="322"/>
+      <c r="J12" s="322"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B13" s="221"/>
       <c r="C13" s="7"/>
       <c r="E13" s="165"/>
       <c r="F13" s="166"/>
       <c r="G13" s="166"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="166"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B14" s="170" t="s">
         <v>396</v>
       </c>
       <c r="C14" s="172"/>
       <c r="E14" s="4"/>
       <c r="F14" s="166"/>
       <c r="G14" s="166"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="166"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B15" s="12" t="s">
@@ -21556,279 +21556,279 @@
     <row r="17" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B17" s="12" t="s">
         <v>341</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E17" s="21"/>
       <c r="F17" s="166"/>
       <c r="G17" s="166"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="166"/>
     </row>
     <row r="18" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B18" s="12"/>
       <c r="C18" s="5"/>
       <c r="E18" s="21"/>
       <c r="F18" s="166"/>
       <c r="G18" s="166"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="166"/>
     </row>
     <row r="19" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B19" s="460" t="s">
+      <c r="B19" s="317" t="s">
         <v>341</v>
       </c>
-      <c r="C19" s="461" t="s">
-[...8 lines deleted...]
-      <c r="J19" s="462"/>
+      <c r="C19" s="324" t="s">
+        <v>429</v>
+      </c>
+      <c r="D19" s="325"/>
+      <c r="E19" s="325"/>
+      <c r="F19" s="325"/>
+      <c r="G19" s="325"/>
+      <c r="H19" s="325"/>
+      <c r="I19" s="325"/>
+      <c r="J19" s="325"/>
     </row>
     <row r="20" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B20" s="460"/>
-[...7 lines deleted...]
-      <c r="J20" s="462"/>
+      <c r="B20" s="317"/>
+      <c r="C20" s="324"/>
+      <c r="D20" s="325"/>
+      <c r="E20" s="325"/>
+      <c r="F20" s="325"/>
+      <c r="G20" s="325"/>
+      <c r="H20" s="325"/>
+      <c r="I20" s="325"/>
+      <c r="J20" s="325"/>
     </row>
     <row r="21" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B21" s="460"/>
-[...7 lines deleted...]
-      <c r="J21" s="462"/>
+      <c r="B21" s="317"/>
+      <c r="C21" s="324"/>
+      <c r="D21" s="325"/>
+      <c r="E21" s="325"/>
+      <c r="F21" s="325"/>
+      <c r="G21" s="325"/>
+      <c r="H21" s="325"/>
+      <c r="I21" s="325"/>
+      <c r="J21" s="325"/>
     </row>
     <row r="22" spans="2:14" x14ac:dyDescent="0.2">
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="165"/>
       <c r="F22" s="166"/>
       <c r="G22" s="166"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="166"/>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="12" t="s">
         <v>341</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>342</v>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="12"/>
       <c r="C24" s="167" t="s">
         <v>302</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="4" t="s">
         <v>374</v>
       </c>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
         <v>302</v>
       </c>
       <c r="D26" s="168" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="12"/>
       <c r="C27" s="12" t="s">
         <v>302</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
     </row>
     <row r="28" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="12"/>
       <c r="C28" s="12" t="s">
         <v>302</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>378</v>
       </c>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="12"/>
       <c r="C29" s="19" t="s">
         <v>302</v>
       </c>
       <c r="D29" s="171" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
     </row>
     <row r="30" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="12"/>
       <c r="C30" s="171"/>
       <c r="D30" s="178" t="s">
+        <v>411</v>
+      </c>
+      <c r="E30" s="319" t="s">
         <v>412</v>
       </c>
-      <c r="E30" s="318" t="s">
-[...10 lines deleted...]
-      <c r="N30" s="318"/>
+      <c r="F30" s="319"/>
+      <c r="G30" s="319"/>
+      <c r="H30" s="319"/>
+      <c r="I30" s="319"/>
+      <c r="J30" s="319"/>
+      <c r="K30" s="319"/>
+      <c r="L30" s="319"/>
+      <c r="M30" s="319"/>
+      <c r="N30" s="319"/>
     </row>
     <row r="31" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="12"/>
       <c r="C31" s="4"/>
       <c r="D31" s="178" t="s">
+        <v>413</v>
+      </c>
+      <c r="E31" s="4" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F31" s="313"/>
       <c r="G31" s="313"/>
       <c r="H31" s="313"/>
       <c r="I31" s="313"/>
       <c r="J31" s="313"/>
       <c r="K31" s="313"/>
       <c r="L31" s="313"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
     </row>
     <row r="32" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="12"/>
       <c r="C32" s="4"/>
       <c r="D32" s="178"/>
       <c r="E32" s="4" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
     </row>
     <row r="33" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="12"/>
       <c r="C33" s="4"/>
       <c r="D33" s="178"/>
       <c r="E33" s="4" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="12"/>
       <c r="C34" s="314"/>
       <c r="D34" s="178" t="s">
+        <v>417</v>
+      </c>
+      <c r="E34" s="319" t="s">
         <v>418</v>
       </c>
-      <c r="E34" s="318" t="s">
-[...10 lines deleted...]
-      <c r="N34" s="318"/>
+      <c r="F34" s="319"/>
+      <c r="G34" s="319"/>
+      <c r="H34" s="319"/>
+      <c r="I34" s="319"/>
+      <c r="J34" s="319"/>
+      <c r="K34" s="319"/>
+      <c r="L34" s="319"/>
+      <c r="M34" s="319"/>
+      <c r="N34" s="319"/>
     </row>
     <row r="35" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
     </row>
     <row r="36" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="12" t="s">
         <v>341</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>343</v>
       </c>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
@@ -21841,95 +21841,95 @@
       <c r="D37" s="4" t="s">
         <v>344</v>
       </c>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="4"/>
       <c r="J37" s="4"/>
     </row>
     <row r="38" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C38" s="12"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
     </row>
     <row r="39" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="169" t="s">
         <v>341</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
     </row>
     <row r="40" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="169"/>
       <c r="C40" s="4" t="s">
         <v>302</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
     </row>
     <row r="41" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="169"/>
       <c r="C41" s="4" t="s">
         <v>302</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
     </row>
     <row r="42" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="169"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
     </row>
     <row r="43" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C43" s="12"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
     </row>
     <row r="44" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="12" t="s">
         <v>341</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>345</v>
       </c>
@@ -22108,225 +22108,176 @@
       <c r="H56" s="171"/>
       <c r="I56" s="171"/>
       <c r="J56" s="171"/>
       <c r="K56" s="171"/>
       <c r="L56" s="172"/>
     </row>
     <row r="57" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B57" s="169" t="s">
         <v>341</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>376</v>
       </c>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="4"/>
       <c r="J57" s="4"/>
     </row>
     <row r="58" spans="2:12" x14ac:dyDescent="0.2">
       <c r="C58" s="12" t="s">
         <v>302</v>
       </c>
-      <c r="D58" s="317" t="s">
-[...7 lines deleted...]
-      <c r="J58" s="322"/>
+      <c r="D58" s="318" t="s">
+        <v>423</v>
+      </c>
+      <c r="E58" s="323"/>
+      <c r="F58" s="323"/>
+      <c r="G58" s="323"/>
+      <c r="H58" s="323"/>
+      <c r="I58" s="323"/>
+      <c r="J58" s="323"/>
     </row>
     <row r="59" spans="2:12" x14ac:dyDescent="0.2">
       <c r="C59" s="12"/>
-      <c r="D59" s="322"/>
-[...5 lines deleted...]
-      <c r="J59" s="322"/>
+      <c r="D59" s="323"/>
+      <c r="E59" s="323"/>
+      <c r="F59" s="323"/>
+      <c r="G59" s="323"/>
+      <c r="H59" s="323"/>
+      <c r="I59" s="323"/>
+      <c r="J59" s="323"/>
     </row>
     <row r="60" spans="2:12" x14ac:dyDescent="0.2">
       <c r="C60" s="12"/>
       <c r="D60" s="312"/>
       <c r="E60" s="312"/>
       <c r="F60" s="312"/>
       <c r="G60" s="312"/>
       <c r="H60" s="312"/>
       <c r="I60" s="312"/>
       <c r="J60" s="312"/>
     </row>
     <row r="61" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B61" s="229" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="C9:J10"/>
     <mergeCell ref="C12:J12"/>
     <mergeCell ref="E30:N30"/>
     <mergeCell ref="E34:N34"/>
     <mergeCell ref="D58:J59"/>
     <mergeCell ref="C19:J21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="57" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Keywordtopic xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <tag xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xsi:nil="true"/>
     <TaxCatchAll xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee" xsi:nil="true"/>
-    <_dlc_DocId xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee">CMFREL-1750552771-5304</_dlc_DocId>
+    <_dlc_DocId xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee">CMFREL-1750552771-7214</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee">
-      <Url>https://telefilm.sharepoint.com/sites/TheRebrandGroup/_layouts/15/DocIdRedir.aspx?ID=CMFREL-1750552771-5304</Url>
-      <Description>CMFREL-1750552771-5304</Description>
+      <Url>https://telefilm.sharepoint.com/sites/TheRebrandGroup/_layouts/15/DocIdRedir.aspx?ID=CMFREL-1750552771-7214</Url>
+      <Description>CMFREL-1750552771-7214</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...50 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xmlns:ns3="dc2e72fa-f2bf-4b7e-897e-98e66666beee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="870a3a0e51ae97eb1868ef39ee7df026" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F0F0EE28623B24B9641CB1035C1DF0B" ma:contentTypeVersion="20" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="dcecf800da6d6bb9258853ff7e800a3b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xmlns:ns3="dc2e72fa-f2bf-4b7e-897e-98e66666beee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb5ecb1aac4ed3ea30fa8b96e3b952f8" ns2:_="" ns3:_="">
     <xsd:import namespace="995c7fa0-c7ce-4135-b1bb-e7af7b680b45"/>
     <xsd:import namespace="dc2e72fa-f2bf-4b7e-897e-98e66666beee"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:Keywordtopic" minOccurs="0"/>
                 <xsd:element ref="ns2:tag" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -22380,50 +22331,55 @@
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Keywordtopic" ma:index="27" nillable="true" ma:displayName="Keyword topic" ma:format="Dropdown" ma:internalName="Keywordtopic">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Choice 1"/>
           <xsd:enumeration value="Choice 2"/>
           <xsd:enumeration value="Choice 3"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="tag" ma:index="28" nillable="true" ma:displayName="tag" ma:format="Dropdown" ma:internalName="tag">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Choice 1"/>
           <xsd:enumeration value="Choice 2"/>
           <xsd:enumeration value="Choice 3"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc2e72fa-f2bf-4b7e-897e-98e66666beee" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -22545,98 +22501,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE9DDD52-F129-4ECB-A927-3C7C2B3E4E07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D927403-A276-4FA9-AAB0-82E4FE3F6D20}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{961899D6-61A6-4284-9B4B-3545D408AF70}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="995c7fa0-c7ce-4135-b1bb-e7af7b680b45"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="dc2e72fa-f2bf-4b7e-897e-98e66666beee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70429C5A-A624-4095-98A1-0279CB1FF34B}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFD7A82A-8888-4B11-9EBA-EEDB4F870832}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D927403-A276-4FA9-AAB0-82E4FE3F6D20}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -22662,32 +22653,32 @@
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Deschênes, Michelle (MTL)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003F0F0EE28623B24B9641CB1035C1DF0B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>194dee51-f073-4bfe-a375-6fd201a78ff7</vt:lpwstr>
+    <vt:lpwstr>b1c86b66-349a-451c-930e-6f68278069d1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>