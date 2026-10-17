--- v0 (2026-09-25)
+++ v1 (2026-10-17)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://telefilm.sharepoint.com/sites/TheRebrandGroup/Documents partages/Relaunch - Program Application Documents/2026-2027 Linear Programs - Application Documents per Program/Slate/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="138" documentId="13_ncr:1_{5FB3ECAC-A62D-4957-8C7A-04FB700D295A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B85BD595-0E70-4429-980F-508BDFC1AE71}"/>
+  <xr:revisionPtr revIDLastSave="139" documentId="13_ncr:1_{5FB3ECAC-A62D-4957-8C7A-04FB700D295A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{856441A3-CF0D-4064-8AEE-B7DF518AA2FF}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{B8841E9D-9838-524B-8D2B-AA3C7F7DDF7D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B8841E9D-9838-524B-8D2B-AA3C7F7DDF7D}"/>
   </bookViews>
   <sheets>
     <sheet name="PROJETS FMC" sheetId="1" r:id="rId1"/>
     <sheet name="DÉCLARATION VENTES BRUTES FMC" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -133,60 +133,60 @@
   <si>
     <t>MONTANT TOTAL</t>
   </si>
   <si>
     <t>*Évaluation finale du FMC complétée</t>
   </si>
   <si>
     <t>Oui/Non</t>
   </si>
   <si>
     <t>Ventes brutes déclarées dans Dialogue</t>
   </si>
   <si>
     <t>ANNÉE DE LA PARTICIPATION FINANCIÈRE DU FMC</t>
   </si>
   <si>
     <t>GENRE DU PROJET</t>
   </si>
   <si>
     <t>REQUÉRANT</t>
   </si>
   <si>
     <t>Peut inclure des parties apparentées</t>
   </si>
   <si>
-    <t>Montant total des ventes du Projet (2020-2024)</t>
-[...1 lines deleted...]
-  <si>
     <t>Veuillez indiquer les informations demandées pour des projets ayant reçu un engagement de financement de la part du FMC au cours des 5 dernières années de programmes (de 2021-2022 à 2025-2026) pour au moins un (1) projet de développement et un (1) projet de production; OU deux (2) projets de production</t>
   </si>
   <si>
     <t>DÉCLARATION DE VENTES BRUTES de 2021 À 2025 (années civiles)</t>
   </si>
   <si>
     <t xml:space="preserve">Veuillez faire la liste des ventes brutes déclarées dans Dialogue lors des 5 dernières années (2025 étant la dernière année à inclure) pour des projets de la société requérante ou d'une partie apparentée, financés en Production par le FMC  et complétées*   </t>
+  </si>
+  <si>
+    <t>Montant total des ventes du Projet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
@@ -276,51 +276,51 @@
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -601,77 +601,77 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{950CBFDB-0CB1-3E4B-8F82-048B0C28443D}">
   <dimension ref="A1:F31"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="69.25" customWidth="1"/>
     <col min="2" max="2" width="24.5" customWidth="1"/>
     <col min="3" max="3" width="33.5" customWidth="1"/>
     <col min="4" max="4" width="26.625" customWidth="1"/>
     <col min="5" max="5" width="22.125" customWidth="1"/>
     <col min="6" max="6" width="32.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="81" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
     </row>
     <row r="2" spans="1:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
     </row>
     <row r="4" spans="1:6" s="1" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>9</v>
@@ -738,80 +738,80 @@
       </c>
     </row>
     <row r="31" spans="1:1" hidden="1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D28" xr:uid="{5D705643-7B58-5C47-BB25-B832DB834A85}">
       <formula1>$A$29:$A$31</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48260F3F-3ED8-4606-96B4-40EBC3FBDACC}">
   <dimension ref="A1:I33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.125" customWidth="1"/>
     <col min="2" max="2" width="21.875" customWidth="1"/>
     <col min="3" max="3" width="21.625" customWidth="1"/>
     <col min="4" max="4" width="21.875" customWidth="1"/>
     <col min="5" max="5" width="15.125" customWidth="1"/>
     <col min="6" max="6" width="21.875" customWidth="1"/>
     <col min="7" max="7" width="21.625" customWidth="1"/>
     <col min="8" max="8" width="27.5" customWidth="1"/>
     <col min="9" max="9" width="25.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>18</v>
@@ -827,51 +827,51 @@
       </c>
     </row>
     <row r="7" spans="1:9" s="2" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
     </row>
     <row r="9" spans="1:9" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6"/>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
@@ -1051,68 +1051,109 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8:D23" xr:uid="{3348080F-A1D1-4C25-AB3B-995E2C13E528}">
       <formula1>$A$31:$A$33</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F0F0EE28623B24B9641CB1035C1DF0B" ma:contentTypeVersion="20" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="dcecf800da6d6bb9258853ff7e800a3b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xmlns:ns3="dc2e72fa-f2bf-4b7e-897e-98e66666beee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb5ecb1aac4ed3ea30fa8b96e3b952f8" ns2:_="" ns3:_="">
     <xsd:import namespace="995c7fa0-c7ce-4135-b1bb-e7af7b680b45"/>
     <xsd:import namespace="dc2e72fa-f2bf-4b7e-897e-98e66666beee"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -1368,142 +1409,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee">CMFREL-1750552771-3981</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee">
+      <Url>https://telefilm.sharepoint.com/sites/TheRebrandGroup/_layouts/15/DocIdRedir.aspx?ID=CMFREL-1750552771-3981</Url>
+      <Description>CMFREL-1750552771-3981</Description>
+    </_dlc_DocIdUrl>
+    <Keywordtopic xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <tag xmlns="995c7fa0-c7ce-4135-b1bb-e7af7b680b45" xsi:nil="true"/>
+    <TaxCatchAll xmlns="dc2e72fa-f2bf-4b7e-897e-98e66666beee" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E76E84CA-E8DA-4289-934C-D01AFF93F377}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DDA315C-4CE2-4738-A12B-241D06DD043D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C6DDB3B-2216-4EBD-8BB1-B1E3797EFAE2}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFED46FA-CFF0-4172-BBF3-51EBD93EE84E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C6DDB3B-2216-4EBD-8BB1-B1E3797EFAE2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="995c7fa0-c7ce-4135-b1bb-e7af7b680b45"/>
+    <ds:schemaRef ds:uri="dc2e72fa-f2bf-4b7e-897e-98e66666beee"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DDA315C-4CE2-4738-A12B-241D06DD043D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E76E84CA-E8DA-4289-934C-D01AFF93F377}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="dc2e72fa-f2bf-4b7e-897e-98e66666beee"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="995c7fa0-c7ce-4135-b1bb-e7af7b680b45"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>PROJETS FMC</vt:lpstr>
       <vt:lpstr>DÉCLARATION VENTES BRUTES FMC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>